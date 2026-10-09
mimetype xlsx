--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffef32a51ec8e8f8d70fb2b9bae3da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5bd53014dfbab8f42d0be5285b1b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e977d1dff6db16c76dee4700eb4a143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5079303919b04b45d09b48fa382ade4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bcaab0298b30ef99f4acab9c1d10f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbba6f50214d13263a570fba686dc86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a89b703b34345cadccbd15025f87277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed0ca4dc0ca0f34ce03158130f85aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea582c0591375caf417760516cb3fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc83525f67ceb75af0aa62e5b3ff2710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789d1a8cd56a2090a7221724a2f52aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf53cbff1f659256493eda1c6779f6d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61264f57da1cf1bc6763000ea53f231513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf92e915cd31689adb485aea8d01c9f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f5333d19d86b005fd2cd76ec659b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd27baf120f0918197346c6fcf898a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef26fb2085a0b78fc955af1ebbf1e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0c4752fc6e740bc9058d757e40e7918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc386f6628b0cd29c0b0d77b22c92619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefe243535acf4685dccf1127720a4e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7d2f162abda5950b26cafd529c57221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66719eac86a5034a61bdac4fd350905d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5727586438c5af6a40c7f062d5fb1623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1b5c16ba63f9a47dcba3c6fc5004524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fc86d0a85be49fbbe01dd878ed74825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2f319091ef170564a519ad8a3d57b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c24dbd5c156c191948b4c44adf6a6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07a5963b659003c3808c42e1d2241628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc4deac0a3204a3efb9bbc1e68819129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872ba25cb123d55327a4bccc0d606c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02cd96810b30a070447ab36337f50531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec23790602e12b865b36da0a1a83e8132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e363c2cf659b3f13587ed13d0e8f8633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968c60add41f671b88241d7ae5342cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4dff28ad38e692f10d68518591d1a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c409239dc2d534810be5027ccb1a0536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917a07c8e8247df73e3dc9e898d9eed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47f8e4866a393ebb00564605cbb8b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfaf2ed737ab1efb6ca9b492c2e10f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf85f27b5f4c425721f25c92967e4540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1f033c3ebc5c80c2e448bde5a880841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48628328618dbbd06a4522c2b09b532942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e817c7632f3e99adc26f79d19e53743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281c356fc7c35c85a309a0fd49eac6b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b84a796ea548daa150c222d22792445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e036c760ccaa25850fd2ce8d3848f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e638f3a0900853ef4b3e31b1a3434f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f0cd7a669ec3fda46fc93aa848c3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645dd54d74caa8cd7738c8e86b1361349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad8241cf3f615367f8026007aad33250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c9004be085a4af709597279d7495551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98cf8d98b24de27b5f45f9dc96d84752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6eb791fe86eb6bc3f07c667c5bfbfe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e44cb89033373648677afd494d98854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b7c0f608e1cfc9669f697d5299a6255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecacbfcf25b06f41a5775d91b46ada56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70aedf3fa3274496dd50ec97a79170b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c61b1e56ee6470b3d0fa4f6647d32b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d30079d85905b1eb8f562855aa843159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fae7dba23e440c1d250dceb52ddf660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3d0437b99cdeccc26fb612cda5d0c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46be6af4ea6506dc2842235c1cc707e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25519a1140865c51906038b947d0234163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9591f25b2a8dd6d2dd1edf14d51d7264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642d56b52fe6ffabe17240bde49cb3365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a95b67b62f305a2d514ce71d422c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5cfdf26132e97e2aefa5671d819dcd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27056313049d0c62809033db545372f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb26b8331f2b28e758596aad2ffcb369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6cc408b3549d7002a9d1238bf541570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8243fbbe0037714d5ad32c7aba7b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea41f19ca4a62a9ac1be00a816b62f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5bca464e2201c3eb968df18e0f13b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90824b9d8a50de428608567d22a2772c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aade3ed8537caa2ecd25d58378a73e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2fdb7d9ad66cf998a72712e3fe67c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603140591b8cd3d6d09983165a167a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34462c893e29f7d026c8549bf1d9f0078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ae84fcafa72f913971cccd029515779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664efeaeafa47abf1ba4f92813165c4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e21cdadc1cd8a7e66d2797043a7f1d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c4abc77b9578e6a66abf322805d8882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbf3941eeb7b812f2f58f0bbfec0cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91c880a9edbafb9e67c8a2a8caec7284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06d2884ac9cffdb579b8e78f1047e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d866b279c8860948ad5e93d2669e0f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed804904445ceaef4df1fc6edc5e6f5d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f677e4182a08e3c753d958829a5b9c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ff90a9362a789650b161d2c7e710c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefc31efe8c5927c2d077f1787fe3a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b31e4cd4cadebef959e748d36d95f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e3bb2b01638ede5ffc888d16f9f9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb656f24c468b06d4398b158febd27593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee12464c8da626d6fc561ee7c7e3d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cf9d4cc121f6808e336d7cf5bf66395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbf230e6032cb850ee490d2f0d1d9596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00322af749389a4fa64267480c4e2697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52668cf45d66c02387dd7dd27690365a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cf76d057aedb1b9be384a2fa1bbba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a081f5fade465eee72f164223ab770e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de5b6ccb32874da74c5a515ffcc21b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9f16544be8e3878823bcc8adadff6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8a3d87412096b4814afbf2532948b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f740ceb316b600bd2adc702249609b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b771d714b4e2e1dad802ca16bcb08d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf68d237d81f214ac98c5c99c82ec8a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69231101aeebc56f89f447ee711490107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1a77c708da92a227c54f048a1925a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8db5ebd335df34de2420d9f729a53f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c3ac64e264167d12ae2c54b556238110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1f5e0010ae468d7ad800a33295a98111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514664757222dbacb1a5b9f62d800af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead55f8319b98a01e68129351586bb0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14711221aeea48bbea314407a4d24858114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae0681fe1e752eabdb96e88eeeebfa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c507a58b4ab3ef6df6c092a1498209116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b54b2535ce6ecf603d8ea952d74ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25f31cd3c101dbb4544173bc6dcc46118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d656d918b4889b89d4b007573047c9d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07826e12b2d947c5da059be4c98aa2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cdb17f9ef4b6a29fab56bf7952e20121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f550d6459f7c10b6dd480de599e4463122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f09fa3cbda2be4ab500f8813e74289123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd9fb92cc0a29d7a052467a3f17574124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebeb3530c338ad2c1c905492e2d201125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317ce91dbc2443fd3ca9cd8e44ae3e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b59662356ebabcc2636b1094291c26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be915fd8bf98cb3335b2dda64970596128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25941473f2186456daf178f90e1fe07c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12929848b63c8a5f1ad8daa3b17938db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4f7cf4576e02ed20fa428b98cc87d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c944de11cb53eb4fe3f570e81f7c7fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd023d439df029fff22a9f339e1a2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea33ea7e360a01cfeb108421560ac5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f71a726b778478fbe50891811826e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f149cebbfeb7841ec789cceb96cb56136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e149f7234f8ca6f74064873de06d83137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250cd2574ecb474a393bab97fac5ee6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a2a393e08e0b28cfda0d9dafe0a85139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43482fd2039103afb3c3c0fab515d978140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a91b6ca615e98b3ce2911f7e4cf772141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0900172ac28990bf1641d553a9a3be4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237e5f304ec03ad9ec7874cd7c8ca41143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba2f368a12c01504fcacab9c4a3038144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ff4a06e33100db389ff2b6b0b1898145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f106048d8f5892fd6e42349bd3338146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43a22bb7f078619104a71875f11c14147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260066ca6099f36edaa33a539560179d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124a3db705c8e9b555719f0886bfcf8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360911b2bfd342761be9e43a0f1fffcf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552fe9c14039519ec54a02b002f3201151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a6473ac7c2cc9def733a724a940f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94904a506bd9e08f852f1ee65363eaf3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3ea6e4bf327c0ee753e825bda4f65154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb677b15db19dd9da4eaeb205838d630155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc6df45d2d21d77a62e436e21be7e2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a63bcc3ca59d6d4dffb2078f87a590157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27361947b74a41c025f1cd56fa5e82158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcb3f7648a5a7781cf6a2bd40f1207159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed39ac4582d11b2a0ccc5b83a13bce9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e1bc417dab96979e7d6b8bb351245161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45803624026169a1e04f48251bc7d096162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cecb1380e8417a2f65a93c82e1da3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de55f8ef64b329d36378964ea832b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcea3086b6cde782d43d980a38c9e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6a83d3ef3705c2f92e08131f3f7b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255a6ecedce527b7697567e18cd5ed3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd8699bf8147a7cc05be31246af595168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1395ed3e4a3563959eff1bea77b446169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb05ee3b20ba46142bbc3f396387d6e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44779183a17bdd553fa89ebed5edc527171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4c15bb73610566ede6d0bf38c0d23172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35884e39c652840e88b94802cf555881173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8f5b04a83b40f7787a1b7d19376fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24200067b1b65bb6edd0ca33ad890dea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abd62e0e05fb57a7f37d21837cb00f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a8324f605c7bb2c49f6d4d2e35d5a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cd370249c0621eb9046e9d6393146178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ba13f668db453e8eef817fe1e7ac1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a098bb78eab6a96afc8570c9c077d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c40f12343b3dcf441b5e43ed070bc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228bca4854ede62f86c8a666c5befeef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211f69ce32cd3cfec67c7f483ada324183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797fe1c335952707fe8981ac607bd4c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04ff12f25667378ce9903fd360f074185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb5a2bb407dc282edce4adb80ae524186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5aef81c461fc76d9828ae9d64e4bf8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454e040acb595690220d05e7ae4dfee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e22c703791ec1e41ad2aceacfb8dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4292f325693991c8e9fbce573d279b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c41ff33ea44ca6c764237b2d49c913191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94666837c72437651ae57fcaf448a782192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c753c22a2512432a329e2881d34e43193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527372f2809396cbf453332b8f0da143194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac24bfdf4746a9a8a777f50faa8a24195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b9f8695124a6f900df1279ba07938196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aae27a512e3d982bf4c29515161ae4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5ac8c8297202be11bbae637b29d3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c312e77077b823c9582525d522669199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b1649821f7b975182b052bcd704a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58f5f4c01d1dab04845b4a1875b07a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74393a25f3f41aa8c59686a48bfe9f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f11c5f4a228e5cbce5f2763482dec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95abe4126a869e5f77d3b39582a174f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b0e7df30c997ff53601259094c058205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91340aca5eac5fd84b092785258892a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05448414ad4b129c5474383ba636cfb7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47efd7adf42fd84307164dce1902d52208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da9ca30126f541af9e96ea3dfff1fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24861290c2e7a0be765959f73c7b58f7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405ce43fd9a725982ec989e99bac592211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0b85bb0fe17bbed2a80fafa89a9b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8693ab577d4c88662b335871e89af57213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857032512d8a700bcd74859a0b061d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810bfe5f6599be9c7383fdee59a1d33215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aed82ebf5d3ac0937d8d533ca1589a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4d34481d63f81df3f97ad6e9844cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ee801270614533ef3fa5751accaf3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f697a8cc779623a0aad2e5a22f26b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97cf18065d9b65cb8ae95349ef2ac7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598f24c234e117510701e1f66a9ced8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414801e7143ba3ecfb263274fb470d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7f9afb4f55436c9ab81e00ce6d869223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69a7127debc295b38c4db8fe039d79224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6e4f45e3a3b113e17eb2d854eb029225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441710a2a5f340370b7ce5c4704baf74226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efa4598be3284969daa72eca58485e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ae6b5d746a49c63926718fcd64f47228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e3d407a03e07b69f893e8955f89a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81c81adfc9ed9cfcaac7c84ef0b1ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8407d6ef1bf991ed1305a071087bc18231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100f9a0461c61b65237172661a7c02f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd9eff28cfcfcf7767bd2662ad261c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d46bb354cb80df0207dbb858c9e59e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7d7f137975f519cee85f4fdbb77d7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24469518655aba121141bb958dfe77e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a728d90434b2bf4f30617de2c2f3dae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889838d8f7af199c26dedc637cc1f2d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa3e0bb4eb1c01e9a8e9bb5806df42239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb548c61fb9635c9469e2cf7d037f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5ce429f87a62ff2fb11e1ebdd09c0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637db02245ef36942fa222a4b72b428242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cde2f26e19ea1a8932eaf3b1a26dbf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a583b9a935f281d56c73428609daffc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c950ea4194e3e64bbaf1ba8cc9d26e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505465bec292bada4ec1ce6bd6fcab8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491ab5ffbe75645d895c29fd048b6a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e7ae794eace42f18378ec46a1c213248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26b89dc8158c1b78844e6985ffb9e1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1826c926210eeb170696f36b506a9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e21fce9bb70a1bf5c8e3edccf06d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05771faf7e9011201b2a9545c28e558e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7b1efb18146ef4fbad5be3c874598253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacad3eb16baead2b1d3693d9596e45254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c861d0b65b04a60e17e04e7ecf030c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781086700322f40894c50497d028330256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa43ddca450479fbdc615830ce2838257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa23bd32f2a98870320e10b67385e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeea190a78aba668a7397105d490df2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5ae60a088264adeb86a869c4a6dd2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed041508f5ed21bb9c617c193843ef2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6aab89e879d38feda38ebb549272d5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2be66fc44c2b10da7e2b4df853af5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4dac23af9524ccad2ced427d9c9476264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1791569720179fb86ace44ca7d0a5d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42935091775f55337d9fb371b3306183266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66f8dd6963acc7b86f79a173079863267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893526ba57369a081e03fbd7638f25b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4b52f7ed981e4bb67744b3e9226d1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f8cae414e3cd59daf3fd0a0502e6a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e12b9a9ce4aab7be09abf1f48f6ccf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75348377bba4146699d89124ec412c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1317d894dea87e6de5813d1b14741d8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744ba632ebda60216739d044921c166274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43eba4d2577252187d86f3e3af72f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c5705a7e42202e57b7e99937e218b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3ad81c712cf2d402b9443cefa0db6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c97d252369730b69dc1c306344fcf6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb816b31a0c94f885d4e4bb44a8a66e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b9332ed25dd4b023c24ebf621446e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc37778460e75358ec9e56296a07dbf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7bd5a707673db305c23828f153aac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea176c74716b8fe4243191be4bd0e6f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22fa0f3afa14d412de2ae42d65f839284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5842aed4acd65272f849d85b2158f9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cffeb83a327dc001928791333b2de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08e3e81e20b16614abe1d9c126f808287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cbdbd0543a161b6d328ddb0bc6359288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e9b5a3dc02fe06b2995087ad4e9ed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fe99cc76a6e761a843d7ae47b7653290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfb617693dbf28eebacd91b407a83b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852307290bab1985c87f7e69cede18e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554cdb9506dc38caa5d95e411b52f5a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d41bb913e553a7138de6e9da8c1b42294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832aa35fc8b9887d18157960d3ad4b5c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a61d1efd3a088aaa32627f73abf146296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968e8e7dcf8fd8455ed653d83cdc1ef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee20b5dd7c1c8edf95605ce8a1e9c43298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515c83aecb3848c2ba4b0f6dcb31563299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6874e6ca74cc5663703a7468da5f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21cfa7f9c29d8aa20b54ed4cf7c5c8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19e4829377965d7055d62f1a20f9fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d751482bbafe73462834f597a7a420303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1f190b8c9ec287c28aa9018548d5b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727c3e0c6a422bebac1137862348f37305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e87d552b331b2f42f2587dc4519c99306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271243091c9ef43deb0c446fdf4ee70307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45fe976136c1779e2da8bacd8b2f83308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a944be1bb17ec0402d33c15c144f8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae797269709b2e4e5f6f52f916e4ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f2176d5220d2ea130e23c68f074a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd85feb7c1b36eb1f887f434b1073d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eca15450607d88a439d29428fcb9dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1b9cb9853754900f900e387c19896314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62427218676ed157e645364d5df794315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15a2eb11748d110607998e9e86a1ee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0b8126fda002c38f2961352174b36317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aca82b03fde9cd21ac112ccdd63225318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b524e543c755d1dfa693eae3ce8de4c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06c512490f36b03c54e4d332eb8d05320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7dbbee6f0049ed592eefb50ec6ba10321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff7de6d158078c70ea2e7b7df1db53322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dca7e54c94fc221dfdc98f96e048a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbb4ba2eb0a0b86d5eb3af8f0eb58e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1ee7b5d4f80efc083cbd845ad1591325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8f9dd46d0b3d6ddb9262ecb5c6d7e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ee2516abf9101bbb421a9f7568fa9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5490626e9e8aa45c897cb6bca48a46328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39275e1d39bcac238ce2f167e3afd3e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10cf4682b5fc9e28c18e4173447f0c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafa61b07a32438afe5dbe90927ca25331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732ed725168ef6e3e8eac421b2558a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dd1184df20db4e29b221a49d49e04333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1d8280886c60e66f5c8061fe0fb35334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9a0cc76c3f7cee5b5f848e48d977f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239a5d0f76dbaa7af2985e001ee387b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966ab303be1edf5ae0f158fa6b0dce0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09299e28751bc55286753462c92010338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb8d28f50d8a8d0bd851f69e617c25339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bed3c36e398f4fd94ffafa3bf613b9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a9ae96f065f33afee2a295ec2ab7a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bad0b66d94f3653116509262d46fcb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f0369624ae8941bb6c6ce15c29a74343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687b77cfa198044bf0cbbcc0564101c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588b0d9402c86c68577d04460131b6c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a3b4e35dc0515f37fc6f7971368e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24f8b9248e75595b4ba70734b4e220347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be4a5573dbcdf4570a1f87b8c2cbfa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcffbbbe32146ab9e1b468fec17535349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa610037eaf590ac8f4c335adb9fbcc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8e0fcf2fffd1a17e890270a39d09e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50467a8081690d5905a9e9f5290720c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a99f522db2d87e47cb3f9dbeed0384353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca21083f77af94f14069fc82711539c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5b9d0c256d15776f89d871dbe21a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedacc60cb099466ac297e10d122d81c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a024ded61b1fd3a665d9fa2bf53656b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f11fb3cb603d81ef5d6af37c35b53358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8aaef31fd6353c3a6bd3f269ca31c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca5dbdb8dccfdbd9e6829fa2fff4dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06907c44342038130b87b03f90dd457361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef574cc2317ec60a0afc59211ec735362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44aa96367ffc35d85cd0cc4aceb51b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c1ca73011c71d5f3d3dd4965521a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb5fd00716838f53b83d536e1eda0e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922953d27bb95851267331b5e7d5c89366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608801f0520a26886adc11388f10005367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362069ddfc27440ed5e3083c4dfb97f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d035fdbc3911846ab8acd3c45ddfeef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf5a68918e8a5b500262f33382860f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c070a8ddd824fcd0f8dfa0a041ac54371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7cb2512bd5ffff85150c12b0c3a7a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd38029118b7abe05849923a298514373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a31bf36a7474bace7159878906cdf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f60de8bce0c71dc0a4dd3b2946a11e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51324f22958f2b654dddacd531f1f9f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d2a3d75a99ce36b70fd5692e202e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e0d69965b58c776e89399a0be0adf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6b388e7879917d368e8c7267ce073379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124481369e12ca15902625a8f520d13380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb71c55a57288fc5958674e41beac21381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7433e7ba16d40d013971bfea6a246382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea8ded497b329548759b95bd811a3d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482c8a4a3094ebeae27e6bdf2098524384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68181b53a6e7fef9ba525dfefc49a948385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb623ee1179737c68d0db99083afa2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cf63034eb9f0e6c6f28094c24e2b6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c8e7e446eda53d1d49aa7ef06fa4b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf07c5e7f06ab4cc781c85708d3978389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bc6551709b8a3e19ff13c20befc32390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8cb8f0dea7baa7286c8e108ad8276391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade927e94f48ab4ca847c97ea0875b57392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434367f358ff92da546dbb565e95ccda393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd332c6fef5c8f9c632df4e89679c1b8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e62f6c22b7253dd313fe71ad872ee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f9dbdeb58d21e24d9b81640730cec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee777fb83a9de6c6e4d1c6f64b1791a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2baf59ba2b7c24a7c06f37a0972cd7e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40a2fda451ec8d598f3016018c1302399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec1a19f54385c90bfe51f2d514cdb2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21a7b356f53232103e9cdb4cf3fdff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb46182580aaa53fe4a29f142142da4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fe5cfc52910fd47d3268e16687a43403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78955309d3f4f31b0acd3cac136de054404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3b4387db1e55541236a674e355167405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac357f6c6e2e12af8894d4f23577c19d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3fef21b6a9b5ebc0c4fd816588a6b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c63ffd13db6de65c8d267e7eadd3ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fdd4d1fb25e135f44174c9c16cb06409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcfa2763d5b0d3a9f487662ac24ee5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b91beef9f745bd4bd981b398395c3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98753b12f25c274ce290e44679924b56412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35323fc0b5058135e13f8c29c6aafc83413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef657e234a1ad3d87679d529a43b440b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937e80fbb46a247f0602ec86877ac50415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16598b0d410d0a5b8eb1ec0be2afda2f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c43b2d6126e9cda3911b0e90378fe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c51865b258924d25f5ba3aad89f443418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e8674575f3b9f7135c6d65392de94419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259954db1b2ee9ee691b396d4fa5644e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cbadf0edaad55c62c503be15c25a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790aebeafecaa4bd29187177c20de1bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1f08582c38082b146f8498553be91423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d261f0f879c0582527bdcb9f10f29f4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b0b0c7f1443dfdc8e52cf1f1b92d1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7e9f3fe1f3e144a6a2043f33db345426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57d7aaaafa478f3d8e1908de04903d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7811d72bb967afa5a9a021615d458d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599d3358d97a83c73c570f65f96db75429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e37aea3cdbb916d129ebdadee4ef3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddf6833ab3db0b315cf3b8d0d118ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dea19bad336fb24ac75cda44882b5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104916252e8939efe6a40a1c27d7e43d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295aeee32ccc08d55e1e026da56c435434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbddebfee3cbaae6762f15f667bc95435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a18a057a9e1f0987e6e689e0a53f50436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662b3ba5d327bcd2ad9f5635fcb4dac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759e54d96cae46542bfd524c792eba9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e84d339a8283d7ae3d612950b6fbd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690e4b40356c48a231cdaa5914fc360440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227b39327c2d53e833b16b25da495bf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515178c947a86547ddc81a644ce5cbf4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0835429c8d45fcf1843975aa9b3e4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80409611a3129a2cece8888329a32dbf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436293beb7a128f8b99d8a316d4bc17445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5da11338c65a00f3a2b8238d0fca54446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566706d1c9df82ff2524476b3bc8ec96447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4f946b340f5a769f90a5021d9e53e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de0de262292381cb525e024c054ce0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c6af93c6405c11013daa3720813bb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1104f338c6e678eb6cb4651c8eccb84451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f32488ab8c819159bbda013e4405c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef636f3a88bf8e676130b5f30cfc233453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e059f340a526fb1840c634495682918454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ff8232ef9afc39d23dee3b3ecb34a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd723e7f42b0b02d8c2799f93ba0a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d38f35a885f7720757592e4297cb24457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92914db20c5217a37d23c435acaa4a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250de998954d457ab2789fcbd111a5ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e6ef699f34c368505cc16d5a66033460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bea408a2663967b7cb3ef2129764ad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531f19ee556e566db94eaef83a70293462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a186ef5ef5e9ebb090d6e28ac3da6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de71761f9bbcdb9ca9c8b788784cbd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10a9f7832f66ccd41e2e74fc6aa888465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46548b15ecfd7f21c7b1c52052f6bbed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b411891a51dcceaf0b71f948926969467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1eb70feb924ccec0595e88bda4eea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3705b34889ced873d3682e8b7622c81469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd46632417c183256662d5602d7424470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9b096c4ee5a2bcca3cc9d05e12299471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae26cc3688ce472e480c3d40c9b74e3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cfeeacfbd44fceabee33b4f530f36473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ec0a8290085068b01d7b6f1a546d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fb3d5d8a70a58c50cd2ad5b88d290475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0e4aba0f0210915625612ab6927d2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79136ac7c54a1b2092cc0b15c5774930477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812dc2dc81b444e61cf7169a301f32a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e948f725d6f8a5779a056ccfe18b5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ff1202b99723825c9dfb235b7140d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d5a982998bb41662f1ade5fa95d4e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45a0ae58c719b25ac0aea3ea37f543482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b468caa42f50c2bfb3c176ab6f138483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ec47bfcc31bcd6e0e2a61a360d857484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8a639b894307129692a43bc6aed77485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe572f847cb61aa388ebd2d57b02533d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed4dd90a771649701c04a6b1d70bb7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506eb83f72e6d90b534c260ff1c3dd72488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af64bb1d71f850208bf456c37a3cfc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f8dd2fea48779cb6d1609f23075bb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f887a00c365cd6c741d0bbcd697a3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26bcb5ae525bdba337cd0ed2768eb0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af55c64dc3e7bb5e81ac2200f25231493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7df75eb9b73d9e37d556c69436895494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaac289db1d17e180672a1344319834495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50fdd17a1d0ccfc28b106ff81cd71d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8728c3f26462b796dcc84b4ead3383b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df760043c885b91a470a3dbccb3b3e74498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff248831dae8979ec06675b9f8d80e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16d8b2d3875c3c5b89c36ac41312bb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccd307ec604dd82f93e72d27a882c6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b1fedc70e34fe7226695208869ab1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceef323f2677d2e6305c693a0ae35f4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f778ecdb795a526d69fc8a2281fd39504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7431af2c66f30e889bbbab181a090505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a203bc840d1f00685a24afc44e4722506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bc0326f0911332c1aaccb3141b67f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453835be53d5593cd1dd2293c6dc1ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f37ec94b632eb9319d6bd65eeb300509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dae7c108d97e29493123f2419bab6b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb6c87c0460ad5b3bf935ce13e858f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136801174b46844a477e498018954fd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9e24a6cc6d469fbc4bb96dd5ac52f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1910d19eba698aaec474de5131d60d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d799766b8e1bd101d0bc61f664955515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82ef17fa62d2bdc8d09cb32eeb9a20516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753390c067ef204ccee63532152b6817517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57511731cf68e1cd6a5b269bb2dea609518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6fd60ad857f21cabea810c6bab94f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f35c38c75be2b54d81a35c4097f58520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5a35c51f46ae8936f6241b03ad5d5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b918062057dbe18785babeee58646d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73c5b2a8e8bd3a43079184e2c14cf8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec5d73f677784372edc01a655e27ef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0157c6db29f74a3601c2e1b4496ced525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89130f58394cbd908530b233ca2509526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086574f0906b71da3d6de9b5a02d6c74527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338178d5aec0957564555aad3ac8c6e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb241ec732db4c70e59c6eceee94d6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479adb85c121b45ef9c5b4a7b3a53578530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b904863efd9fd205ea2b7e2764c202531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae5d3677abe27a411d6f844beffffb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e719cd1f6fbcaadbf69b9ceb22ac98533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0457b201388cebba4977013be405f7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73da6be65099a8535024f28c85a2ac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af941b894843954565726eea75ebc94536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f075c6f43987868d22108efe22e5a78537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cba637189d17cc9dc46d2f0a0e0fe9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352100d220f84f0830518048c82af42539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d90c36803b0dfc14b77cf6f44f36f5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195837494434c8a871e475354ecbf27541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414a27c028f0c953c7abdbff0e1f8ac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca413cde6fbe7a98c348c4089a624a0e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fafa05dcf00b6814d289d39710d18544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40686a7241dbe71ffc2b84132c805c7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230e767234a5ceb7bafd3fced237139546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038d2e75252994f1e31975a73eca092547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9177053655ef69e6f4502e003d3b417548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8c20b1c4e60f0eb0fcdc5fa7dfbad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e86bb87f520fc8fb99ead957d752fe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7357b087952734d00bb3e0c0f1b090a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656fcd6f2d9be3abad84e66242f45f5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f54ee15bd83898fb78405ea6b61aa0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cedd3a7e46438795904eabf94827a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd2c8680bbcb06ceeadfee7d150974555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72410d1aced1e972748b8fc18e6612af556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195015d1bf27002da4d789cc533abdf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccbd9760f463635fc5c3555261a398558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552691f738fbf1d2626c03b6935caec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adb8ddaa41ba224542b824a44f3ed7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3032e22a9569f8edd6c2911b683e58d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be620cb55ed36d653a2e5039d3fda84d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544a47974b836031c8d4d6f061b5c84563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f601daa2654872c75d4f298772afc6c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d989b06dce2681b64fb9ca55d725f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f078357bf00e558dd30662b5ec589566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f8d0ca29de21dfbfb862d41c987ad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea1bce3f94ba6b113fa810f915c2f5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3171d92753381b565f1daf509511e0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f646b369b6ad350d2eb52551ec30681570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a183c00f7301dbd280f651fea8b84571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206686821eaad02ec3ec312787118b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f943c5edf4232caaf5b9ea7f7eeb95c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b4200006119be7d44d44c59ee5d6a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ced202c457b164d66d9b7f14a0e10575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45f8fb6fe1ab237c78ff864edb2959576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7558ec848fbb7f183961558bff98255577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1403acd800f0fdc4f7990aa00d255578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77aa10883c57d6de853af3b99e551b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f0fcdd41498fc7eef9e3435f20813580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb14e422c798273b8994786c8d58c5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846eb1dbda35c7409698c1e5fdb7c99582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603907f3454c304bc6f86df732bc567583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0ee2c60f959507342ddb8cdec5228584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23bddbfff2d8ea76665d2c5da77ea0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f057cd3afa7db4c616f57476065b43586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacdb2f38f8d1a78d915f59dd0b61e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18cbe327a004645a1aa316fe2bcbf9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b008c43d631e5be43702bb49e62a37589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acbb32e45d54955b5bc4f20eeabdaa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99059c1293540dfee8263452358226c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd064fe5f14c36dc245e53f00e0c964592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf960f21f70eb9ddd9f8e67c690f0235593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce4da7804b14b504fc9623237d6d92594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293bb55ac970b142d433f9b1452dd11595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac66d7f20a665e8a596ff8c3b9d1631596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae7b4f8c8cdfd520cbad5e3b161ce4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ab0d922749c2611c8d76f6940f720598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b3272be12d35c640a2eec00888717599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1c95528b18e8ee9953ce1f4d05dd0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576ec8ce8b954745bc00146fc50a584601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67946c97c25f9ce54df4f381e910fdd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fb5686338f05babe063684849e612603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce269f074598d6cbb75071542c2aea604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19eab0722ff272cea79b2062a22181605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70205752b85ac7fb4f0efdd139b8af23606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665dbcd6914f43db44b19a4f19dfc46607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591e6cda5131566381beb169925464c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07369c5c511ca70ed5708fb73831616b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a5b30d0b98ed2a8fd19736467dc1e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2013581682262edb13b6ded49d845611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0483de7cbcafda49b5c9051d09f1a59612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993471209d3aafdeceb6a51db6881b14613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ef25f54ec622a7977384e5f8f059f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da716481f9e7c66dadadc4ebfbac5872615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eead35d256c9ae7d4e51d77b011212c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fc6bb94cdd4df81bec3bf65477b94617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828900ae2fd3178b31a415c603016bb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0b0ddecdde3b8d8f95cc712270335619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0ed947740c31e4c0b78d800cde62f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d436a1570542ba6c2b0b4b72c78ef87621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd3de6c150cd3efd9da5b62d995fc5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc731fd9af711dcc38bba75a16849fb0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fb4ec7448e93b8ab3f0f4cfa3b306624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c202a721cf07ddd158aab892d7e1aec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56151f8e9d8433f1a0ba67d6fcdba0c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74265e987a058496dab2316ee68bbd87627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f28b47156e0da84a8be8339ca1080628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef50486c22bfcd490c1011792a307c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e02522c210a017a0976408e2ead51c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3f4e3252f007bf56f031e10b2f9e0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca653491a45554f3b09040fe10fa002d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73fd0e4ef6456ba8924d0e746b4834633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73543e34e3aea1f876c1a7c2c5739927634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb40672cd2263892d48869d96977775635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a49156ea5421fba2520b587aa83d2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1020bf970162c32e17e8f2fa96a3d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13925920cf6d66233f5b5c8e578386c2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabadd3be4ac54679bb1f44871b8cc4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b73dc2e1769851c6f69926aa943c4e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef4292bb1af0051ab5c2fcf61e6309641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad954ab18940c34fb2a54b2e8874e977642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7bbfa16ed0f09c10ed47bbee93c2c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fd72b4e14fb927e9f5baea7d3d883644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ad0059c6d7af7f9d92f53f5efefa6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ceec4e8bba273d1307705bae671152646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e2e2c6057a0024eb7781cb886f4aa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da01da85b924bc1575ac36a5540bd6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3cfe64a23e9b2fa00e50462456116649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e4b10ab9369d458e411a15a155ec0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9acc4d4fec5bdfd2bd9fc2fe77f22651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04226a2d40f57f8eaa002b0d68d4bef7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad410cb25fd5e125ab954014b3a2db35653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991574182dca70f998e4821d8da074e3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7537edd81f31dd5755748834633332e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301621e60865d6f4411c756472440e8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded6254fd4500d6dec6c937609322ac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a698c28e4835c5cec1bc5e1c3dcba8b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf7eeccaf758affb7fb034faf0ca46659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbfeb5adf82e31c037618c3dbf4d28660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cec1fdfd33ac514c0fc0b326fb898661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae573639272ca70d580b7a330edf69b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64fa1ad5251984996ba2d6c45a57ea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffb765cd2c3c97d2bc1511c716c937664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f55cd1f382603cd1c27efada0ba8d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b1928525aab9ad32aa4657bd39b8d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43856c539134cd5c58b82c6eacd504667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615477dfa9e17ed21575c504899fa64668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447441d4012a3440fc49fb1114279068669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80d07d9e15305777e3093517faa4e3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481607fdf7452d6ca8ecbfd571eb045671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935678a869eb28ff22c6f3bba927696672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40e0b8482df22614e64aea60ee8948673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba21661100a46c6d08bae6e07881e3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62468fad82278574d0930f1b61c31748675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9018ad7cf9d4fa0fbbeb4a5268dd498676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579c8f04991dd546d59f3bf18c20cc2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd7389496f7cf4176110f683fe1a4c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fd31b05c6bd6aec2e817603fa02bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddf129cb3afd27083cc46a78500546680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6797ef316914d7c0978c22c7c9240a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732c2a8e7655f20c54f127654cbfa12682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4d010701053beb5ba8f1796b4905c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a452cdd5158a36961c96f013fc00aca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281943223cf2b5894de903e86c0567c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74969b4199df06a56b22efada4735c2c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0098a6ef9150165bbac2ffa008638687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14505fdc6a0546a4ee175a8ae754f275688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086dcc31105aa5ef855ad12cdcb8c77689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab568e416911b15caa9fc1cd760ec8c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833db42259fbf14ada8d4e564f1aade691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833b78afa97ea24d3ab2a78f04ca663692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611ba5c2f5ad6b81587440baa4ea259693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0e0801632298d7d01f898cd09cf0b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1e215fa2b3dbb219a8ebe0039c915695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b9b612db32c9579bbb396128f3cf1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabecf308c7a88d1a76870ac15fb03f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bbfe7ffb77beadb44876b66f75c77698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430922c6ce36b610c454af4e1196298699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58f90909603087b178786bb87935cf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ceeacc8371081a78cb774999e5e91701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73d3784a4f2db6779e9b067abc28e2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39d4bfc486a96b36afce29f9f2ee20703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268770805e71c482b950dcea61fe5c40704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef3bf9acdc7638266e50ba29373855705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6dd7ab9f55b8766f486a7ae64fa5f8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948dbd93ed65a8cc298785de83615fb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc27247756edd409f08d66d787efd0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c280808e2a16a7fbde690d1c1b1ab709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34065008ddbdbfd247f9aa3661be1f17710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2d0ec832f8be7aff0126a1f07c9c5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2abe7d4455a84cc98805cfda0e1ff0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb24c21b7e7052d409c9d4bd80c80b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3029e082bf96a2695c1c1ea478bca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70d9d477852cbc256c759a1fd85c28715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fd74fe64db95f928cf5d31feeace4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4d823191196b9dab3b144d2f2fd27717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe266b39de8559ca9bc704e7e2b015fd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691193d8817588a1e2ddc15c509e7bd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab1e362ab30273ef5c052466a14c20720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fe39d9adae659666c554e353ceae0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596f1520f568cc8317b31ae00b5e651722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6f95321ed5b616b65cdfc627cf3b4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d393afd21e9734383ef7a66329a5eb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad72ecd7f8e50d990a29fbfb10b7d0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb828bc96529f5894194bfe2a5357bfd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a02fa0a648275b704ec8284e864e6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319bb1239f80b75b32bc382920b5e67728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100496de12d35b0134756d3865fdc96729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a49ae4a75903bb3aac79a5daaefd9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb57f232c63309435eaa71e7a6e844731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c2aced86860cc31d308a7adde4dec732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b915119c0bd865fe34bcd027c3972621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b259376ce0d7c88441c79250a5dd6e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c86705ae9f072d64fb6db8251dd5623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c4782971a94883a2c56b410b816824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4596de9a35ccdb9c3fc265e669ba055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d81fca544995934482998b25f0f8e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477829b7987570f84e826abad527fe97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4882ddd8ee64b24f1e494689b6504b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e85d1f5ba88da99ea2fb7431c0d199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf323f28312a1dee1922e1dceb9ae71c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855ca297e9df481bdb9b6255b73065f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07542fe3eb2178aaa05a6a4c2a00c7d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29b3f26fb744986f0faa6831619e4213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c4da381a48f195a740691bdc3683e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112414fcc6c2daca8f6ee4136eb7dccd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6063d84703cfba6b23f87bcc065ba516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652aac249f40c599029fc9270161aec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ceb46d9ef39d0602c61326bb530a2f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32f99ca118a85c80e36bd96f33f8b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70aa7ea64d3a6b3c9ede2665422e2d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedaedcca751b5b2da259650c829a6b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956375833e912632ced7a42af8cf020222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7dce6831a4baa1f11b6d0db4ea1a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e89d84296a822935f7411abefdc5e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba2057546c2aae427a88a0f30cbf6c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913777090fd427331a285a644cb0a1526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e418dda5ecf50107af0c05ef5f0f87227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ed3275238e439c8f128476de501f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83061c95d6140e52961992de82cf2c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4ab916e7ceb58299190a4923a219d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3994eeeb7598ebee58db6db8758ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054e038268c5b3a9d315164e4abf72032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695004a2e68db3c8e3fb80cc797320b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b028adc840516306220376a2824ec8834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef455be530ea64f15fee607f97d0ca9335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a83e15819a6614e5cdae6b97eff71136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2cee67c86d9c77fcbbab8c776b35937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748e5d71229f631824776017658f4d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d489441084d96c4ca0318526eb895239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6a5e7a42a22785bd3102e1ef0fbe340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258725f1634bb7b7f88e2d5203bb5e3141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcdcc1c7774f8efb14bee20ea302fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac6f709fe6958499079199d501c8d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf02ca69f8c7e5fd38b44e0ca6a139444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f7f259a7625a643baa93ab2731dfd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae01d99b408603fd9eb22e293d0abdc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabef75efb40332178880d2c0a58b6e447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312486d42919167caff712a6566bf08348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d42ea332efc8e4d96831a0c136a78649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443c1fa2f3cba11370df377dec27ea350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2790d8a960a05e6b1b3e3e8a10f8ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b9696b2a10f7d38059b1c6ba05ec452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f25ee542c0f8005ef311f7d704ad553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb719cf8e9285974617780a279015154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594fc76ee437ba568cb8e5c7401f6f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9553dba682520c3e7a2c0abce9ac69756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810bc69c605ec41062f60e3b0ab251757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a43d417034be461bb1adaef20fa2a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d35aa4d44ca54682734c12f56885659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7fd7098af7da8b39ac8df820fd81b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89323c66075b163c99b864603b095fab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ede77be8a879ebc1498a239d7187f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5c527d53ad998c909331b8d0031f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb09f1bbb53115aee03f551cefd79c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1da77366e0d6ea14a3f9f1030489a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277b52d4f639b566a535584b92cbc6e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8079c0620ee9e4728f01d17be4b973367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12e59a7205e6c8c830f96138491adb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73a1fb0b3fcffd874bcca40d49cd1c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b44f623151f37bf3122892d808e6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f736ca50e4e3d32f4b1cc38d5545371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f74d88f3d17bd5f7fd30c8c28f72c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d403529e6189219e8d47140fadbd573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b788a00f16b86e6c602f4e22d71653374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc57fa913c85a5ddb7230aa85ee58a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddc73f790d1473d7f6c009ed95f02576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80944e1599248f0a662a69f8713af8be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c0f65861568e815061d45ce33272478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd8dd5d5d1ae247fef39f8430da12479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdf2a7d5c0a2e326df1b48011247cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73e0304bc715aa16a8389b8900227281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0cdd29765748a942d0586ea7490e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b85c21ba3e4ae712137d8416fd2e2783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69873749d8d87e3e9f5e488607c52c3c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85186189b07cabb153ee9621dc07f91b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1504da6e5c180ceee8836e902d8c3786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754766f75319cb744ded0873043d17887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ed78fdfe6d8f34722167aed9c8da388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fdc997595c4e01f7295016856439f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669bbdc7dbb4043ffa7317ff46d831390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ccf375582539b3340ae305173ed5d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c817b336bbee73610d0976b1c78001692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01823aedef8a9d35243c0a0ecf916e2993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fcb3a802a469febce9f5ee2e29e7394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e1f227a923314ef7a5ebed90a925995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d6e8bdd90d266f600d5d2e040057e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e3a2e543609972882fc975a1658a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76ea98c9d5913c95fa002760aa8ab698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e98013f9d095c57be5427c8515465e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca48dbb950ea7259003def51d271dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298944682047cbfc5da842ca1576bcb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e563a3882dd0bd759c1ab26901aa096102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f63aa771a8717036b31dcc2c8c3ea4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5c3862cd01ba2e2b26e10517e61da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d8d4fe83e1308f4b86bc4e50efb89105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467aecf88beaa7b611efa59c8cf79daf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301183a6d26b17b80ad0442e262646d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2318d93e66f379a1b5356ef7deeb0a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a99e19f892eeec09c8ebb355eec097109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63054e4533226d0c03ee8ab96440b90a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f76551284a7ef13cbd49845e5fcaf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbf37372ed5195506eea478d00d35d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f1c7690ef980d1471915b3987bb15113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6201423074b3f739f032174c0d91c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51fc9264c2ecb44e33effd6cd241b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264dde08a32488ebe6f2f777ea1bcfb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f68c82a27baef0c40df47e39d042b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156aca37956e4263eee77f68eecf705118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857fbdae119e5748241f0b893efafed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76121bca8de8c4858baff11d679980120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c6c9a74e5d55bac39f417c4c1ddf5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fcad8606699932a384d3e3b90f1a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0e5df39d819fc4cb445e69a9c4fcc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2339cbc2a2323b7122d086b415e27a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca83f2fc5582383d3718ee72118f53125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac88c75e11aadc3558da3bfb2120d35126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55da81bc3c202cb6d72a28995abc1a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834d98d250c0a4e212efd61eb1c878e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bcd14a5d5f0ea11987399a7be6f4d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011edafa62ab0058e9ec0aa7ea27162130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093c0d39e0dcad76e61d7346a1dade4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04dc0320f7f1a557b883d61583a911b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059cee23a23c27cef4c00c633faea42133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c49fa6c279cd357dd0ebc95993f5a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44537c8fda93a92325dc37fb53852706135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251872e5ba1a8872db119a1f7c88006136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa85c326bea5173d9ecf7fa9ddba814137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339498652155d8d60ccab19cbe392a03138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84e37523952b30484026e1037353c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d13d90459591bbbbda3cac2cbe97fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c0d51368e5d7c7f45937fa8900cd0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac28caa00b491113df08cceb83acf3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297ed19314e3009d0a0d479cdc52a53143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbb971f5ee4d84da014a4edd3abdbb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b99cb97b1c99700d6797eae3c9246145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe7140e7fe9fe8be537b1e5e08e56b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d251cf3aa0d7caa446665b452f2cb0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098a24bd3bbf75afdd5bac714ef6482148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914ba9ad41f5e106f07cec8a60c13da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4dfb8692b5cec94aae9b51175303f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c32b31adc6381688fcbed34f67086a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22db4aaa67e5071cd370a92052d5374152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad3e9d7712dc14a1b1f81aeb020dcf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004b2e30a9487a5c478de7678778d5b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d8135f63489415f3140c9cec03703155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc73f724461fbedabbd93bfedda46d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2705b2419765e45de4c6813c0cd39a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46760509fb0aea651fa3273a27d45c63158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e960bae355ff20a7d1c9f67555934b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c5dbcfa36e869078a534d36a821b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca00d5309188607db4205335b1709c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d4ec06c8d74cd33f7f6dfa24fd3c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773f0bb5f65189d61c062f814d1a64e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6554d7171f5755023cf12a720537bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680dfcf30af6d3b751e2665b5a8ec77165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92958eb1026b8843a2a7c2bfba6990b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ddaa81d6c03f0fbae374a92de16e3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9f8142b2e6a51dd8c112705e4effc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7ca6cc08fd7ef90bc71dfe30ba284169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42cc0a87ac5e7cbe79e875f6b76ced170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d33b3a4b360bc5f0495c3907eb770171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8d0d75021cb35426dc0c6e8f3a10e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42268c459c6a1edf76fdd58ccbd1a395173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba760af936d660b3ac9ac7e4006489174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c139704d2301d53416ce44ac53404175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c7718e87c12381dc63af151e6fa9d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba175c8a70c4ab92dd4357d0615a4e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e310e5ae5cd7f1e328741e82adb457178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334982f023da438ab37b52cda663ca7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f499ecbd1a841adc80c4359f7f878c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f60bd11a71e3fc344553cf20896712181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a8cfece8fe8650874ee6fe0a5e6ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d7be0caae6c34327f359386e84c5a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a9315dc9a952d773e55c64680ba43184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1d160ba310033b7d4f683467818a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88a6a5061d35dba62b199a1290bba5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d96f4324f8dd20a562001e96ba917187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407e7f145157b7a765abb3ed2d1bd07188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa4d7528c3774c18cc5fa1ce48c92a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991d7222e506f36ad03792067b32643190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715e2a1e6e6d32eb04748e08cbe50c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa632a41f605dbfb1884a4c68138a66e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f82077e2c4a74ba211921a77423d2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8052704a7ca52fdaf5e96ea6152157d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca26f7a6a2e50079a91efbb7a944ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f6b340d6cd5634557946c9d9a2b87196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa8b579440d5d1e0f5205b90fb7a7f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1eec3010ea2b50ac84ff748b8dd24198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ed1b52dfaf64ef28355080aa44674199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f01400d2435d61ccf1861169335fa3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d2c7c08330c6af5e1c3103f16fde9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d152ccedc1319bb06f815ded08e9e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d755fda57de50a862b38ec4442e59a9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6b440c14de492881dddd01a322d82204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db4d52e9e2bbee092fedf75b29a078205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3eee90b860c7a90fae66caf40762d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460be1664905c8160c3d877dfd5197e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d958b962c9a9bd44642379f258cdd5b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc19dde120af9c8568ff934d150f02e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a28d9857be93b04dbc4cd567b492d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f92fdb906fb0768845e35ecd17e10d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35839bad1ed746115d230eaa4b6835df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a2e4bfa4582cd2bed0eb4edf50589213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ead4f10ec0988cdbb38344c885bf91214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3381d5d081c10b74fa4acf6ce29e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d4f40eed53aa1e9fa98fe76132a17216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4bfe87d00988e04e547f0da25b79a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20438ece63c67324a091ea66d3147742218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4777ba9d2c3dac745678c2b78fe785219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44e3c17f16dd4931ea3bbe23e5892d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c3fe99f91c7c88a28aa4587806c9b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01005348eac8d2b109b29fce3b3cb4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ba6094258ec69932c9971ebb1192e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923add7897c8ebb1b2603c1912bfe381224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44dd65eb0fb1f8550a68ebdf01c2dff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0552d4051e49b07c7ff0264d6de47226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4521b9fac19b192d38d12a2316f995227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a89045f6f703b3184ccce285ba148228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a22b751473ebfcf5a18c9f290b424229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b555daef3a56a31b8e8848efdff8ade230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50b05b689771386adb95195453143d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d29d59872dd096785379f6268cbe6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca7356a75679adcdacf9464106c6a7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a59fa6de2f0f70ebb5a8e42678aaf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05893fb617b46e67dda47700c909e4ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae827b965338ea84a12894accc5d19f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170fdd6190294a550f794d81f828777237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ceb60eae6cf38ae525918b40095d97238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e800bf01f77947abe25688c3f57a0cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052f11c6047fe906ff499232ba276f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0858f93b50ef0a82decc262ed07768241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fdefa6534405969ca59c4400e3464242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5ab73b228be95280a45339efaf416243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c99410af394524bdc7c7773db39739244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227b105079a1630e665b05f8473e0a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe8c9910b06769ce546e6e720281c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecdca7d00104ec9abf57c27f356c54247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67527f9947695ae7c58f07a8304f75c8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a5f7e6a9c5f94e4f7ac8a1cc75edf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ebe54dddf53634c277c050e8008bb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4043856d0ab2d99c3c1d7a5b6d4d8f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f909158afeb8ef3b2f3e3ae490a13252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f277a85446b44ab547b5297cef1772d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e09d735cf1db727da2a71bcea202c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f51a44701418152b0be77d063d5aec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbcf99a6e16fcc928ea6d76426ca1f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6b882eccc9bcb81fccc647175f605257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c3f3402f3708538cb520e9d6c45e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277e9480673a3b194fa18e14d56851a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e607f7130470b38632b9d3e2fe38d31260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18abe13d8c72ce5f7444fc864d68292261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e112459de0c68e8bb1bfd70ec412cea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38978392131efa5b45abc551564a4cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8032a2f5f1eb1f6900b39350ef291264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b4b6401f336741625f7bf03b647e0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9bd3b7edd690c0996f8a796e8440c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52a06433154985930af74040e54c5f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee89e2c512844b1db5f885a1e05b6e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d8c9fbfb7fef24c71d44e7eddae6e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8e2f3a7e0d4c2008f4ac853ddf35d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee586f0fea55038a7a9c08c11adef232271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf908a8832e8851acc735c35be2a7149272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d674edfb36b4febfedfba6eaa8401e0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34ea921f3b31e6f755ce89021fc53e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830462710a49ead558b7a3e1600b6378275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ad9bd6f1ca8fa95bee18034957edc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d57cdf2ad31c8b5886dd7a9d6da40277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d94cd3c51df3c4e68edf92fba294a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a015f044c8268319fa371f42964cd3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fda774c4c17d1a8af1f7c1252c563280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be3ff7cbe1ba3aface92ea61058ee0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44236f8c6c5c3d1ca1afd8583e6fae2c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e9f7995e535d861c8c5d506a5ce4f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c57b62595792b63c5deb11cb14465284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0d24d9237e02dcac12de106a9fd0d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76692051bae746fea691ea554a6a990286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5cb5d68b24ab4b13acdfbf645e7d7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d32fed317ecb28721b6c2b2250de2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfc24fb722174d617037cf04db425a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fc33c0a4b86f84d5c0471039abaf3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee09cceedd80e7a0cfe43609c6eee8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc543fa4866b39ead64ecce7c9e0bee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a770081c040de56b9d80082cab562293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a8911e747d5a2096e13e9c1604c3f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678be239e5c215f087d156aa484b7f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a387e83f1f778166c5bec6977ba1e7c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356f445476506d2569232b8aebfbcb7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e647249c533a9beab005971b2dca945298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf40702d4c1ab5c4d7d6d718d4a1927299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8c38071c7d815ccb9e1c0742b0759300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3836f4696bf45196cf7fe7b70951a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69675998f7de98ee5c8a6ebc5c7e778c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3e96124bdfdc7225b8e1731b6d917303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2119784e88ca23b857ecfd5c355df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7f3826748b614759c7594291b5dba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d885ca2070ef03443f7751756c061c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9817b927843bb9c9eac13cc25217ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390a417c630a17d77da4010df236fdb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18db0f9df301a6a4563916dfa50bc0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817323947429610d6621bbbdc70b896310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7317ae857d0c31c07c6c0dc5f358ece311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf82dc8a45d47ff5e115b3350a85f4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4f7fe0a8aff71eaca088bf35c9da8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572735c20342230036ad9690df8af6df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a31d8761e4721f14fbdde9be053a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dd62c5dcf8a82e7931029dff47b72316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d039ae97f258e63d5b998081d803146317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff365cba6f8bf499d1ebe1b669b4f0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6bbcfe8bf3a0c7ccee0634df59990319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c7a29a4c4ad70781052f59dd182c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030a8a811bc1184f414c4dd96569b51321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ae41d71a8c6e777268dd87fb4e761322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8d506a2206f64d95b0ea6215651aa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80d6e5631154410f74f23358bef56c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975a58085fa19fc161fcc29970f35a9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc1b1bce8f5550f175e7a26ccbce3a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11042b75af4be47218f70a147b3b30f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6106da7a1500045b7ea981c379e022328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243f9dbf5ac82249a3b9f8cc408ce79329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620d5e49801459c8dbf81ff0ce6a0cb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1680dc7a266f7267f7e8fcc8df4208331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb84cf8dfd8b54c0eb7c414c1ebe666332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce245dabc90b6b94c0d61d1296381dc9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0535ab25cc529fcbe415d456c07fce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefe330457939e53d348fd55109c169335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51996cb09244ee42a226f40869db41a0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bea62b4087e49068ea2df4929aafa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6c6a112f365e906457c47f7441096338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45940b26295f24e4d22d843a300351339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f937efb3d10bed5bd81e4ea040e0eb7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493bd2748626550e0b7887f2879b5bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27fee0bdfa1b73b6e906da07a432b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c3320f9aeca8ef464b9da26524e1b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ab959b3c53231d121ddd4195f815e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2afd448d5e413a22876bcddd74d08345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb616f674968770b0a07f31afaf15a62346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ae357d28166e3cca595bed8e52586347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e46ab533e0ac14a86204acc06f28e9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9496259ed87b0bf820653db748c85c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74485de0577a0c7303f8c99e61ec49c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31134af60e86e3cb5ca8e0dc31fdcbfd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d4836a3786a88c9ce5105bdc52469352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332c602686d8f9b9ad779b2a33cf559353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302e5049b70005ccfd803cecab90f96354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2563f31cd125073dcfe71e5362f2e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511281e2b98a3658aec44a37daec4243356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df464ecf4b468a6fd55e39018c2fddac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c6f61bf368b14ff32abbccacc44b4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb28650ac0f37f40cf216db2eec50d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee18295d63cbb30a99352cb38e5218360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6fbe61d2ee2cf02bc9784fe5d7372361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84633367eb9a0875547d9610ec2dac8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ace9453b24449ebba8fe90dfa4604e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cfc57b19a355fac90f037b0986016364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7124dfd8916238463217a590d75f6b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b407f5474b78f3d293c5e9cb140d08366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1e53edfc5c5880399a459219d461c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd5a003b927fa640f065e7a522279e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458aacf70beec9f1048bb0dcf450d022369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69007a31398b95d38919eb6f8b2ce013370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca133f5f00caef3786805aa4ec8db7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0485d9fef23918820bf9afe662ab11372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370b888d57b7ec52071e0170223e4c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fc4a1e032be2e4fb0078310ac042f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8fdcc0bff46030272ff3b32fafcbd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8011b3c3ebd05933461059cfd6f3aca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bc901ba3a567db95733a619d19e6e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b8ed0a21dc85d3790fd115f29de14378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c196869c9d2b57f71f9ead92b21fd52379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f18fd6d283eaa53c1b9b4b80b30cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063525fa6ff1776eee820e751f60bea0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e027d064fe5715c4dc7154ea197b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cf7b40ba695dd210c9ffb09a22470383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e5b23cb3b7bc2646d488b63f0e3fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99fc634f8b9950109b10f4712fd401385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7e76926c8815237e5e73051f0b568386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc93b9ae413f36a44cdb1967b89627387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d640aeb08eb39aed2752a3975e527388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba2429fd988b0960374c5fc92f63a5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f52dfe3766d2f3ec66b3c03416ef24390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debdc09def3a9f601bd96070a7fb5a5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53af108a91714f99336f6c2fce5823392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276328a02514e0947dfdec69681f7468393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627916d8c8e80dbe8d57a8806abe8d6e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457600d2c5beffcca48383bea627bfd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b6d2237b8e5f0f5fc73298ca6408d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82294425846ea9161e50721446ee0627397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfa257500a1d586ec13591468bd4cc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952f4ea87d8f403667bb393cd47309a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144dd17b03421fe7fff9ad5905c99d79400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e021fabcb7e584fe246ff7e7b0b84401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96f5f88a1d34ba059984690ac48f9a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ff36b38152563e58946c5861f5e85403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e8f2c9b8ed0b1b61dc5e2b7c16c5e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a957318f06e1637946adeee37c3e70405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5bd3a8bb1e24182ef61a3305b1456406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a50962e5037deb32fccfcd68e7cbc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0799536013c7218becf3045722b2ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee052a87be721188fbcd22128dc4cbe9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0c280df20c766d8f59f2e896463c4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4f54ef02c6081f4f37ee5b6738c60411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef83e22c2617496055214a7cb4ddf3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9432691851029ac2daf3b1b411419cd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56c59358495d78ff0389054670c6d5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91255da46c87f6d60a8b078c7f2c100415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa60b1df6f8d3043241bff03375dd3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d42e6077899ec725b9125017c640f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f49db2961ac9488ac1e6f6a6c3aab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f11c21d271224efa58fba6cea4d63b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46779cd25532ca44e4d217151210e649420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf31855bd0305cb1a8464ddbd8a3f8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40161ae6a5e896fdddc7699e9e50cbc1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13359cd38d798d03458175624df5df0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edf8400b8c729c526d175d769f7f2b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33778cd8549eb929fe17ebf9e9acf8a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aca5be00caaa63b0f37b515c6709ff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6413fb990a98641cf2354ed06dfdb3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2202de343386daac7b80ba2decc2d43428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86ad06bd1ac7d6f3116075b0afb233429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642978bb69bf3e4c48ae60ee6cfb6e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8459aaaf8d161fa336e0730cd87e58c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87faa11d33744e9e793de511445c642b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c79ef1269cf886dfdf05b17cca6f9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f0d14b610a5efc771365c97aa62fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d0273ef14ecb576e6fefaef36485e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c9efdad032d52fa0ef98bca29d97c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148b1918b6a46623ce4bf7c1b83cda9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c7516d7107b691af46299f35ea8c4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072d4dc5aa536b8d83033fdeb2eeab3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e790406b2b2f16907856bdcaf6863440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48048452b5b71461a0ce5dd12a8916de441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad5052137c338328656d87d680c09e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf3279c0f192234ccd790e22de533f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84ab199e691607fa4fa7fac67f0266444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3996a3d87afcf82afa55eaa8c20216445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdc553b513d0729fe85701f53568dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6cdf75039564fea6e027de61d6d53447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edda85d738e73b97a723a1be664797f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069454eb204f24ac26e8a0038ca30b9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6952a390a12fccbc51bbe83f71b019450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa4d09d77df8ca22d2128d12eaa0ac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725d7182205069057421d770a97b488452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4cd830259aef60e09cb4b4cb63469453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1e7c5872e8fb4873d0a63cc427700454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a95282d3b33f4b6ddc8d6a6613a1d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac0607336e0a25327640e177f26d07456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5a27ef54b8dbc3e2bc39db9e002b8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d136058e91a7bd3708015b10e8416458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc7600f4c14c571814341221da81bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a66276fa43188e2ad5c69bdf985bb0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd6783354650f6efea27ba5f0a7d3c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82e293f525cba87ee44211313df627462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31bf79e989017cb6d7cb9a5281f0ae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22b4b008a5b283c7a0dec26e79146b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64606bd38c6ce4c872ef631f51450ac4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdd6a592a59d34fa37cac70dd75893466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0464b8fc6f67e3c09692131356284df467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69413ffc6bddcb62614af8a5e65ad4be468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64c2a17f0e7c14e85d75bb134dccb1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde70fafcb053ba0c8ff07cb1c09518470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cecbb2477975b0e79b1b64103a78b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5929fa22f8b4c0a95f76997ded3f9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f14bcfd9a30bca8b4ea576326e7d47473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df4880b09fba63b317ca766948a399474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f337f21be91fc6998cae437eeb5845475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d69dbca51933eae29be2ca620ae22476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f6d57e7fe0841a23611de4f682702477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec6d60c059f68771177fd086c20399478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175b26d0c2433a189263243bcb2829a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051baa4284106474323ef65d6cecc61e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820b2cae951c6241a717e6e257bbaa9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1d074a3296a66458ecd1c20cfe1d3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8777a0545ab508f188f4e5410aa4d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cba1709ef6d6aa74773f18d8bc5b3c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f533c2c9d84ae8244a48cced0c03e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68f14b01e9e2d66aaf27dca6ea4284486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db26a08313373158ae89989cca4c4ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200eb4d8c291c99860258677567eea73488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57937ad357df67c7a4887eafdc99b3d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79c4688dafe7a73ed6c4d47e80a4d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32d7951e16326ca02dacacb53c19bd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98460e4865ca1b4b0d66041b8d7133a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8000bf154774f29099c1acbf7c49b83493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fb26073b42099f824a65437352aa4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf147fb972e7e30bdd95e2cabfaf81ac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104704b7cc6044a69cdc11a8362b0f5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134527789958b08708e45cd6af2f01bd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef151cca1066fb1dbae547a42c3b5ea4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc56f4a8c7289d74699e091c7c26f6a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e026cd613982399ce116e83c71634500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eacf9abb88ca597d3438164db2d1c3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5306b928ca7dca82a8a6a6d5509243502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90466aecf301f7102ca9c578a31ee7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08874fed9f6128b645032271a987b9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539144e8b0e23b66027aedaa92f3c572505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0172071eca664b187bc32a90c13288506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60711974ad73370968f96cf07d8d6f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e71f5961d21eba848082b69319b5ad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddafef482281e60b94610822e4d2e8a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463667a7d96229daa94b236d9e5a167510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e01d6636f7f41c80bbae30bddd5a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99caf445ba39f2fa6a283a001c3f8a6b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf7149dbcb4e48be8a8cc54849282b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507fbb0a97f647f78b6b689cd521580514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a15087beb8be6ad4ddde48f8beabf9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8fadcd9fe9a3900b625586cc8e571516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e21f0b094ed4257bd532bfdbf9776517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c7713ed1b7a6f3f04caaec2baac75518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab086ab46b27955d3400be681a77ea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b31bc5aa0d89988d979d2a7e3af526520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad739c628c68860c9554e6cfe45ffee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fee0b3720e195e7068ce851aed4ba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d6bc8831b71a7e059d7885f6b88e2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f627ff4aa9fc915bc3adaa49116d2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d945c8d375d7af526c1a0ad527777b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108e741e86d9a36ffb53966442758ed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680452e13d4097c126fa9f2c050bb4b3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467fb3f7e51e47c7567fbf0782bfe1e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5b49a77fa68b24f0b8b735904c77e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3034109caf42882decb40cfd43d97530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8087dfe19ea0bcca954fe0564492ec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75bb11ba29b39e68c75bf4f33d27764532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e6e8ab379a628a00ec307fa82c5bb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5eafa4b9b679ee7082f393e6a1d8de534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a88985a0446e80db2e9507fa11d75d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d964a696304b1cb8fd2ce1c623cd4e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dade3ee2f11ed98d2fbe79acf187b9e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd43bbe8d3d58f2cb53ecbd588fc99b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af39b728f723b2bbc038f756ec9b698539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919abcb257939d9e27719797c4cc3278540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e11775eef2b69d5e3afc6610fa12e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a7b4bf31c312d8bf630a65f5bd9a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0bb5b7655c52fe8f8329f3cb635f8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16209d79c67332921f68b140a010879544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7f10b1fce511c5d3ccf5dd15065d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f763a79df43506f1ecbb0ab55502d73546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210284c248da6afcc9711760931b0e1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ec4be10a423de33396338a6f55b57548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8eba17f865df113d1ab2eabb3f925b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992cf1f51e5beabaec2277b9035b8182550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a468bf9756eaa83a7cddd1cc877db3b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a26e3c6a72ff948dcc7323198ff38552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c0752251479819c1aaea808bedcbb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd4a066a47d34bac54eeca30099fc6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59729c21e9df108cb4c494c041f8d85d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9a691fc1b4c1b40e85b8ea2dcc298556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c671870f0078ad2b7c0619ab49318557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4003969016fb2caeed888f6924ea9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46d4136184245afda41d5709228589559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b93cfc21571666e4c313e1ac2c8f6e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5a30613fc807447c46fef6083497c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d200e5c77f09059606792387dcadbd0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab432467d0cd00d33818b7efa11ce4b3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08c73ec3d7e5138bc26e68cf4835f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c59a24ec2176f9f3a028601d769437565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbc1cfca1005f3951cbc67758e6e7f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864de37ad468f8c983867a1546f144a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c796053c8808beb539b6b0e9840d64d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbdf40aa63b856d6c47a2f851fd4ae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5798cbeaf0bae64da3088c6cf6d70570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f23e956e87e043ec4fc8f82b2e386571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae014efbe6314caaf89a8916d5a8880a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327743049c947d335c58f709ee5d9493573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db751272c80ed32ba5eb2ea76e69be574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8a13f1916951f8e268077c4ce72c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4ed979aca33e26484f17ea760b1ec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191349fca88c4a1a98e07ebbf8ef2d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975047d5237e8ede74405e7da83e6737578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366a2a77995ac1478044114b8f01dfb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efa9c0f1c3d8dbb96581a7aaa9bff1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549730bd83f0140ebf0b56e66014f9a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6a41bb92350f5560aeff1a041e0ea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c309cb40c1d608e5026241e0a459fc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81561d99626d85b65acba0fed354a901584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92513f3757e7b0e4e46dec75653cd96585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934d25752c4d5da23bbc6e838422818586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2c759e5cb62eb8696c4a707e36309587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51066a8a81a645bfb879a3e04c3d2d62588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4922b4c942ffdca79edc8e180ddb3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1218ae8d883d0cd6532bceb237fefa3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcad2feedf091b1d856fa14d8af53f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f786372e03a78e1457b6f115b1cdc8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305304042f40d2a5c06617bc25963463593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e840ee48b0ae74e2a1b80d5352d8ad0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841aaecb2188d8a81bf2ea9bb2084ee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ee07b52eaf4257623af24c2836cbf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e331173c7994d9e55d040458fc578597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26e0dc3f75684d9ccd035882dc9662598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f5bd38a5adc3007be51f57967f4dc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4577fb09408bfbb7d1edf4a327c6f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a22bb03c07caa55f82b7ac33041c75601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b08d59e989882f2e657189c53be766602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3ded11d35aae964895c9323c7ba6b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312c2a705f4e8a7f0279e0254f8d196604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a046f115b80ce80126ebe92e4d08d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cb4c8774eb79d85d9c120896be177606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf77b2d16f34e51643302a147309fb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89106a2278ec10052eaaba35b207e2d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc89f52ee2afeffcf7d862e060092b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ec7c2457edb85d41892a218190091610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16caa960890dcbf198f9c24ccdd6d9f9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78c329119ffb9183c557155a324562612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ec2e61158dd820829bb54fe4375f0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d67adc0f77ed3f1a1bee0d8c4c5a9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5f1372a998b799e1fe498546cc78c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244aa34cf3d5934ddfa878df39adf727616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf619e21169705095c3a1db4eb90ccb9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49100b1b79a9e04e92e4b03d56f4d0c0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e5c362b9340c89550da41936fb8c3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bed4758a21e46b984dd1dce4ee082a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03102babbac4271a64fc09afb3a06634621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09632162488c261cba855d9d515fbfee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f977014d75a20c5781b18afb6328e63623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aecf0a4f311cf4f1c680f70acec34b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1b6f8f88960c2ff2ac50daba70a78625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf31c92e7a9a2be5a137d4f566d99f2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af39bf0bb0f755a2f5ce5d0c28295e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea9ad1a52a9282789b6803ac933566628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6204029c06b5cb9ac180f0709d021629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419eefd9ff737721366fd33995ef271f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad120a7a11f33c9f4717a21a4e7a97631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5fd14c83448361b9c26a194579779632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1279ded55bdc839c934b0e8eb793d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8291ba799a9bd2a326058ee65bf77634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec701a495419af467682641ab6fc1b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639524f23a54ab571c5773e695b0a2c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bac2a768472d5e8e7b5ec4d296f6f8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb05a9263ff74feb7ab5eda074b58c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccf6f6d7d8ee3c32908e0c94b63094639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496c4c8f458b54c17e4f4e58990846c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e36c39b7a91b3ccc0796a5a1666d1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bc47a18d3d407c161bb6fdf981c75642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1f7725c9e37c864028f3bcd79d278643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719fbea17da10f17479c890cc8c1d98644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30333e0897081b1183cc2d74558a6bce645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac650f44a7866b82ee2857520484ef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13417057275fcc8122fc448eae4a9b59647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c215c9bc0cdcd18d044673bd850b2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29352709a8d40583efd3a26c3f62b79a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90ce605d04d42cc71f9e622c0d9e6c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5522cbe4fc6db2550efe08c19bedff8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458663f6bda751c307be34b0668ca5e4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce9c4ba136b5bf81ceb593122711e2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76ca2bdd8fc83b8a98b7e5d254feaf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181105ad16524b83b17aac7e5ed365b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9a9c9b7639b3dacef6936460fa209656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b29387669cbc584203e33bfea03dc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15b8e347cc99ede19863c628d4fe95658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b38922859a4a2a35d18c45e5ec0f7c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b414cd659173f2217d1af9c7d8f37a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a28818f743fd7c661ba7e0cc36fbe7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07276cfde4f646a3119e00a5749a11662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261e55513c9b3d1444714e45faefdc2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e427cc95b000906e42c9e5759aa6039664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3372d381e14dfd72de608046bacbb6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae344a02affdca258b13346394e8173666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be979129493fa7d455ae929980fb29667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749eec0ab89d1b0482028de5bfabc3a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc2df7a101ae186fdca9412cf27b6d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc093391d388877bbb2f72ed47b912c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149f83b9e84d01e2a91a13a6677ba80671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33249cb7daa3f20659ce43b458e65e22672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b91f88308cfe0021e00c67af5359b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb56a1d3b35c1f3ba3ebab399d7ab4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e0c351730dc5ccd6e6416706da17c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f10134debbb84b035d59acab76190e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269cf61cd4da73739aeedd38e0b64c9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671c86eba40ffe3c768af49a0d10d07678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143e65a0c5b8054f391dbf57e2652f2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86303f03b4d4fe987688e966fc0e6af6680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>