--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f33de4f3073419d9545e58be6c0e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5f9dbc7898299e672425d3554d8d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bd5585ca608013fac10d658686f0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb7eac28ca575f2807dbcc7aa153c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0e4dd8b058ba2156e54f7d65f78ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f911b2fb48e86451c51964abfa463f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694784b57729739ea29821258374f17e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a049e81fcd258de51b956f4b4388948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbafbb6ee626ff435ac90b21b45f879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67228c769c0996dea1c68d3f98bf1110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8b9349d4d925defd1f145f147cad311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52c81f8f9db1c882e4e7100561daae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056e7ba21e514544c0b150624f538d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30230a3d9182aa902a475e10e685b10314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a4140380b0f1f1c161663ca70624715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b47f35a19ad04e19ce558afdc283316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7295d3b9f2d4096ca4c97cf64ad331817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ccc0bb2259cddab950e137a381ac718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19e4e1dc6352a288bac7b4e7202e7319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6dfe68ba5971e3237f4056b04391120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873337c512e80ac1e5e9d8a80394d90b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a48e2213891ae8659a8b022d977fdb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b44d322973eb8290b8d7da0463656523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afaf92cda613d7f767b801a0c3769724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07186d713068e8ae534c7ef78c4efa8425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92daa8642b0c861973ab66bd357df5a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791af1fcb9c0e893e49670d4e43d4f7727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d09a4fca51c984e97245b3284307328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe95b153a60e6621bb7436a94037e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667e402f177413a6dd84d4c6765795d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de7ed8850b51e1c52f3c58960143e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad865ba0fb0f9cf7c5d5f113302710d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7845b2ce25a5f05da8506387a2a5533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996f75a038567bdf394cb8582a8251034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646495a4ec662b643b807766c010e5535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f57692eb704645c343bdc760a0c23136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055c42f4304515105d349b0a8aed60e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c948d178c63f4b5b3eb952384cf916a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973c2fb9a7c8f055764afc94d1e01b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818d8cd230e091917db77b5f5299cac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca90192f400d6151388fe833f1399b641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc5e24d67de27225a257da123b308942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397034df8c4b21f94406ad7d36abed0b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e618d93b39bfd253d0bbd8c78ab03f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1e0a681d94c4e52e68d41ee5eba2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4a5481a7adae00d27fb3f8b2f156646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd927ad5d5fca5558faed3abf5f5d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041427a2963b20d222f8041ed3d9583c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b7adbedfb2292624169f59dde012049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5cd59681d827b58799d94056b5f7b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a911a91332fc932b4ee4041f963836251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcfc93f15402986a3ecded339b1fb452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864e93028e1141a75b79f986ae06a0353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0a0f2f840876eae0e792a6c5389e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b8cf35797589b6e247adfe8b8b79455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97362f69354110f6972cb745c9594656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6f6818db64688be72e35d29ef628657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b494e891f7105c5b91dcab3486ad458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fa37172feb70c8faeb2dc8c1b4d3759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b799c29667c361fc4e21e83906797a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ae090652175a6d8d747a71ecd79ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d876dbc5c16155c0809ee8f88aeee862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d381147e0adaefb968e73b180d727a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51918d7121d31d9a3d5ce32d294b8c6564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf6dea8f8264f640d5bdd6ccdfd2b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50462c725c1144b127a337138c99dd9966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ae19eb6eb7d878d21277f8c3eac2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8b190cc2afc6c75b887940e6b562e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7b8ac7762a19b0cf90fcd83e13cf769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ea84036531e7173039913c130fd9470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bd780c1086262f0dd076b2b7fc16471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7422304972d1ba7806225646d776c4272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbafa74b6621f1919953e3a718a921073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071e9aafa45f2c155676cdcc74dd61474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479bb6a3c95f81a8fc86144cddbf00c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46a0ab09e2e569de905d43849c991a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0d8d6118f1419efafe5c696c8706277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc70d15acb084a701b46295ef9eb9d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08857c8be425123ba4a35bcc9863123b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c899373c9c16de027aaa95e74c4943780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf41ee82f00cf5847c06280d091471d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47a69a9f496ada14bc02d38bd21a0582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b89fd292f8637c2b0d097768ba08a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affed92242c13d0b58eee80d2f6f2a4884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e74e76285279ca822ab1d370d9ba7385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2616203aae0fdb6e8a0d48cb8530686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab35254620a2fa9ec2a596362d367c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af36d9ece4e1130d6febdc7fddf5ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3117ae5561365692da17dcd576562789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c63d8f68e13a72bc0bf09db4c1aba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab527c4acb1d2d8cbf4f97d2db72323591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919761d27bc8dede59da83aa0e9abeb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a379bff5421fb33550b65309676db493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7640d0b2429d24a2febd43cba8f8394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ad89b7b711b23564d3431c6eba9bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1559027f797e4cbdb14c70b55212d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900078267c4116aa778f9523591499c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d29747688e85b6f7d240c1f5a168e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cb6c3a0519d815158764304a0bce399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103ddb9d70bb35253ba8658d60a30b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc46a8dbe3f7f7d279fdd0f9ccdd5b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b6615c5238edb4c60d9256462784e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049661ca9eb348121137074a8778d5d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3fe5c35071e70c3cbd55f176233f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695d189af96bf9bd2d1ce4d05048b6f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a74bc553d8014ee5222fe50263e0a6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3b072107c13ad1b1ed5a0177fb95d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620ac8bc5f4e77ed82adc575760d36a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da0f8753f573eca04dbe3364e6e1b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61f16f3d4837b0129382be7d0e1623110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110a90bb4c80f8d018905996d290a60111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c24e58f4fb7a90248aee1881801f21112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca474cef1c3f2692e7771bb7853a1c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34c81875e3bd0e1fdd4082612c3c0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0c4dd31c9c01316d954fc8e79af27115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5718f16b2c4de88ff3a66eee586650116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d87da233101cf2b07a9ae229802be9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0842b918cbc25eac7d43e0de845857118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360b42d9aef0fa5ff15caabbcf0a040119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209696d1c85070a979b340fb9d065c77120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628debf90befd0f15667189ff805e1a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702eacc7d6c458896bffbba78e4e606d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ba9aa1572b038f1720fdbbeceec1e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c355530a62fb9b88a2e1bba66fe3b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c6d2dfde89aac929025e291769a1c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a984a0aed3e01957e0145e050217e08126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed078d6edecd19d938a6bead4950ecb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3b7ad30c8fda446e3535a22290cfa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa5db0e7fa66d3e1effe8ca3fa88c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a8b1b472e832d91b0f3689c033a58130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06346a2085a9ea2d741a9a3afeda5d89131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4459e5c4e8be7e39899b75133c6eba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0df5129bc6a4b6e8c17da6f99dd99133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748103b58f74a121b19ed7d8a55440f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d701b9cd21c9db0b3090aa1994028fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011e71bf25ccd307a8a5cbbb1c2efb1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c32efa39ec844ba475aae4dbc32a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d80945c09ec9ddf08192de4a4870f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6cd1efccd9de29fe40a0d98fe29b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6827b8846a298337c82b132497d71140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7209d45bb8baa24f0c9a3301bafc1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9af54f65d88a73ea1d7a9856d4ffc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ad0f7b1e869698180f095e9a6fd4e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66d0be5aa1fdc54b9bff02ae0041e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc5c0fada446fde3ede61df5aa94b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265b624fcc0e25f02c1f88215e03601146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066284d7ce5b4e8a2c1b1289f3c0c809147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a05bf210c94233481e29003a4ca0d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69530f71ef196fcdc4af237c0a38ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a7dbdb53427c768c5e8052fa3b08c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a2a35d8fa407b53fe6aff9e3c41ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fa520b7f375fd3e59beb576d1d498152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c0380acbc6fe041c28d3ab602579a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bade8301ece8ed6bfd9bde1259352e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac3f1a7100f1b40e0b4f0593c51e99155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36065e534b0f1c0b027aee8f0d99870d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a25631391be2b2b4679bb53fe5cca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a95bb6e71e7820a99d92c7d57e957158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb127dbfffd081a9b4fdd3c3708e8b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99dc256088b9f91c6a5ad0ab7484b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf214d494d7477f5bb189dedefc2931161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04266005a4921e779fb5e896b5566f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199756c26f73d09d692efec121291fd4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94793e3a8da95679c46b498d5c77b1a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f88c368bfd47a79df6b69d6be6c223165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e089df7660b18c94deace2f2601b57e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bca2c2c5e05a025a08435c749ab86167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a8139668d68a7b1d7cf4cb4cf7943168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88d22166f749a6be7926f2b0b6850c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56743542718e00e00ec0cc917742dce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76de67792ee07c66da252c8555fbf4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38686c959a8574d88ce9160e88899f73172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5c13b4135956fd4a033b797679acf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c2ffbaf2d911e33be3570e356e804174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c507b9e56ba1fec433d4b30cf1159a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62e4220695af67e5ced09427ef5698176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcd5c3fbdc857502bc42cf7d14e433177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188d1c11b8ea16ac9f63eabb0256c7e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b2f515e6957514abcbc89352fa1cd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee035fbbda274b75d017232859a5aad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b66b2b262e8e44d9583031cb6e300181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46c3dba4347f26bcc73355402afb48182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb442460db2d093ed0b6af5fcb516d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880e88a450b7c9f62d1d9d7b6f94edd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d469ad50247904f87fd78764c0816d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe07c8b80981d3baa39118ecc76e16b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c4048a31f0651c5378975c99aa576187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccaf441b7ce8f10678c263904957687188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e1374c469a1c458ed4c405487505d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15f987fc1d2dd64fdcb511ecdb61eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa69112f7261707c9589fe4441bc824191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba7c408e4af2da82369ce5b4bc586e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd666695e5ad90715ed0b33302966422193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12def39d8d6f430809b000b7f2e00d39194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729978bb7d2ec45826dc9ee1ff49bf5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1675829f2e5241e5a219023c40b74196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa22b188be7f3f8e52297cf3e2268e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab6137783d00f841fc294e71b44579198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07039374c1e117c6dddda438369ca7e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fc2efd00e1c9a5df89a2ea68c0da1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d274400ea757bd76afc43efea259845201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92748e4ad512ea855f8861ca39f82e37202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37beb1eb21cb7dea6eb3c5772c76765203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90ee576213079a72f106624b66421c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fc054540f1f25153b65156fed796b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205994eda767a8b9a234da4c24f119b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808e1a2ff461b358181049299e0d051207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018099994d9538932ec2d210dcddb47208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953394b7694c242ebb21e8500da19ce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c1980988663bd8f9ba72e022c7c3e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7a4660bf2c5ce12f778598cc9976b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b6d578ae92f259533f7ead024e52f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ddd49e7e478796241bae19b07e367213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffca4a3dee68f31c6b398821a103b77214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dca5a018248a87d83500f0ea8a1f88215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27da8a61eed13a7a15ff25bfbb2167216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516bb5468ca2ca62596e37158ac428f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d150665c33c31abb3c8673246b575f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cbe7aad4b5172706ef263aba509e2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b44f4a64f3fecdd44673e6f7477eb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5343e106f5a5a4a6e4bec25e32c29221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60985a6eb9530a852408a150dda50e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccdfdb0ed508bf1bfe156895d78b85223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825fe4794d809185f52cb31883fc905224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bb608be1411d79e8570915f0ba127225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bfac93dff17d32eb2ef8b6a8bdb9b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be861307e8d4c130329036d85a435b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc40815384f1807f05be4629c771ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569e1baa0c3199d018c022061a71f8c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6c4b6337aae7581827a7626e73bd7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b300fd8e7b9f344af38a79c82fe46231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0295766c4f0ca9d63f6077497fc207232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b66658ceb530e9f85b58d17af9c50d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b47b8705d2b5941b1be29ec3db2e91234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d73f0f35bbb712e18d6780921ae09235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9e63189ac1e942fb0a07556fcc091236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e26c600105c0f1f26b07c74a3e525237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cb6e4385f5beaa76dfe17d214aed9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283c14476208a95b42d86af119e8525239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee76ccd0f4d6aa494426221b8512ea7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b22db8454c6b56eb840306a021870241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd61f8f92f29a7909daa870263bba4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1b1669d642b32632257cfd1f00e06243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4aac5a2714d185718d3e177fea985244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471284578e25ed7c1a9e26f1bd679459245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386788de4122ebc5701dcef9d5a67b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f7d95b9b12539355a499d7f16db65247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cc28747a4a8f8f282acd9c4299af2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35021303ed53307920be6f53360bf7fb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6e6b268ca7c1231dbd2d3205b871d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a29b782a72300af660f760b15afd4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697323e981c37390094b67e4af81bc0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727eac264994b8f942cf9a0e4436f753253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c4fcb802b2888d9c231c3112b68a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf11da2cef0d008d6ef7734d01eeec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6616683f31ea3d98afdfc75c6da9a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f84bb94a8c480e931759904c39665257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ec040dfafaa2bc0ff1113f04c0bf0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14038a778a17fa6242a0b48376ca7a22259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6719a9afcb0b94c903161ee4955c183260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c28b59418183af6b8e023f220c66e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a2edc4b8d807d226d227c00ba837d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a888839a77b5e159e6e3af377aef9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655f927a056a3640826902fd703c536264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a73b633e7e79f642c22eee1d4f22c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c892f99ad995f96f9bafb9eed5de6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06868529ac18067e629ed90ca02f933267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679974fc244a8a91fe31ffa65fd8aab3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1006884003d1c1f22807f560c013d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34800175b3a2e51e84e77756ac4f97270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a42b0d708a9f28c1956d988dab302b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23c59819754b6fce4e4d98d8b3fe37272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae243f9f3774b1576925439e2bce4d1a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df854958b06af3b8fdb69caa129a88c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0f0c7de5b0c267c47f07df2d5e44b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22321c6e836b1271f3adad27a2083d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39261abb3624277ecbe29c34006ef8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb940a5c6c1a2070227ee4d4ad34f74278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca3c221fd28dbbf064fafc0f99fec9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32233720f022d44f5563fda33fa96255280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55b73cb2a2f1d6deb537d5db09b688281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3f048a30a47d2e07a20b70f818dc1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46877d705d92e5478e4c6c54a750ba4a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91529d73690d1e63746d307708539d25284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77656f32a361c39e3dfb3fddbeddfad1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931b67cc0112d56750073288ae8bc0f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9631d44be984ea167598132858378287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37dbac702ff3c8a07a9a2db065aa54288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663920b89a1f585c8a253439d899d19289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d35d56393e990ecab9ca9449772d5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d1c32146ba760cb38ae03cad4ef2c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e477a0c6a066d825e059f24138877d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e092b4758d3daf9b92710e98e15d3e1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadfeaf1e6c4f5189f382ae728cb6a2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc06dcbb1ad0a0df282659b2a7ba13b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c15767a710ff0127f3c8560b688dd6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc3e85b120671f586405bbd59bef70297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3b4ee653bca7711b9fa3a182865a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92049c4b478ef07b632301f038ea04299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d949eb70ed06812fa9408126b28e4d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061977e7009afcd52f0a2b12253246f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e5e218626203c94e630fbc14ab1bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e14407b4b04f8f04c9f2f4e2e32075303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c139f6292c68568c527caf7a0ed705304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc1388bbc08d8df074cec7acd77e6b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de4d517022fd099111257a8d11601b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ece50759baafbb6a4cbd19745d9bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694f6e1a2e21d3c9cc1a5cab8d360c0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465698a9f6b34f665d169c12d16bcfec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9661133768ccc71147a809cd6b44e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cea6fef816ee411e4a0d1d662fdd9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a099d0aa1b8e6122dbdd2e9fcc2c0a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856b484abab5947a22d369e5b376006313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823339f9cd493949715296fe97a3dab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67ecdc2f70b80cc2157c85eb19d4b0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb620599b968efd84c601890997f813316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dfed1bb619dfbde631df6bca42732317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63187bb0adf6a14ae953543b44dbf334318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82cdb4c6777696237d5652bc0dab88319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdcf19596046067a9ae79598983b44320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9973c3a40d6c45566e1461f7581be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456d05039ab6d29b21c53bf058a13bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b00121c8c05afa8c7385bfc700631323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9e3c1caafc9429940e084619c5bd4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf185b5a65a4d7481a1afecd3ba67554325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec917367d1c064ab3dc7c9a47f25417f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb609699e573e482c5fde82c20da4a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ede73283466cfc41d8a856ad45f17328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee552a1d516b5539cdada33b7ba6673329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4cc29992470979499eaa328ea8c8b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11baee6f27d94172ab782e4a394efa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7e83df7048b591b0f37be2f10b3b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bfb163e49a5d57665f3194ed84796333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411a07dd118f2675fe8067ba7d88729334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b5f05eaec69b0259a03928edaf69c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079d020e438c14c1aaa1a3008d958d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c94978c1ec8c116c536e67efdd0cf2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7a90bf19629e918025af7eaa84e0f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e515dfd8e984cddd26a7c92c41d93f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3b252b6785ef21b64dadbc1ca36d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40989b9bc348298800e8b7743018fda8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2c9a09bbb1f92b9aaa06e75ea177b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52ee5dca64d1e720de8d248eaca85c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45571055f5fb2ddcfa2adfa9327d9443344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045404a6b661ed2393463660abae835f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f5966bbe26b707d4cc3a2c260c0bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0ffd38f28408942603c6589b888ed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244a23b48301a0c0530c24c06ee7f26348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f844cbe80df11ed5a5d052ba34fb8af349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72411c5141e3cb5842d976ef0ecd58350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f309fe6f1515f4567311b6cb1b237a9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ad166e1b4eb65841fbe75f11dbcae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21d1c25bae89904676baec891d2462353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7523a352eae448004c78c231253beef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671e1f0f0d3a2bf7b4347c4e0101965355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae30fc383b8477ecef0bc9332311f1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1647aa2833f9d4e2119c79aff39489357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb72f69546130a45dee9607ec6eff8b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c20711e8a1f05ec176c9ec531157e1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a4b03ecdd2cfc9a21e928a6a4b127360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44166746197b6359e5feb49995cd2ece361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f78d1d96abe740bf2735f30781e2e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6ebba098518a768b9ceedaa83a4f5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38ee369e591995c83a12200eab3b3f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e570c6d1c641ede086e9611d16b7f8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59966f82b0b41892697ca01a01e268ed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f30ce86e5c074a1c4ccf66d1c2f98367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35a4ea7720c390d50463167d6d6b61368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcccbd5641de31b6e8f216fb217882369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f488aede5393f7339ceff5dd15b61370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b77c94cf9378b0c70fcd9456182ad3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30b46e3acbe653ed2aa68a62a9b55f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d411f9c1a83f5ec94de83308b26d369373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74edbceb0bf444e0fef9dc3a3ec1360374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0350994b61b0faf734f3c057d849ed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9a044d93dfbeb431d92789dcbd460376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e8231cfee5836c8440e738e2b9968377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245d82b1dbf9807506d7c559a3255f5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13ecd3f0636bb25f6579cea915b9ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9713724432b4066c57d3550ec99ce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d34d1079a82c23076f07a05860c34e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec1bf80ef41e169c1892af586fbed5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e210882cfc390175c0aa30d9f6f5a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a97daef544b86f1735a5a2aab172d1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbe207579e00f4179709f5531c1f09385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd1bffeec1e58adc9394d85a400f37386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f877a4e5a59129abac004dc6e452dc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4976d57a81276fb189c0fb37fbf2c7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57902a9d34292eb9df45dd8973377e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54868f2e8a3107106c922f1ac97d6186390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745164ac6c9cb5a1b78639d48c929aee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd302d54049d99b19d0da87c4e13fce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a90bef0aa8db2bf9e807efdac2713393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b3c326acc3d35945f550cd05a86ee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea275d5f3adb5e3e9bcac957df38dcb7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1b7ecc6f4de1c46af35b0f8e8d30c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e05faa651f577459cbb72dc8121b8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299b9ae063fae016ef151d7b5741c50398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7509dd8742632563baffa4cdaad88399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964feecb259227710851de5e599c421400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e5455b8e367c9d8c434748fa96b26401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6c7cddc9a82c55934fd3c0634cc85402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9f96108f2b15b399d2605ba477b4f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83d12b93e20a267ec8948044cc3426404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c5492d634417bb554e0dbd5c58524405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17969c83565b7577807dad862351d800406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48843f176984589487676cfb762599d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba9fb3f9140d44b98249f20d3cc7ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f551257347c7123e99d4cf400dacea7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b03d61fd05a16eb6123918ab50901410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef399ffb0f88646ed547264e2bdd68ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864907777fc2a9b98404c90041b0177f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee54cd4c8474341048e4508b6ea8cb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba929f18279c28379c3d3006cc8e812414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e57dfa7af8781535d64a576ec688e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ce8641e28f256337140b750ad903f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f24590afeb48c5e5afa11535213c39417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05456081f05e672299e7f7175bfcbb2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbf237cea27b4a6f742fbb8df916ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaaba00a4bb34860ca8bd5d0ae09bd4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8aa3fd419dd001c682cfca5f73efa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3837e4d96ba6b7fb1e3f3f31ab5d58422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214e73c64369c40384de859e2785dba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efaf1f8d4c6300686b9f873e951ef5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c06ecce4ce416187fc95b82110b45a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36260df64efbce3286685a0d704634ff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50724e563eb81876312f00826d80efdf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d62a420e055d7e6e554e9774a55c7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4653f2de115b7538ab5b9fc28a4830429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4742595a010f586aaa6c204c68a0a0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad8cfa828b2b4ebe593fb0126286b3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a9fccb1e9b9a9729daf5e6aeb7484432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d7d5d4810248f6b28544ea3c004fa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91def7420425644ad549f2c78c7bfac6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7f35f7f665be1f26163951132922e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697f92836a18865329a1badb0bb410b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa35b99607f7fe7e207e7bf979aa46437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9ba571b59a54b9d068ed84278f275438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7802c5ba6ac4890339fe85401bc0145439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55b399505a9ac3d4e49aef1cc6bf20440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13c549d8ddc2df3861a862bd15c658441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711accd0a9fd31aacf9d8a488fede34442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981167679f78932b04cebc6b8269d0a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef5426abc4e42b905f9d948dae14bb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89b747fc24dd185799f232623a7858445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1d9bf9d74ca5eba4d9b5f74fd704e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386524778b57bb918694d82cc5c3eb3e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7b4363cc86db27a3c919411a4473a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37108c92d0fac02f5e597e17d00e634449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdbcd614796ec1b0b420cbdc5a35ad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc803c77231da10ed3b2703fb23bb320451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9268fd96fc27e10575c4b10f67d6a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d27e9d801ec815b0c26192ac9fd2ec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8dc27febda3787e998449c5718ec88454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3ae6fe448cdc466a2c5993f246e90455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9d255ef4fbc6996a0ca4c53c6e139456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d48e07c217f088a8061e033c5e310f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00c817d91f17db6e631afd22b6756f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214adaadf7f1b72782d29757dcc665c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b12ebe0377dbc5a870a167de8fc51460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b0a3580a0377cc6a40726f9809ffb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07115953b114dc66816cd91a3c9067a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a972af905dd9e97c899d8cc46bd622463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7999736413216dda8c4daf3899ec2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236dfbb5a80d524734987cc9e9968d52465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c72f0e8a13d4d80053acf5506ef7a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d11e5f8c00796c11aec4d0bd46f1c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6f40b12de4a81f85a6854b3bf417c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae6d3e765023ed5fbe80e0943a60bf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57c09e2e59cf7348ead929c88be44f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ecf8656f61fc8084ee87277e049da471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf79a0a4d8a9b75940ba9b9b741281472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e4443fbf42803657e0895cb15d0f6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158729927ce917f5105e493a041acea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a3bd0790ea5d43395dc4cc9936b93475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d84ffe993ffdf98d8fb0ac4fc2667476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8be1bb6ba72d0847f3d8591584fb6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94075ba4311f5e293895be121a433d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d48611fb0dc93c1c8c8e99581e3477479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e59554fe9ea62638fd75226bd6e70480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cef23bf29c36a58b24e2f748b72e2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ff689e2f8f0dbdcb44e50c1be2331482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117b755b6e9d2bdf2eabfb3c4e8a17a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c826967a7a4f4039c3d3622c890d68484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce22812f5216448613d8f385862047d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9e6c9051b60b941f67d782611b5c4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947afd4af71fa0881e90ac4ab80641a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c09e5d0b820b464970b2ead421fae2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac37b405186cf2cbc4822138cb20da4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105a3a0393bf3a8faf41a69f0f7c4a8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655085e306b2e72c5a356db982642589491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34dba5306a70e83ac8d498922a0637492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8f9d14402f79c1721a08f7a274c60493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d182a2da91e6077784b6abd6fb07ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fafded0885b8050e833cb8ba0f1cea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a189c0822099a8157daafccedadf5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319137f474d0eeb63afaee282ea18959497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54abd636da47dda095f6d8be93c264498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d602e7bcaa4defd47ff73b47cf45f86499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e550d170198d9d785929895d8661d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b532c4aa47d88991ada73fc85157e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eead7e67a90ea2ba0e76b96b0459f3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316f7cc0d9f8a6fe44ffd884c79c3fb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa56197ee00f664f0df8e5ed8795a1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b21574014a0daf2af9a65a259a20f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72858b3da373ccd57fe700bad5c618506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739605c22991c43c409122f5c9802b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae317de09c304e5c34f40d979335b9c4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af57a95c09a347249a5f545a6149824509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031afbe8be62f5029a8fa912e514b0a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bb05c55c32f3db46590711978e66b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49bfeb73ee045985798d9fa33f3b33512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6baf5d7671fbe0ed792f03284280f08513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0481cbea52b02007cc16ccd6dc45bbe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124fb6c6be1e17551d049a4aa79c7f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f004ae6463b801af277559b0caff4eb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706dd649b9d80a2b4590fb5b33281f2f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ae850a8454741e8d6ceacba4bac2f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4eeb227493a1476a72ec3c0e9ae8c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1a17a98fcc0237d26973719dd5282520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3978fa99804c58dc49c5fdc520ca5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90dad76770630d73067b5e22f210be522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae9ee019fbccf9236cde2cf2a9d197523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0100929098fe475a2f267183474280524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be38e9e6019bbb9cccc2e07b5c46990525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e2946f0d94fb8efcf9b44bf3c681f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651e6cba622b50d16615faf08d21862527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c6ea9dd625ba203d7b50767bb0f95528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51656d99c49603d90d2a77508fe6606529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cb24676023e1d61814091e8b7b1f1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f37360a61874fc63519b43649ed37531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939b6b2941527ab13f1dda789978134532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1230a3007e5106a890bda7256b72816533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8dcd149bb169f6c4735c251a641f2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863026704de19cc225ce0560d8e74d83535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669ee6050dc9c75e04fc996c2dd3163536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa7eb7dd390ac3a865284186ef7cc3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0461ac7a7d3085e857e8ca4fe41aa5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1078e4dcccd33d5b9b713f56123ea18539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897c6eef8dd4e851a46d9c2e4503771540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d8b12ccab99f89ddd002b499a905c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4d9a4766afaece6d5bd2915ffa87f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05608a44b4e2375a0843826bb948d868543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412144316caf4755a71dc5b24d70a53d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d54b7f2d83f33170e6725fd49d101545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e4e4936f91fcf1fe1b4d05f7b3dfd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bd2c66df69d5d8a0d81b14cb3dc4a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4c1ff666b4a2961850f0c727160ea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15b7e88ffe6e1ea9a68da74fab1b09549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658f407d12a512932aa9168852b5456550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7d47a18ef46fc756c4c9f96ec860b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0822e2bdd405e193303a3d9973f5a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb332a563197ec2c1ecbf914a4a48999553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287998e55a43ac069b59c462675217d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f17c7cd398007a3be587e0012c002e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857684e43b42b87fce2440b91c964e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943fc68728d03d3af21d1c4c586c865557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24196d70de55189ff81f4f26b84adb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ae92b52f68989708677899284fd5e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893999c3d36b0901984635f3b2036e7f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5ababcc2961fae5258da26fc93a8e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a776e7ab1c6cff3376035b2385acc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9011c03356948968cc670dcc9e8c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b9781b341433c29492f6dae1fe05d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e7eb71b92c570c59de6e237062b5f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cce3355a88423d7297a455e1d1232e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bebe238a95f3b4b56bec1ead5384b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb0b72a8a2a161c43a858433042275568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc25c617be673be69a374774a2036e1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b7505ad0c7b84c1c2f0b3e586f425570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09755182bf0be52703273538e1c738571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79297cc8050d3fb55960a1c333b0febb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0d6b87833fdeaf062d53d03b213f3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d98c61fc9b6ada5c49c8a7a1643426574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811811c2a185f0da26e0af0e658caf4c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268bfb6c1291f21a293a7f9e99d1e9f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9ad8a45b5d9aca1f4734afab2b5b2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaeb6f12b69a3a48d1cbc9d85f795c4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34f0cd5ef809e9d768d6fe3cd6a949579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f308f7c463941dbacd5144aa2135dd2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d0765ac1e318493cdc917dcd61704581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55612b337458b06db8e4cbbf9757b7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84875d3ac1e694e5079eb0986bd942583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb753d5dd64bf6c65251cfffa2fba1c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b067aa887744966038e83cf76cf5a7d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6d42a7b3f13453e308d214a3cc0f0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce0ef568447c75d1a613fee6213664587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145f15eb8935759cc99f6becebdbb09588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3375e063d34ed2e117c465d11561082589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec9dc963280c810e8ab252df41cc11590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95957d8998f7851faa74ca0183d651c2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32750a1e26f0fe73ed4be58f26a401f1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884eeb62aab9f47b9083efc4d1d0648593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61480cb793da2dcd0ad014b102f516f8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139ef2e873068b26aa8864978c2f1df595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc2ff7a5c8bebb6d6605715b667d25596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58944b30c087227991a6f3bb4bc594597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51a6929d7ed8fd5fd706ef873838ea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a527784d6d2472d911b9ff901bc99599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af547098e5cdb003ba5bdf28a71b45600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b34d8d5d6ff4a5d285b97688ded522601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6811fadd1bae0de10974f25f0c036602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628f228804675f0275ced8a0b136950603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0db6c39430cc6a166d172c4f4ea1bc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa213075b644db5d8790629d3de4eeb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99414b924e4b16f312a88ca78825a4f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a09b00e3fc0b2bada84251c09fa75607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d29529eab739de193955bb421e8ef9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc88a3adc2172e21ae331167e667591609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9607d216108e8b5d8faf1cfd1259f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42e064d6fe56a90c3b97332969aac8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09738cc295f535551d432342fca510ca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c8f969573c5b9e1df29159ca9242b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c61da0592daea0fdf0dc1aff56b00a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37242c6dd2a7a6ce8a04c437dc75c2d6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7b84da33fd0bc62924f980c269eac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce4fdef5d51f65c5938d2f0940e0c3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993ba1f7d9c3a0f32b2207b481e39c8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6039e3f64a6d5d4d962f2f89d6397ab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa798987f9080dbdc554425af21bae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9327d5a2dfb5cd27d823731e4fcc2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1df61c4e03d676d80b6e7a0a4f4bd7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0ec35a0966bf132e3a72fb1539b95623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4155c7749cae9dfb99638c34cf2c4e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ee842a8fd6b2903efcf91e51e1b9b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32a21f9b5123edd1878bc6dbda2247626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4a2cec1d05c611475a4a34bed43e2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1abdc2b479f2879b8782060c742be628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64113cb665f64f15d19453bbb068b5ea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad0952ec70841cb325cb7543694728630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873b38de9774a919531d9d384e53fc4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036b576fc559955de0e609196cf8012632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f21940d488ca5db5927035c0aaa6a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f827c96605ebd64ddf3ac851a2e6338634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70081da595a63be0f9e1d6732ce3621635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14978209613e60f88e6ecf947b6d31a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9fd7c2d44267ed03c22464136fc32637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678d82162e0e5e3e5c030aad803b08a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb388a5a4add36f8bf93754e75f016e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913c7e8d4c53ed42322776d4b711780640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69a6fdf3a508ba267bd0212d5c5df8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b41474e4d15cce9da9aebddc110cc9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa98cb2690fa50cf1048a2ab02f7cb9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94238bc225f3640eca9cab96b515fab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677507033e6ea024365fcdc34a75e6e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e30c985b7e7573df48b4c901250aa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024c4191f9ca8b67392872526d48d57647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b805bbeb0c37a4cb1359ae4cc50a82648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff35189d59b7b43a2faf8681586e56649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d217b84c9eda0193ffa5fcee4648d4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf34eb1d14c85c8e299d15fc842eead651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e2843866fb644ea2c5cc65d2aa039652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7991275503cf7d2a42f2c0f1036dfa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6439f2bc29ea1d5c15e3afb2b24f6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0c95d2ca56bb37ea81aec7442b7f5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf105438516b921fae1b9444d601e7a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a4547102f9f0470a3c8ccb6ae4e49657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed512f096fdf31df083d67b55afc07b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d519b595ba3a53fb9cbfcc6b746b25659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f4f26fc81351917cac5a380e48252660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24ca8dd3d1b6e8479ca0620072c673661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11309e9f3406107fd8b8449fc7220fa2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2906906e0f8b6e28d10e4955d339107663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bab3333702803231741f4ab5d5e0d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa395ab09d372143682c835187787e0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfc9bf51479f3346acd0229c5823f8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e3db59f783e1f9f3eb7bdc2a4c018667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bafe19ec7ae3bf2200b4f035d07f77668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e0cecfadeb32cb3cb45ec74b73a5d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6642e66101420ecd9524f0074ad4751670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d012c2a22e1a6908e31b972c9bc0246671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1284ea517ed97dd708a973ae98ea4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea208f476ca055d686b4e4d1850590673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c535398dc6cedafce1372f0e08ea4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146719570c723c308a493ce6365e7b6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda804d766d57a47a2f7a0f0474601b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96441152753994497bce50ea707a1736677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f573953e81d3f462bec4621f1e1114678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea75bc42af52e8c13b2ad1dd9c17db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51028de9a411ff1bf2f77c49d75c0ea9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf53855a13c0fe6676da8f1de6cd53b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccee85a26c88916dbcb9cc911880aa4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961738ce2291f25e99304b26ac1cc48683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0ee2f3c42ff7ceb0cd220535d55ff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24419e013b9705c8d44bc209695a90685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20798569a7275dc8f0470139e9eb072e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193b916325316bbab62eab27ca50a81687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bde6eab134b69ae0e81ea19b97edec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03240746725c796474535443ac3576689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff90cef158e4d50b9ccfad8eb8493af690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd62f8569e8fd448bb8c3b75bcdedf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5efa2ec910150303c9835eef9c61d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685da1d001e97e811afa2140ff99ea5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86855749ad21df988e1c4ecc0e33a321694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588c5f87964bf5d5b9347a0786bbdd6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e6cad58742a50b3dd35e1b52612af696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454f909d8b16a3ee04dc5ffa84377bf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1dab36e69f446aa8c7b78ab129988a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fa31301ce514e797a5ed55ebfa346699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7eba300f90005d5a9b16f6ff02b79d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72da9c1479cdbd6024a32b079b86c3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293ded353b6acdd23195fc9cbb4ac98702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05117020d8b5335a52a6509c5a859879703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b8eb7f18ffc9b29a595c636ee817c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895b6497ef17744f7033d9e54c1a391705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb6d91979c502c51edbf3e4bc0a05d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f48374196d6c6d121e0297111559b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eeae324bd8ef0ad6c8c5ca701091a4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcfa98ef2c90399dd536ab1df364c1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b5145527aa71cd9e0802f33b3ad3e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2942858403abf83dff0cf4e89a16a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9caf86cd617bf3698c55f4381c604a2712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fc2483397e84ad5533dcb4915c5381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd731f38974ece069101ee39acbd728e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d74d9a1acfc1800846fd68554065fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff8a4a00f7007e83ddaf655c17bbb84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad97945bc0b06c8ccd86b1638eb1c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fc64b727c343cd6f498a0e074ba656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd15efa53bdabf27587b830a9cf69b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ff014af9f8417249836d0b72067a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c081844ed079faf4021d5090aa1f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd34ca1d4b2fe1a413650dc6dba297510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a2600511df34f1c618f95cf98c6f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb212b2cb21e762c0d7ba0f1db920312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9a452c09b4f9fd487c25fa212bd6a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c21258fb8d3e9b7b2b88b754da476f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7e784b738a98f4db843f416bfc35d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5568cf6c3d0e641c257ae9c7ac3266516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b12320bd625cf55041e6f693b791ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebfe13140f407ec2eeba4e812b2cf418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5ead440146b3fb65da123ad9dd23719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6d9bd042f46ee8cb8da91613675bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f99df6f9de16954b98b745311fb93621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88dbc069cc2872e6fc2bfc7e45276522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde0c280ad970b98c330325f362227e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9fe609bde5d5cfee8f2018741577224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6e20773786554411e5b3f48c9add825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1327bd35253b322cb94ac406e29eb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2d03b8c1d95be35e70ddf741621a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d677e63f6169e0b0e7cc72eff5ed5f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d8f9c59619dad002468398e630c0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecf5991519215268e8c5d59492e8b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97406def0c949dd855e3ca18431feb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbe1ac1bb1f2dd1c42d09ea3397a2b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f6546c6b4a6fd25e185040646f48833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e79c6225504d367085dd05702325234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83804699ceedbbd7e7fdf9e0343d8535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9ff8777e7317ff37f4832218b7a4236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f9fe9f38dbaf2c14387f7445341a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228057e6b739fcea7060ebb53cd2fa538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef1504ac13eb10ffcb2b082903460939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029b00e49459d83597f21b5f43d8e1b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90ee79fbff600092a091d110760ac941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52160deb2671a30770d4db80d1e5501642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cb8f88ae494264881497f60f1300c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e67542635df4ea1e22c47f1a5960644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353747b783acb32baf32e65843a0580745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0472c79aaffd94629355caa5474bcc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c937e63e9b55803aaa895ef2421c73747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44147f4c598bac814a682ab3c4b95d0c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cd4c079f95c31c262cb1de3ada0c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c801cbc3ce5a965d2421c1a6e348eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ea948684f0a7d4195a405e4e8b3e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9ae9d5c058d16a16e95e721a786dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a917893183b83b82f23efd58ca7132353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484f6653b3c5646792a7d993037b0ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ff760e3489a46ba0c452c42502ccd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4adf8db70cef726258bf374d9367756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d09e3528d836ba6b5cabd57b9e6fb257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b58290da0c0b72b4e3d5fe7594bfa658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8674572fed7fcfb8a57122ade3b3bd359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564aa26c4c63a36917ae0fdafe949a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e1d6560b33bcaef48ddf153c8374561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42236f5728156779bc59520409b4c47562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcac566c181bfd6a23a81dbcaa9d1a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ecce07d610deb8cb72a7779060ce564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd526c3af4a4604b9949674960d6b1e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e5521aa9b3263e560a4c4a224e2b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18899fef784f89b8e7fb385ae3a3425a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc020bf2c145ec4bcfb1889c479a7cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa83d5ca7dc1c0abff1f797fda705a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fb1d26f84f3bdf86eaf3a517071fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ac202bb2074c342f39bdcf4dbff3571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640e623ead2f23385f1aef0e0c71df072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8dafd935c245563bb8a58c46cb53673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b653b6eaab931c6195996c9613c37774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b84fc725ce1f08f8d5e1d91bfe57d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7f02cd8eed868372023f8f1b4ddac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1543f64961c7af959256a04c0d3a8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cad3b9afd6aca9e35d2a6f7604edb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d54bd550629e5b510d67d886a1a9779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49191dc1b73b55bd347f4aa164bdac9a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71426755e4001d5d93556bc5ef99ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18b04740f751fc27e4a7c512b3dace82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d788a3b888c54aab204623a75f1e19883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6b983dd91971860b4fa4e443398cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1a063c2da4f67e2c99c8e4f076d3285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d2a4f3064c6e99324667e332c022186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3e043202625534658bb576647d3ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afbfd00981555ea2a73b738c36f29388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eba4652451fd5f2f89ab94d51b345489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b2640dd2627592e894dc2f18ec37290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61e42c0c577c84f45679dbb7ab85d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eac3e87cca800d5e6449e4b739308c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ba6053ef2be65a6fe83d5bbd5e78f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559243393765b4796a9aee270727756994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540ab74feae43e4623e7d0b1bb512aa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b122e5395d45f075d06c682bef9361996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d6300c17a0550811432e78fa737a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c26bb7a7e3f2349a800ea26f71ebc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3d8a2d7ac7e529423aa7feb9cc2dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c2bf600adf1d05af5aacf25cb3e0c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83e6c1fecaa3ccd910aa88b319fa6f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6e298864f6ced69821c50ef57f785102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05617b591c092a27a6f16be1426469c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc009068a9c6b463851cf4a0118a8de6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4dfd6d8ebd5fe89c942f59cae8ff66105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0814bc411e1eaa272b3538a73784f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c72d37ce60ea7e39926e9dd285e045107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496ec175f36613ba158f1d9a1010b2c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235cf47560657a09a1ec578f7682120109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42655499b7deb6e1134be4ef20f52154110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc389976ad09be3e4fa8378c0bad7c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6736eef7d8b878e2cbd2f7a53cf82a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ca23d9a83dfe2f5e328fe01f2d8b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a018f80770aee89822f1eedecb289b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2fe2ae3d233ed65c44a42a830f919115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d56a973ffc8e5779399768947ff230116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4163ccdc53169418c299b85a8a4f0f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a65c12d567f163841fd6b0f17ec7fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee614c37b364592f458190077902ccda119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c663289be8bd22da004de64e4ac8d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d99e48274c52d9393bd4e3cf6e2e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ffb100c13a01e6829b3171a27831a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572eeb75d91e83df5058b2d44cb1477d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd13077c2bf7363aa2b427c0c2d50fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edac2935face8a122babb41900b74f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63628bd48c28ca613d3114d22e6f6675126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00b1ec2de0d1972133cb9366b91e3f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770797acf885e9f3ed8e35496acc3cf4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765245015b98e2b05c830d4b897ad1f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8605856d178bc39b4ed71835c77e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926f7c4cfb533b494847d7041052217131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721beb6390055d179e07b7e8eafbad18132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f66751d4225ebcc77e284fd000321133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81805a476f292d06d6cc423ca54752d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7b210ea43c1a16479b88e4e57841a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4f9799c866f761cd444ef7c93237c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd507c28a53add270b42bdc0d70b445137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b4f573ebf315759b761b7244293e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f243d7b333b8af1de44771a1125d1b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ba6627b4c3e5d50f4920a25b0ac9e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c57896640c1c30618f3360b6e1351f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebb8f382d021bd981a34ab0110f7e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ace737d0d17bd160b6bc96b324370143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bfd4907f4711e8ca7863fa61273ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ff35813cddf8be0e5decc9af72427145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17e69451657a083c2f8782129c8e42146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4196a83ffde16f72b9f02c349801a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703e379e5bcb44ea469a4edf6aa6aaf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a95c331daf662384682b261ad3b4c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa82ef62a50684f05e0ea6f5a77f0bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593e13590ddb605af5c6f139dddb601151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186cc62d247bc98ff256c6dd57e60c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6083be64ba7bcce83333b108095b45153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96111da5fe5634e1d5855883a31197ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8366b600fb53096e534a3d5f1365962155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e2774fca132e4940861761522ecf1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabec375b83451057e81ca27b2e9d828157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2f49bb76c11f6fa5b93dc3ec6886f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2689231f6721dc59d05b33102ef9205159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdcfd6f59cedf9edb0a372173454da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305071245c0c632849a2f800ae70fb8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb73b75f67e6fb892611375ea1909be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabeb0d056237242d90b81045b312eb4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef71b3e5dee301b13341a2fa52021f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4470b92a99129e7fdcee8864bfbd0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f47f65ea431820f8187e3cb69bf82166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a541bb0d682eed843e31e1fa4015d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40196bed83690a58d1e1f38e0a48a838168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfb22f80a7bfd8ea084893d0e8d959169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908fb23f745e48e7b7f1d7484e9f421170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b91104f0f7d9da350f4d7179d0995171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f9dc80a5ebb26056be3ae8c74a222172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649889b390fc57efd3b28653c521055173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1cec242906aacb18deecb9584c983174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0668c57dcf6d5c9ae1d6c3b7906e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a1ff04bbf2a2b41285c803f4d6c47176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95f97c4ef1e5e10b9eec6693feac91177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0893b6268e4ec847e1ce73f5c5515178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23280ba6baf3bac42d5e62ae31e41b52179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485e76ade5f8f0f8485f7aacba7d556180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d81a83da2e22ba0f7c4ce1662e78bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397775d35244ec71fb71fc9b4a5a300f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8049c7865eebdf5a9f4b4d526e4020183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afa24602543e2f6d9c67e3b1f78dc4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e562efafd74e0bc48a2540fdf308a4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac30e75302ae72e29ef04b12e65b00186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3034410bc59e56ca10b992a2f4e1d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c833fc4c6e6b9cc5835e4f9b3f7fc8a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3019177bafcd45f313625f54fc2cb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c651c4182bcdc0ee6bf87e0b5ef31190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077cbf776624710e16f790ed1751a81191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db17889bc39d8b4cbd30e230f4311f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133e39942941943f32deef25b8131a6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a3553ce7ab535db86da30771fc9bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9743273c3f623b8b4209921cd9207195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a39dd1cbe89fd92512fa04b62533c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150292100a7771f583381c92970cb568197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abded6f2208925963e0adfcf00f0ce2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ac5336682bd6c62c4d975cb9d7fb9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974f1d031d224f288ec18597b4fc907200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b895f0babe5707d9acd569c16c722201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d8838d3a9f3da584ceb19f1999226202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f490d7b5047d15c01c11fcde1e5bd59203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be791daf979065f707b27a69f96b51b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160792274dcad7b24e13c836472e1b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb89b3d44e8615e0b80408826c403f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913a8651073b92f0c65deb5f95222c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c5ab9d0909154cc65977e4a0b59d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343a654ed4d30b17442b1ef419e176e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b65588eeb557db32eb32e0af18b6d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225e7c20c7a297be1713c5d098dc3dd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe14e2e1e781bb448006971a5822c73212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4c0e21fb9ded52923c6aea45069bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b2e6596d747000f9127c80b99b588214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9c8ca322c255ee24e9b29d6bd85a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e66056f48d627ef9248d2ed8d68956216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ede149e43d3e0cbe9976c1f5c088e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631162c106a977e79e9917900b402ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f6a9e9d0d6cd16b0983ce07fb110e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889259c645ef36f00001ceb4f436c79220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ca0c56e49f2f43025c320ff069197221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ce2fd43315996e04377cf73657048222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf422e58e1aa7522c9764d35b2bb4ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44e9637054c12c501c22818079fde3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454dc86997db22385290d89a83e7e49d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33674f074f61017322954f2beea917a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8382820b93378a97fcacc04221393227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803a4b0abd832d421ba8f379094003c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12612cb60fbac676fd6ec04b09cb8c48229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de7fa3f1debe2c8ba3f95cd51af486230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a91f984917c701a7ecdeb98d9002a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fbeaf8f44aae791a56befe863b046232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953b804d75dc4f6457f532ba7677752233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d516bb89af6e955bd4cd24d01898e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bc3a55ca8846ddb9ad989b6644113235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0df8d2c5464afcb9fd00829da514ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af5556b97fb1194dc170ebf9bfa96a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef695ed48f8cbab2f20966abd5fd30ea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d5375dd10d19da4266328cf1c2754239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef751fd22a4038d859412efe887cb9e9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7a2842f9ad946b12ebbe35b4f0bad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e815add2776c439538f381a8bd306a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb46a4653fee8d99bbf2fd6068d2af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeaeb02acd9988940bd221d863a9d73244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255040e8ac2e55d625319b73dad5ac6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1932fc3288edabc0438290c2762d047246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5c6628b6b568d4e5f63c33e736fe0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc7dc8e771dd72fd181cef1d0eba67248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27e3824cdd918315762fa201165d4a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d6a30abe68cf92057cff59543aa07250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38c5b864ddff426e02646449e3ac72251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be65cad3871652cbb9d036db9ff1b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a652f8596d0e09dd6b479324cc8af8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0738839383332b1791e12e433acd1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457392ffafe04e5a42fe83b24bf53264255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f787d9bbff4c349e8e4d2119b198a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e2263ac9344fddde46f76417aabd2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea82b02bff7f3585b94a0e6e83d52b9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06e60891682773c027d0a4ba5ffdc9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd87c2f7bb500136ec6fa6253db182c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bb7fe36c59343366d07d82bb87f50261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c510e4c302e7475ed87b1293c28ffe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16867424c4e4f428672c347c82df5bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe445daed4f6a933972294620a1315b0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa103e03b82fd2d8b178027353cdf114265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab071e90e6d281720a97a7fd7d5eae1e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434e504df57216d371cd28498f641b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11079314d2e312c50ad69a613cfde1f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40efec83f6444a2d9b96f7fa4784a7d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209235629269c2b68495b976972bd21270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2503b9d9170608faf863753df8bbab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf5e22e4036efaeed5facbda865f96272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe647ad06949be72daa2426502d81627273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9393f4fd10d8662cfa87a8f78e3f343274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9854aef99e0119647cf426891dbb205275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821878821b7877c9aef9cd5871f7f315276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca91fb64246a91b0039cb8b609e6ee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72158e0191983c6d0631bdf9d7e283278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1c5d001720e35418a3a35376af32e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d1cb1a6b4bd15d9d450265f0fad12280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191598c64850447aaec81d6b6718e374281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81183cf7a0df3b307f1d8bb896890ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34b91ac3ecca8fd41f8122a19305b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958a10741cfa69a112f00f950012088284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384419b3f2c89237b48f39f4d210474285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9df8ba7f2513946aa8f4603e97271d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9427634c32c2bfa4899b2c03c1a62287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85568b43e474316740365a6dc4c0cf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d6be4682deb6bcd1a7bced8f9929d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b0cead2b06e7f010b956c2c26ce51290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76476ea9c5a32a4b971186a7952ce57d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9507cc7bcf461a69cca8ecd37eb21c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abaf84a1dca2a0c81095133bb4d7541293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987442608089197a225988b6fc76a7a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019747f64ee5d7d5561119a7163201c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254808fb38f63ec0ee26619b2126b1a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759202b891755e45f8cf7d96f706684297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca8f0893b51bfa933f333f18b8e9f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba4bf7a44823dd4029eab9021192ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6730fc7d19f4956726dda43611cdc55300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6071f692777df618cec1578a67eb6d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb889bfbe954603a71b5651be725988302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c322f0d48b045b0afce1e9cb89d32b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1f0cf84f5fc84e89a495504838d83304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34bf4944ae47acf1386240f5c10608305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070879ef4b51773fd2f9968ea120302b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be28e35dc3f3b6ef52e0a7c546afbb7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c603bbeabf6201968e0e4f57d1013ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8255dae525a884b7f6f774ea2211f5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c8beaaf8f8abc3e95b9d1c3c3a30f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6063158d9f5b719137fe4d3a70759311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18b944862f5e665b285dd02df464b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5f4c572371099b929ff3193730624313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be2790a0e282b7408d5f4de381528d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1eadad6b241d5f0b3b3759b1b77d35315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4160f3107273cfc2834992942247bbc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01047736c5452f1831b8f70a77eaee8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29ae1dea78d3997a9b893d4540ce66318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60c2b9850c4b69cfe144e9e3d1255c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a8c87063f40f06602612b316e4cdd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee95e02060fc2aa00f9f0a09c417b26321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee535d384a920c4678be5ad706ee1dcc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2814e93aa47008c992e0eb6f4b355323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085591e47f604bd1ff8fc76ea944be5e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59442e7abf03c49f9d6c8c378a697b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb39f7053d1a4eb87de971b8666076326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435a2c3e5d45f5bef971d5339019167327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3373b033d1ec0b21553e8d99d96e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fa9186d505f2241ba89b3b7161ca1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b20e30daa7dfc13568f1f1849c03c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868a7904553ffdc79c641149c909ab0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871bdf43623bbcceb039acad40d5239332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c93532cd3cdd696abb69cf22e75f16333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60166ea6cda1a6629231453796a9bdb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d5f263e9489d51fe233b8d79ba1c5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930d8b0697df0ca9ff0df7d3d224952336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe9bf6c4e6c8ef8a718b474ef34e3b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec966617af0413a38796d67fdd2f2bcd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7015c068451db9a1e400dda491eec1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9bb899784e8940c5284798cd2eb58340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a640ccf08f66024fc0f419767eff60c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b04ceb3f0f311cfd520cf00e23272342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15fab87d027ffdebb6a570db7635e6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f36cdd47feb8d742c55cd3d98387ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79efd831d9678e16fa4c6955cb75df2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8a167bb7e4cbe2454a7f4eee89d08346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c5e7745f38bbfbffa07c594706956347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed9a80dafeca24963fbbd0c3659606348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01b8d8a678308613f690ca3910100c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044764b4f8f8da5c91043e730cefa72b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5721c2cf69a5c5402f54673b00036351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c0ee1d44f18df2b3619eed2517057352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02123856d0429ca321dafe33676dc9a2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaedc81a3c8065b8731a9826533a5e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7f42751502b357d2469065633bce7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4321039eeda69dc217be66204a9ce4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5a59a0da466ebfc44aa856a916804357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca830592d81d02d3071703c22e9258358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c24160d403cb444b85c2f1ba3cc12a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800958f1a64dc21651b83623ad72857360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb9ba89952d3b0d891f40653cae43a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc99e62ce8aeb278c11e4831b75dbd0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e322b943205232575d8f4497eee908363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca768707f155f0fbd557dad13172cc5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66709706017c9ca8d4d462fa76dd1548365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34f42285c3d9502295971f40b4ed6e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee85e8d715bee60a6df66376e21ecab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25d52327293cb90addbca6a6229e80368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c53f4c965875f3e76fd8b3f04a093369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe64f6b2fc2a428aa68da60e831f7f5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c284255b0f11c8001e5194b1f5ad6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b07e2c0206e576bcf48d1b74776162372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc27a3a8c72d91491dafb3156da209373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f52dc5f9c4dd3f346231d4744144b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab596a7b3918dd3b6adeebd6841cad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae10ca5277115312a782efe70736b4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4f052a45151a795b60a0e496c3ae6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c806235b51c35c8c3a8434f7bf5aeb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83368923e261f32e80297823b5d6c4f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341ef65df72c15ecd7f7ceee740e7a1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3972204272dbd513bcd112010055c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e04379b113f4a6384433b5c3fa7d5c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0dda10345879ac98f660f486cb764383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c43de9a5ddd8be0505e3e3c148876384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1edf0e92e73ac683feaa5c39fe123385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa6ba143a467fc732d23f7da827692386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a319901790ca657c9a672779229520387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78b1889a89abbb47a9e8ea7ba0152d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f49d221674dcece15598f76032105389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c4b3a8657436e82baaf0a4cc71bf3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985ec24fc1890b505298eb06ce006c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ec63b4f04514f05d03386ad387956392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1d3bc9eaafe30f8fac715940f8dcd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660232c59bcf227ca7deaee6b5c30041394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714d115d66cbe89cb84119b51a57000395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2aafedbd93deda0cd39a6aef1c9d0b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d028c8b328f9258e148cff2d3adac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b02dabb285e45cf12b2b63d8c1242398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadc8653f0f65185307883a71f5f3d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abea7d1fca86453f9ca94b3cb0d21e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23702a9b9ae8e34345c7cbdf977b8e70401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac35db1f7f0a80f1bdbe6dbc2303673402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942ea906c1269371167e8e78e53ca8c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15838ec50aac0602a3a6d673d2e5f7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ca6781b4d5681c9463d6c5efc4233405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce93a5cc49c7ed5cecfd4149aa831f3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db82ad42e4196eb22130c2dbfb1c137407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052deb13ee330b8d4c0dbbdfc3bceff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daba0a849d66ed28bc912f9151f4a70409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb74327bf0b67e95473dc195eda150410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21962b316b8450bcec413780b7d1575f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cbab341986a7b8e5a18fe7a4732f7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a92cc8d57e38be3792ae7b3850f35413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6b97d886c8ff97ce35bcb963f20ee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526334652c9b8d794676d0890ba8811415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ab86ee100796fb1c8f525e9ceca41416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3abca488954bd577585b9e4847486d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727b25911721621ac742f2b0b809cfe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa80e8fd4eaae529122523fe1c0dc2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade5cc84b455fe0af141b47ead7e050420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1d43bc4b77cb70e33950664473102421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bf215c45e2061199d3371e1f6aff8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f031852e3ac722b97fbebd1b91abe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b3ee766a2654c8dc89bdf4a9d0157424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c9bce51dbd8672e4f42277519b657425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f526c6e038a15f414105d335ce44c75426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f27301b83a4e20c54073fec62b252427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb254704570dffdf90392d81ac17963428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4e67d1d0c391ffeee9668b64cbf20429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb1d060ec580cd78ef0af5847ca28d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11c98df2c594b03ddaa6080ec91f0a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b4227cc83e7fd94ef2a6062a7c86e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c57e0334aad99995fb9e1661852aaa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61c256b79accb13de59b012e010d9d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186bbae1cc09b573d1157f0b7962cbc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d7a7029a628eb17e4b2ae9f8c05ec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d305f9bed0a236662a56d7655e34b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e04ec3ddd7956095f2f0e3064d982b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df651eeb9ca8292d22152eef8542f3e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba536b778d20061b1b69ba22141ffdc7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f200d63c97f82153a549bd8a416af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af2275f3a717fe805f2180275974df442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9b060ff30db045f209f946d29cb92443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e26706659d465e53a00841a58724d2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d95253bf69007bd31e540e2288fd2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701d95e300bbb9590184a824a3caf9f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0503fb866b1342e3fa4a75bcccb076447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2e14f31a33a4582d9a06be07de314448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294399351e96a616fd5504c011eadc6a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e016ba75550fdb06903c3e771dc1f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b17974f3ab844b20a4288493fb3a16451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846ed27ae32395a372c75e0f0b9e166452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4521cbc078ee70c587cbe35b7b9b1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bb9c8d0f90b53c771f4c735448a0d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589a53eb3c19c1220d0e704e960065b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640462a97c3bb23d33690eff69b4a37456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b1014d7fba0576dfff4773c70e1d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49806e987da3f69f21d53ced2c5c752d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741b19413b9b2170b5e01fe55eb0919459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a08b881cbf6d74117d72043ad2c09460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6765e0f955fcb72e77f3bfce9a8ba8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edff2af70153bb6e5e889235c59fe7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edc78a6fd7ae61487b6af150c9121f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1f11fedbc877b7f7679c8bab45352464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b43d3e928e9a00497fa49c6e2b0399465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf803321a1cdfb8f48aada70bfaffa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef9596e72a63eb22c1110db7e2ad1e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cd602db42cf1fd38d68ede9820954468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5d632f04c8db6d834026dbafc2f94469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052c43634797e6bae6fc6d794d93ccb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2749b48001df560822ceeb444a8fb40471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8c24d92ca4c47455b9e1938fe0841472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8beb18cec23f7759c99f7cee93978bd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7f400ff7031a3976ce32f0c155ace474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fd6ce1d0a9b1a4cd97db3c94a1eab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4871cdb97387d6bf7fd47470f3419476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a2779fa307d98d2e7c9965e136a57477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef75cb58e633df49fc2b3139c6a355b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86517145d4e3a409a5bfafad17551e5f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c66f6e2cc79c3264b0548dfe4a1b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206a0ba8840b06e2c52e1356183e190481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848b5c1ac7a9b8d1b4f2cf999028658482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783447d97a05cccc72e2e51fc3a9bee8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994c845b05e4c41cf59388417283668484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dcb69b99e41bad079c8cd8cd6b5d5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd0613330f0fd947b6ad6809ec5cec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bfee49e430055e70f9e2ee822653c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb127266e5ce38d2636f19d2927280488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69ee5d9a52695034dadb7fa82bcff1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1001c37ffd67e8df5bd37c99e43ad8a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd1a2b3623a8581a3f7518bd053820491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0ed8e92ae6786ba9010abab5e8d6d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637f98e33aa4b68b414dfa52c7d3095493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59525b0edd2930ec392af36d9c68735e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9260a751a864173663ab226a6e482495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db76a789cfa0618d06cc99ae76ef28496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a095d1900662b058f7288a1c6a3a75c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265243fcc92e5920f5e0abe26b13a833498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c423f8567e13c192304d5fb784ea6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2128b5dfb335a5e639891c1e08a0f13500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bf44c836d08420c022270a17be757501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100e00255253f2a4caf34fdfd0c4e25502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47331dac96f7d3f71fdfaa8759ccaf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1354499a4e5cd0e8f9dc9a3f8175e7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2b1e498b8cbfb80fc54192dda5198505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63246ef6836eea732d965a606b402f92506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42113cd52e74e477acf0e8a6dbf5ce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa4b1a3df6e7271328880926e694508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b61cedb6b82f4afc5f86bb891f4c92509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa02623b59f69bed7d4f6b0cd3ed3ef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eadbb45f26a7a42669f2b077742204511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ec20abdd0e51367767b062187a781512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77450a574152eba7c961772170774762513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280986470655548293c4c45ab3c432cc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829219aca1107676e7b93b0f667d7773515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af51932a4cd7b6e82bb3ba3490bb95516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b0021d296b631723d8532525d6079517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e055b6ace34c1e56e5b5fe2e451c1a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927de6b4efeb06533f7a561af31f8841519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30da013a69391f38d6ec5f0996e99b3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8b62a602c497b00a7dac24fc51b1a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c458331709b2cce2d2b5e8799af943522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed1c10ad4f8c6b9f2934c580977d07523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e21ebe50ac98ba3e0077925df6854524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce452f433238ae86735ca083dc8e5cae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427daef38f268041e197bf54ce19218526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a66df4f6bedc2586d86dc7193cb2b0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff54f647f2496e4dc4d3af27c04e821528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e5d41e9d579ae20d871dabdd8e5e9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abdfcc9c423aba9b4201aef9909e04530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fdb969adc2d82545964ef2f31e281531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac164febceb3197356e67b9c37582c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12f9eb1b7675d28626233edbdeead9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71727ac1e9119893c0352eb947377984534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ac14609c2f65feb359ba98dcf6bd9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf411f744e4ec77089fcf9554bd309536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25084afebf25042754d3264e9b6bb55d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8d970e2e899e3fc956225f29139ed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7de8f4c93a146fdd837a0798c1ae7b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899e7fa603b2cc270d18305d3e7e76b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e871aa270fe7bc0d0efc5a8cfc3b0c2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af448cd6270edda91d975e47f888a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e4af0223cdd846146d31835d16e93543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbd2f4a723d5eb9bd9f84576f3803a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d212a23892a6eca4e3917769a03ce00545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc372702678245ccc2144fcd9f9a758f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd201681e4a282932dd8da7d3b7622c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1999c990ec32fa5b9803195dfa32ac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e05375491a7945ad2dd215ae5b8252549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221207a132d7e9779364c0fd3a10077550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce103366862c225525290968f195098551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59025f08c6674f3ec5209ff081b87791552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f16376a1dd90a81f1213a329ab477553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b81fb81b8185ac9205c6ef838a1ff4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44579b5351f3905af8e7bba7a46fba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f7e7ec6b6ae598e9432450580ca3e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4caa4d836417a837ab91021012feb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722d546d16c9763fe7ceb6802bb0ec4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb218848e61e7fccd3d48abf2486bdd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bbdbc10f1634ac8a977a4a211ae26560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1889d1ad757aa9a2753941706cc092561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2e50f382952927530ee3abe8d795d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ec376bb62a3f3fcd9e6f73e393c2b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e56cc2a6be183795d64761227bc9a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114db8c0f61640772dd0ab96507a8b5e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535ddbfd3ce09aef9bc2b636c26f782566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ed6dd0a29ff3fabfeed441ea66153567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc0adecbf3793ccf0b34875fb29cab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0e46bf127bc65b0a387ee35b3a86b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d6ac7a4a2742ceb4440d801a50f4b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e9ba9a78eb6cbef5fb7c0fbba1abe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025162b85245c05c9f2914aec02001f2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d827fc0eae9dc750cebd968362db802573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ea3436ad587e829a3a01564aace8d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302f235c9a6c682a869207833cfb63e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7667a98954c151f3a019fa94966b0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f220b6924d1cf38dd45ec5f2bc400577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c571f3252f4edc650d9106dc5dc27578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155e255534a10aa0b5d15eeb1b6f6ec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b32f6b5546d0ed8c7ef7ac099df5be580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae9e54953b86f60a99f6f0e37db451581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2e4874cde18cef3846842cfa956f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b2d2fa7f72bad8b67979853219287583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ea77bb442a377057c0ce6b9b305e8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1dd13820c3b7e7f417d631ebfcc818585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f47448d06ca75f167f916e3ca93986586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34258cf8b747e0ab37b28a86985ed5ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8be7361eb36f55e96452c916126e93588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9ed15b1acef72361ade57dd295e7e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293e72154b957a376f418aade81e698590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd819be75ba8226025b4e964d0ea5e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efc2ad7ab2411b30e13e9e1b83ad85592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecd927208419b9a7c5813bbb46c4ef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f33e1b6c80d18ad734929067230f7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af0a3462c42d859a3d29aaec348c28595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eae90adf3fca29c02f256d703db1af596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50bd0c5aa6db0db613061407f28a0d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f058fd56a6457e4aea91069a2d5b1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3332a009f127adaead887fc358b4b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69768890e3705253447db201c2642e29600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfd49b4c00bfa9c6082bb0900c5b2d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa8c87edba5615aedd363a098ad445602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbda5a008f31cc7191cb92bffd3cfb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb13a6e8c18c322af8ecc1ff660e0ba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06ee5a877d780382833c9cde7c85f4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62270cb2d19fcc621e9e20f8227f5d53606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81097ef3bd705ad8c99f7d0b2881bdab607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d60d9e4898e2ac426086fdd851ca5d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fbae7fc5e9f0133e9347d5d6d9247609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87458882a0ba579ae468c1ce289ea107610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cb71044b50b48e1bf10b021008eb5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43baf47d4f63810d9201fef73fb3f3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7278063add6dc41dcc81a8109f3a6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71e1a1b5b77945fb807814fedf02c3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2fd3280f1d0d8195a6451fe773348615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd22b3d1404b5c95aa8937c319a8ce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41743fa2effbb41b966346dae5148810617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513afd6c67807d92a65a726ab6f66d7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03895136fe22901cac2822ff47ae6f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f32a89f5a501e1829aaaa4c690136f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb08d7bec309a2d17967ebd5ef9a6bb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a3fb533d975fac39e083f03b5b11c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7775dfdbee4145d5383163c5a946e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ff7f0500c9a71182dbc65efafd64c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c29c9213d60591221f1cbae1fc38ef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bd56bd452927fba3f15909ee62e15626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa0ddaa707d4da4b5b5eeae761ff25627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70714e7dd802bbe6f2adf398f4b3f10628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfb59e44ba9696be6c262c391ae438629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63846fbc38f9f9070f5a81d071b8cbfb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ccebf79ea0642db821b1601fa4f03631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaeee5315a53648577040b7a2cd7232632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544f3512c65b8a834e49f10d47f518f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a5e28256c5e855c6d59afbdf1e0ca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e7fe533e587c1b6bc663af8dc4fcc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30357e3ba85ee595ebbd7a1dea619310636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f0b7c3be9a8906c676bdc72a842a5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7905e50dcbef4e74bdf4696ce5af06638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd73493e62bb93b32d7716628efba6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef56fec6c0a3b1218f883689a2c57ad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c47bb639d293f3a4f392b19dc262bc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d868418fd9ed39722c940bab4cc87642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e87a257716b8e94ba5f91cd048feca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646244589e706fda534c0c487b6b71d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498d2e8d14b8b0e666769d45ac1f4c7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d365f1ce1281cbb2bca7248461eff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347f9668b81d71b833b08438784b4dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f9aa93c602e462c8555e71bce26ee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5b1d890c213db08ef88e704d3b072649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447c9b934f77694a9d403ef9bc1cdb9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ced56047c0c9d219dafa4d3404bb03651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb932e107b16b81f33e55a8380e48ebb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eca51c9bf4b8d1aaa1936092de1368653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b79f9abbf74bf34c2ee69d312c47d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea99fd6a841a192feb00a2866d18130655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8dc117c17b487adccb951b6a31af9d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a54c887306af18c1cfbac912774d7f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de42a8c5db8f465e2d7e65fe46744c2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f99ed34d65948dd6c838ddb52a877659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0e582235cf7e0b6846fae64ef5668660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b50562c4fcfe4b710314ea35689fbb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b485bb7634e69e5734730d14d2c72f4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42009722b4c8d62e31279bffadffca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0e94792e93f51025db2be3e47c43f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de6bb0761bc0a37a279835d0faac80665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a89a5998fb93a6f6984cbf8f4b986666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9d556d85031b599a59299df4d0e99667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef88fd8f56ca2a59aada4616f61c75668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f884d05b34d7fb2e886198e75ada9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed20105aa152468a6d215a6d22d913670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbdb2f5e82fbf8769ed89e36113c96671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc2fd144cf61942aee20e1f4ae97c1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3a522c0999d1bb69c5db05b7c48af673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86af2ae76bf020cd96abf1bdd85c9c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea74c8e43e9a8b0579025d9629029b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e3d3af85d1f2d3e9c32458cf5b988676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf75e92687b6f92d018dda7d1d4993677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79026b56a534beeed4d013b9693b37678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778f674d85f3ece41b0cb1993784aeb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c3a062742d0f8b330ad26b6c02f73680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>