--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c93647267ef4f629431d761e1552711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755f31c8129e4d2dd603c2a1d93a7072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e366524575e9ca94ef32e378e0b0313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67d91cf35a6d7aee52fd538689229a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ce2b220f5cb8aafd3baaf23af20e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c2bcfc6b57d8711f9320d17ccf36e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc9da5760e15cb2e8565fdbe6ab9587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098f54205037940903cd28d32999bfd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9c69fda1074e07bd4be1173adf63f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d19954d4e1c3030d55f233951620110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989056cf14ce2d45786bb321f6fcde911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483a0303c4c614c1557f117afd2b23512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3471daa986e380ad4c8d69ce2084213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94617fb729ac4a9b81c877b746bb392014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b0732590def3c6b87bbfac960331a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3cb7e65d1148bbe26bbd053bbd40b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c9e739500006489da21bd61ae321617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dcf107c0c230d0aa9bb137fa5c9fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e248289586e15d73f7ec4494d7efd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68578bc6240c5c2bb9c95c834e96ee820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23b361eeeb7a2a375af0e9111911b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d0d536a298ac510721c14545cb4ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62564714bec0e66f0e0136a731a661f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6aaa906ae5e33dfa31269b00b3b8024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbb9dc52bbb1fdbac82fc94a03747225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc921c81d856cded0156258f4fde659826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e278c456e66538ca01aa6888a45dc327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2418f14867b38a9f76b0edc75964b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9c94c8856cbb7295d1ae3125bd3ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b37146209b48ce21b988fbd27fb7e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df923308979d25a55a16a9909344292331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba7a798350ca2b118a9de994022e1f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6ab42d2c9b0b495a605eef797abd133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6394a31bf166852d34781ed3e64d09f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd478c7b11b00678dc5be807b09e8e4635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5f9646f7d3129947dc4de5cdabfdd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96632ee76763e50667f64bbd5b9913f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f520b5d7c2df18224303dc1085344638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f51e72f09f4bd6a70842187e5576639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16389d8f3ada2afeb5543e1d2166ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94ef53d69612cff61506ac1933113241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0b9810c2c2a40f40bbec27838e38942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796d8a855d198faab9ff027e2ee0b4543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483ce873af82ec28d1d656d438d501744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510aec7f413b039923f58cb69bbd01445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442b4ae4edce4131eb41286a083894d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ec11af7d7cdb3b3ab74ad5eb4a80847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ed449804cf6641a305e634e32b31f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ad5649be2cab456f61b8fdcb6e5ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99ace4363729a87d321b9383355b9a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb22763f220669af87ffcbd7950a68c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be83c64896a744e6ac091ace75782b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577ecf63cb6602efb18a57ddd29e34a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48f42740ae1b5a1c13d344cc4a1c4b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3eae7a9c0af1f89f7421a0cfdc5c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c42606e8a4cf71c9dad2927bf18ae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c282a909061e2b295d09275c2c9a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb797fea014d415f5eb580eb4bd24258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002d40bd9ac45786158f6c4c8729fb459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258f301807384c319bef37d1539ad9960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f402939c8398ccc2b110657f1a0d3b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421daebaaa2e82b3bfbb8794e557de1d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f6462a42c3519d3054e48ea3ac7ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e8a73c0d17b78c2456fbcf042d02b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066f03c7f215e955b696bd176a36c5465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b49a224d08d256156eadec63fff44266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196e5e8e94d9fd6455c9e25cfe8ea1367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88b18f4957d6ac348206ec996c788a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2978b08a276a1e7df8b9fd0dc3c0c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd003c78db0bf41118d66e639725825b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296b78abc028131c609c364d44ea44971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e325cfbe5b3b1d1063e66ff17c4f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5b4731723873aea9b2dc2e97de93273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721652d2dc298b842ad8768c1961ce474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e760ad28777bd0f79c3bd6067e93275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a24aa1d6b0e0b7b965ca23d77d043e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd83ceb0d9565c1607b78c0c1b0565277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70ad9d6e398d37dabb657a0e6b28c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324bf8a176581e46d6492917f5d2b9e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9574f1d4d1a601c30a27895ddf8fe5280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0659a4e9351d781db0f4b00a5883ad981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d82d754be179f8176bc86e3c45797d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b7371c468a876673b8dbbf7b0a24383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626919217b7a7d6d3d08ea84aa719b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224213b34e85783e2c3e82da6dc8ab1785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2c46648c8d588c9e80bd1e9bdcea986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a43a058c9ac701ef9b4190002b2f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f3301a1660be1ed54684dac47ffee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac527574723941c77cc35ac9edab0dea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc79e5d2b253f827e60961ad31ee9490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c6c3fe8cca67b262526aa568c854f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8ac3e07c4d553390f8326c6f2a87992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ddb203b6040973e9384152deb410e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3bc4b9f1a9857e5ace46db6eda70c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14749af8bce55b274bf40d8c748ada6695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2a699d3302c2cab5a71b657eb910a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3d0290585ba6224ef7cba1a15c99597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f0ccdce9b20b26bafe24339cf93d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e3c37e3c901ab38d19431ae07479f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9c8c4300a18b5b9a60a5a68903db6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d98e9ea03e9089fd777f49a1569f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b42dd66427c1de8b37951a0bf8cd45102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69ae7c39e944970c99743c119e3b8d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed2c63991b8d9d3713dc3f93e9098a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1768dc2094eb2069fc1e878e74d3c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db15ff8c92127808d00dd94b3ae8fb2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4e3a323c911b7eb8441c44eae8f77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169e364732ceef682946f32c8b9c915108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72d11f301ab9b6dbb32da650c6a7d3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0eb9b1526b7682b8893187a7ce6a94110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696dfd64994c9ca966f7830808314c96111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2d430c37b4060d53b6b449db57e72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d3ea4031817827af91577507e4119113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7e5cd1b4f32df7ae7ffb5368e4d6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae31681716c1964fcaf51f9ccfb281115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535b45949b05b536753885995388fb1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acec08a0d835fcdf6c190430ce3a6d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e51b086d0c3457bb3361c56d5474d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc9f0c1aaa6fdd029b8bf2207abdff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df455df8f4a52ed683c02783e222c4b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6393ee97210c39307c81207ed3d555b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4c43de5b208189dc485a900465819122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250404d3e362176e208881b8aa25c784123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e49aecb2c305d5ae62d756cde415c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a183de886ba08891d931ea713161a7a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8f0052b5411efa2cf9c2fe1fa2247126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbbe9afcc36f36823852d25230526e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f69ca26573b428ab1ecc49d18c0a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd057b79181487405a1d5552fda12901129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882b43cb3073194250458d8189ffa7f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0965aee71b07bd02760a92db1f9648131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf29076b8680ae6db78e62e33cf390f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a170d39fa29a86a1a44e0ec1410a284133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41aa5618ea66a3d8ddd282128ebe5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13917b0033b532468d09372143bde636135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6eeabde5b9eeeeb54d55ffad0189d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08128bc028dc601f77a7d7ce7b66c5f9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64a138dca9e6c47c7dc1c9dfab2e7c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439614e40d2c66aa84e8719bfa7636a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127270baf90cc1ad260a4db4f9a25962140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5cb39a9e861842539476c4a086f15a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e7c3039994bcfcb9ede15238e9c9e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42630c33a88b5d181a95a636b7938618143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e390827208183e80d24d23e212c1c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648279ebde43790380ee30c6aee12420145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31d8d35198ca7613e6b8770f7824ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e0e40cc108c84216f39043f0b6363147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d695b78d4d6887abd99a8d1ccccbc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f43a8ed192295fec58b04a86249237149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c8e1528f2d32f5aaa78ba1b4bc1b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58dcb2e9187535ffb420f49af4a218151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d1b25e7485db1d5d20714301de7f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d14a9d0a3b6cbbc957e56125df43c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289da782f702a9db6a67b5a9f10426ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8d82910172929a9fd5d9608ce448d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24331d25849ecb215ef4031c8e9361e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee46c26ece726b6f1e5b5f4f54d4f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e964a462dfa351430087d1dee6cb38158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc82ae04780b50925d6a6c07f963654159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a66d4deb8a44668ec29fadfd4e83e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c7d9e3cf2c8761914fcbac7d1009e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ce822cf6b1433d5c213b89dacff86162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b067af12474b42a757a3d56e5745e2c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8026642d31c17e15b4cd475f9b9d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157cae0edc7e63d7079ea2a2201c462165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41995c9e4e265ca5e61e0a02d780068d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670afd020d59ddd0732153fe1bdc0998167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e5be464c9be0f02e026f14afadf6d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55bef79dda197541b182c7c7e6cc7e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312fffc12e07ee3e5402a5fa332b246170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219d4b99dbd68a545966f259c9c50cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d42b217a4a5f07787e5dbf6536838172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e532550d7b08ac6b4b2aec8db6b3c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa70e46ec44a7f2be86038218205877174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3a6dee2cd507d68eb1483bffa2988175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846ebac8af9990e58a4757bcb432081176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7d9cb5644bed1d2a307f2ffe84e91177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc14aa63fc3206c6ce975194f86c0b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be7dca288fbce48b1f1ccab94c5d69179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca68443eb64e916f85098cce16ac58180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9917261f0e1fedfffc1becb38076c4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae8af79aa1b8fce2a9cd7de20f5d89182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c99ad3a172933150692b153f783f9d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c9fb8c5f2bb57b5d8595d608e940c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57ac7bb823d58777b50d2cb81f7672185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252a1acf0ed1ba35af83642519e2dba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3fbb3f5f64fa49d32b500a93f5ca4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301292b8291f88eec31049e910c12ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29fc9f805163fb107715bf3410b0a7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa739b1fe5baba5d7e280f8780c3732190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726581c55d539069bc0b0c28bb10977191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6f450424fe8322329940de1ba5954192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2d71a6dba4471312429fb9f443f25193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f5de4333ccb95af056025b9e1f4ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83beec7895b740995bc46c74a5d7f3e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b498220045e5001caa76c17c5b4a534196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f512db9aabb274786f197e268a9c5b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ec0df3942d9dce2eaac0a42e858d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5e88f2b3b7aaa946b557564798caa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b3c89d02604f8b2840360e9e02c11200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f21ed86b8cb98639585b9a40a2f35201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac65ea963b852d5e28bbc7633d9977202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d563c937d5bd2de81ee353840a23bf6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc28d35cae115f6e27a4afbe92da42204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23640d60588b9fa3ed7181c6ca6d3d19205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d537b66a969c193eb581ad86b301dee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff017710264495f2b8b17c79a01d29c3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d244a04ac0fd1c14c1836a89cb0b49208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c0bd199c810f8a8130d0c0f99fa3c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9783614a85baec4b4e5e01221dfe284210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35df515eb4cc01b2dcf7b719ecd9f22211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674343ff03320e11a89c0a28731c9f36212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706180125c6a1e18e37514e0a0ab4e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a221c9b4fcacebb6b8115afea299988214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d739e30517185859a6703a389cd017215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aacafc4548be3f6f8fb2fa51d07f64216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431eccca5b1ae54dd82b738096196bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70135e36c5eadeeec8b50cf934027aa0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30da613a695cb51b14ddaf43a99d23219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8452a807c5578c87b3d9851e78fc19220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f811b997d55eba30f68fab5724b19e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add9cd9a5f3502ccdf5ac81c7668002222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6203bfdeae2dd3b1eabd8cfe193bb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf6aac3db9be4b465e3ede09affc50224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93048e1e918a58a29ecc172b8470ab4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecd3c896116146e1943c52f63be2f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104909aa69cac00e00afbf5a0b1a320227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbd70589f90d517e9e07517765eb4b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62a802ba3b5ed068f5e5525bfe947e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be548d9f367fc89e6071e72989897df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfb405f800e5738992c378d6366f2d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7567d14841a24fa72c29533a835de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef517e9c807ca540cba8f3d4c494b0f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ffbe674a3b116b4a928311f613f86234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c77a30529d8f0229176c7f9253289235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7823e4e6fbc94754dffe29a6e48e92236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85866565b7d32e0b3c57a78a46230b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbbdef715920a6a3e7813808d59292238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acb450e0336d2129fdbe7d2e025971239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7075288b17870ec324f5bbdf090a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823202c2d50194466f98a4facb3b2a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3cdce053b4656775abf0278df11cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3c5ff997cef280c8739cd471bf1b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d3564c797c7e0e6aaf60ad98274e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca610e4eb196645cb22a1752e932ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178235cfe197a662a5c1bab919a882ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b99b1bcf09f6ed769edc233e15872c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685127e124e2544d7eb34419d865470248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30c91126791f1b3208dfec1e9cef95249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ec1edffbd4a998ae364c3b8b68e18250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c3bf993fe2f0dd9bccb47eb0cba79251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5294581fb742831485a82fd77ad5cff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13324673f6402a695fd2c75e6a783731253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f14c8b9e4384cd6a6bf4b165d0254254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bb86fa45c6c13ab943d03ddde8c98255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e23ea36f99132cf8d9d8e79a6116f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c51bbeabb65992ff6b90451282248257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca246642748648ed86ec1237059528258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fe4efdef7deb58d59c761ab5c1093259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6cc1be5b813f2b46823269b2fec88260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac77285165e4396c61c1c952d0452c4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bf3f07d91e4883b7fe21e02f217b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3fb419c3db248346e5540bbebbd8a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d235747ef3486b1e95a34980e7e0e2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088fa0ad3c342cd2d2fa6b23e70f1c5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916939d069a16499b31bbf6e159da35c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba011a896a116ee1def566c760178a99267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d682c0d599731f460549bf42f6e3cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f72c565e3c794a686652dfd7c763b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c441adc3ed6d69b7b756089f4f987270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6af321a30c7fb5a5f76bd0b1a2d094271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aee98b93b68bd1e96892a742066583272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a324c785d1e725976354f534de3f3c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e08a9ce34850ddc1dd9540edb72fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a695dfd01fd14f8ff8f3ad7e165b35275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc8c2f75391c309b9ddaa382635873276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f51ac7f802a2b41e64b1e74e41369a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff48f8ee1ef39defc9554e4464ab5d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593eb1811763ea37a0b2e2b8067a6631279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837ebbdb68a843db884a9df3e38dab6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59375c8557eb28bf45314483724bf803281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a0ce58f57eadd5af39b201ba52f1d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95b4a99b7c94f11527de731ef80e64283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b04bac5c296166e15b4804774c070c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033538ea0ad2f2638fbe3b1e7808a701285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79719e9ab31a637a139b1969e9d0cc2b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04298ead2e9096edc9e99f08823f860287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de726712e4dd285730c81179ddac5225288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9698de2f10701baf1d9944a123673289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa94bc602e2b5b348df4b92eb836d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87daf785b8a235415d916da739049c1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71896e27b5e69fcc89bca14c8d18c11b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eca8fbe1ec8db9143ada8f5f6d1cad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89f66fad9f1c37fe0cc3cfa21a7e16294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc6fb0e17c58c88a09734832baa082295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1630ab2d2846691c4722427a96b8a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1f4034196633c99e487254f44e6df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09d8f591f3d0a9a1fc8699607e6980298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45add8c3b94e95a05efe95bdf5d1816299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32bcabbd7304ddb782058292239398300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558b6f883b46db84774993d6fd10df0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545d8fe449423c40ca00bf5e1728cd9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc962922bc686159a23a2f99c4ac8988303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3b913a8a38535d1751d127d0837ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea808f5d60e6f8d62540836eef625c09305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6e9fe84df35682f94289fe61b0373306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a912aa4bd7ba6a6d53d3fb624f624307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0545b9b8c0c8d4a2b887036d5f93cdf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede60e38f7b6348990bd4f66740f3e7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417042732c31e9bbf4394ca7e1f75fa2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8421e1584332567ba424cbd7766c2f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bfc3bb21d991a39b27250be4242e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb50e84f081581dc0d0a2ed033f7388313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240aef1a16f9a0bfee0f5c57540df9da314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e3b8b5e4fd8f6701360f8b11c00e8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363c492f8bfacf1041cb7033ce39d44316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006102549ba1eefa8551db2e1eac38b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753859041ebf21b8c0d1be2cdad12da318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6970dd4d23c029d6ab7d3c674cc02bd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69968af9875531f8035629e0a9ac45320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b775c3621be0fdd26cb2fffb1d59a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46621df599be71e284beb9fc4e3ffb5f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff065a40115f6c037f7d03cbfd776657323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2703bfa4fd3a1a21555e612472c050324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b6724afc20cc321f04b03ef408fd2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99340a8bd0854baf62d5c52f5de8c837326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ed5c4101f3359baef9679eeb2273c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df662dbd92a606003ae8479ddeac7830328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0a93d2747f75053b6cc98c44595d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72556ab4cff2fd440557ed42a5461fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a8d8dd235d804d782fedcb24c004c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ec1498f9ca09510d81769d33f0894332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc89a5c4215b0fe76f1ee9b7b9c3f6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a816811b8558d84abd02b27417ffe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214303ed849c6e2dc8256992f569f132335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3b9d9cfbd13f5285794dd76c79f56336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2888df3bee3ef220ce707f054ba374d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f439fd93c942d774f34d8fc6e8fedf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c461ebf190cd0de2649a748f84605a5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89ff8db25c66f8f0868f0df615d135340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcf33f37777abd76ac006a9989a7cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142903732ebccd6d9da0642bea1adb7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee793a9e636d191f5c4b84d95cd2b7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04040b7ea44e787ef2539ab1ae2decd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170885943c2280140eb2af6eee1fc1c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c060653c13f98929c8eaa5d66529346346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37db52d5bc966f9f122d1d2061016a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b021ce3eb0c85458705937f339fed56348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56dae61285ca97a51e9183d5dcf738349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56a456829cc89ea2323fc03869d298350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0066fe31b3d5adb5290e6989cc4df8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c11b9e612dda0705f283113064283f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549998f5c268c11496811d0e0fb9b78353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4ad3f855454d4e638ba6b8ff2eefe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f64bcd1e5e0d77c928b4c21b96fc5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95a06efbe5369e5cff64ec9b42d6f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f207a17c2d194470ee6877de2d87461357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34939420c8fad6a95870ebf046d61eca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714356f7fe51fc56d736cf0cb638cc29359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335f47affa92dab8563fd33d0639cf8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00c8efc296fa10c7a0079ecf020dcb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69e87821e9d6af188de9f86995cca5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99416400d09e95b8660f3a6ac17b85e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec33246b7c54fba826350dede93085d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36606edef1fc52a2f1f4dc48d3fc58365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f623588461267e0a25de10ceab4f412366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fedd75844c5390b49ac0a8ed45c9f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd45496e37c4fecf446b68655b71a9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642b8a45989fc885d845c582fa7b0d4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79d06607025e11e59c3d95996aec4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a20151597844e61b877ef49d70129371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5b2954654619c02f67c82e4738b29372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72d5f55277beed782fd6e353f8206a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee57b2591f2f627bb3d448320fa89a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458761c6cad2343a12432b269b7bcc0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ee0f263cd44c4b46b023a40ae8d46376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fcfe7990c6d4719c659472202d815377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c6ac091b4de215983fd3c33208aeb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5ae9e84e04a5ce22f4173dc4056c9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69b415c1efefa77423f027f880eb76380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b5252ead2c0aa17ef49f5e06a6ba2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c38f8449d75b25d5329a986b603f8f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56252be6dbf8aac76180b9b4586302383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea25651b984986bedba94e87b55ee5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f64c1d8a02d0892e3b028fbd5fde5b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664bdefe9544e0370a311589b29c761386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e8a7de3e34b459f8a39a2edd3316b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb252f54010b1f9e26fc0a6b38f1f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c01e5ea21351cc79022a13a9350e6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213f82153b243f85500f37e2e868a22390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f3d82b663ad4a62402ed550b3f958391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ed2d15bf7d1107bc43466bee1a754392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0d56b67f9f6bd2bd815a4a903a999393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c0337a71d0d7e3a11b9570bcbd612394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e83322f47ecf4714751cd4d97774cc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf421ddff871a328eabe89e212983797396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d693fdcccb0dae1fb6d9784d1b39f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92a97706bd011e6c662e3f1af2842e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c518cfa119755332f7afbc45ec0ba3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d631f09ade951afe75289cd6325a91400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010864d8eb47bfcb25d9db80c5c31f63401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df793f05246557761eabd25197ba91a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace88fdc65fff39578f85e2c4029d1f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad054e3df956776d967615568a0e6b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfb313d44e0cdeb987c1215021812f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586b4cbb0f76406345bdaf74cff07e4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b393434cd38bcd9ebd0ed011fd4ea9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90b46027d9682846f7439c8e3c03c8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37caddcae2c9b48bfb36a912fe972ff2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd095f112cf62386f3a5e8f93dc5c29f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d36a312caa04fda946aafe0fb41e8c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a6298e6aa99d3882f981ec173c9a6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9b6a3e687bde58f20ecf769c178f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ab2e8c4d7de9f297aea723dd50851414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14644b5e87f94c7edfae3c7e57fb7bb6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6efbb4059318535f20dff66a49a121416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fad4a57dbd9646124e7cc7b552cd06417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db3276ea6b7304d4ec83975f2ea52e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6fae2cac14648df4c91d4e6acc046419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d0009f2f0760ac6cb9e846d2d54c3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bce50105970bbe8557644b5070d70421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc0261527fce7afe9e570ae56d8713422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd246b03202741df37be9f5e28f622f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffafa5d7dfba9c5010618d7de64b3e9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632085b822e0921a0977cae1acd5758425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b40452eeb89cd5396d1dd044a6824e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2fa73d0e102b5653e02f33b96078a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901da4cbff2760abef1b44006e1563be428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9327d3097e868881666a295c0e17112429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b55f14bf291e7f03f9803dcd8068a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8873d423547f3e3b8c4621c480c72431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac529208aaae5b34a1b7089e1db1e4bb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6adb19bb4e0bb9623503e2dd1b8d0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487c48cb84a45ed17e8dd0c26b51a5f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600e8a38d239db3fbaf959a3c48c05f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d305b7ca5c02b7ade3a5619514461b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50867de05c594f52abd7eb1954985ffd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11594f63c3a1f68bd4bdbc5f8a95c13438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636366fb7cd7f5b370f92f7db96ad2d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ebad2367a7eb960242a33237c3665440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9398440ed4b76acb48432856581d5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9db3981537802003fc7af22908ceda442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b49f5cc85a1cbb7f478733cfdedeb8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0e283c2ccec83eb6ae8a9aa6ccf64444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02620ab3abf0dd7b99dd4cb8ec5d73db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1567fb1faff49369e21953cabc1b3b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ba4bb8d75228dffe81481f4bbf2db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032adbff1ebb3e6a4aceb9b437a1fcf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d9bcaaa8f0df6ed54717eb852b3d1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624a44d7691eac50ceba205b3b1dfc2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2820386aee6b7bdcd9ce69e1f292fa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0eedc9bd30fe778d4fd6c6341e3c6b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128773e7dfd64890ab4f83bc58462708453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f479d3c96f532cf7bfd77486dd68b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451865892dbf4b76be7a6c07b065b461455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81519a5eba98745cae6e1c091d81bfd0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fea72504e91be6513febdd05ccbc0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72b1212e051aac98a7e27d96ee2ec5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d672db93f2fcdb6b85831704498d6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce3d46ecd0f2ae76c6e7e025648acf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485048dd4854fc7a59210b4a80984db9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6952102f94ce6d0c2bd065d978f23c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30e2049e1cab29e58ce8f58edd1da3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afe79e362c96ae5fcae075bb62f9c7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3103baef6873c210ea29ef788935399465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fe51c0a0dfe1d92066d2b9db806d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86eb888e296aa9dc1d7b97f4f8eeca3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed706283e2dba8afcde37e826a225a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f7cd416e13c223442d893e70947ea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c9e3a771a07a5ff83a7a1313743b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46136327af8e403c7b2f073470e50b2f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda56845ac739527290419fe7d1d1c9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1f76c1647213ac3160d8189975b2f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c399bde662d5604251eacb69ed29c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329d4277b4805fb73a2502c773acfa1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d10a1a7a6be43c15375ac6691bf613476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4dfdd4a69e1df5cc7cd450dd1fb68a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392fe5e8883f2aba005c771a180bb0c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c860d770a775d0017f08af41f8962479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd773228f53da57a57ce3abe6a21f8f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161b90fc31a0e50ed5bd227b85db9aa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff79a38546d203ada71e041d528a93482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460b2e82452a3816fc906853730244a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b01cb04088740385d90add56d498f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5a94157a2e0e5bfc68b14a634e870485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe525883cffc8dedae52bf56868ff63486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36aa690de6538558242f3f34e25a70487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb47f35cfd9675b2986f98a27ef338b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08b56246c399ec462409728744c7ac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1efdac437cec7908faf4109f86720e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f2f67c8ba8c80d194040d4b826ca1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188906522d844cc1fda7462778a2f3ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27017b5a6fd2a3eb0e0a04fdb2062810493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde847b8d09e47050c6d70ed13238a0e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fbb2fd0f7feb35b61ac3c22008d5e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ec2b9a0e4a3d7c4946b18cf9d1530496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ba14207989e443a0f6fb052e63c8b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209da0a5867bb191aeddbe8edae32404498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66618e458de2af59502c523f0a0db94f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e324799c8fdf664636c67f34556bb3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2814d47286a922e6040433e033923501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa68479e63220c596ee2bc814d4a53502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f36e8794b381d3c758901d6d952cd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8368956908a49b0b68f6a272d9ea73e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512e115c56c8959baa7dd31636253e1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3a22ddfd31b5ebe65bcd4140f0008506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9f646f9ed67488b4f2c0ee0e8f577507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d644505a460f35797518920c49a833508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c453088b8e79389638eb9000ad7b9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a4bd5c63f97511556ea2acc328217510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c66e328543292d26d72630aca79ac9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb800795bd5160588aa250e44a10e58512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b87f10401995ef26b4d408a8d0026513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fc70fdbb9406c5add9af95807f2cd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a3ba99ec6fd0ed4f33429a02fc394515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d33543f7a80761cc8d6876d83321c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5000bf5223a92c4eef0f5bf28531e3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe15d75f1d3f61d3a4331588bf928d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172446b3332429efe5cab903005df42519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30912310f60da459465013d797df5bb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec383ae911733273e440b844e1709930521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633ecc28b6bc9209c78ba01d315f29d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfed6f4bada2705a8801fba37871218523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08836ccc80542e323512d31c96e4cc51524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826c920c48e170d81422b44b8c39cf8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff279943a4d9d56192f23b0b19df78526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e703b204401263c9a9324a69bb5eb89527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05ab16218445e359f3a53ea274155d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d3c6435d04a0608a7b4a2b52bd959529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5820c337de0c465acef0f4da8e489530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c147926915a03577209ef59c2a199531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cc61992e5d1d4d4de676d359e4cd6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafaa0aa10bc59b759f0de3fbd138ba4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2ab3ae2e315159c6b26021a0f9582534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bca4484d9e9f2440c7cebcfdcb1f25535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f049852ce4e94c556c8d48d4b23862536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585547e8678c423aadd92d395eccd28537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8be3fefa095051379472e1283dfcc2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa60fff86f8b8f85f48d0a1c946926d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cd115fa89d8ab8dceb59af8d83e84540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1597584bea3f8a761f63b47996788ee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b88379e42f3d220e935ecf322b8091542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5803feca540ff88f4003d77190e188543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9cc22ccbcefdc4eab31bbba4c864f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db8ed6a527c3bd3c220d301ae653d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993b3ab93f1d59ba76a3de6b04d2c2b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099e66f48f1a5e40012b7ae0f136300547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13957156f5a2d7166e3cba4cdfcae322548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a88cbeb2553355516eb1b9fda61cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcadd75335f49782874e07796c1e3f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c90c43f7eca158f54534f5c40436cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b79797ab4c7dd602e0b3557b98a3d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd696a08f0a608d34b9447e3f458e8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9288fc7fec68d4ec63ecbe637516d37554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f042cefd775d64e96257a6939a67bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5977b0cd9553599dbb7b6e67ca277556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf49baf4987dc249cb81524d3f2ba8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c762f02d28d5ffcf9f580008693acb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72378de09eee37cbe9999f26208585ab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1094aef58cbab7fe22ccf71048c7ad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dbb1340dbd93dc07e3b9c982d1291561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3a4454e6fb3a78ceb4873ef2215c7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29aed71e7f4645bc4f89c92f317c062563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33ebde5830c5e52c158b8cd72b42ef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f0e0d08e6419276ab4f5b27a17d53565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16dd5173d3904624a0cd3060a20742566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364653986204d1774a79bfe28e27068567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48fa161cf02fa0ea3da55962916e3c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0091144e77de57b0511d76b316e1dff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25e0c7c5c338f0e75ef9cc3c228911570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f095c08e0034dfee0c9c0871669bb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e52074817eaeca5466980544947e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297278afdc03b2297eae9656db2bde5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33db64ebfaabe8b7aba077e92a2478c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfb9882cc1e4ca9e8654c226cae7aa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55825b96525f751032733506d36b4d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2cb1be7c14b0276a4db373e165619577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a157b0b98eb424b9d78e319725aa82578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a6850a350bfdf5eeeb269730f0a96579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c864c1eff177a0fa992b297f35039580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deadb86e46fbc1ed20b39f93b825be1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1747e9ffdbc3f6e779825227814603a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab77d759d03c3a15b3452707209834583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e74562a7b102a9563808fc73d1096584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de56a3f445d53540b5412a27fe70904585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5d353044892ea2b6e75d13eeefc11586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50916196ad711a8fd1f8fdf06323ba9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c06783acaffc17d3c7383e962fe71588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c2178594d7954e41855b1e2c5d380589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83ecb53f7bbc81edea2953e57f1caa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd74735d800fe4dbfff9ee7bb67160591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ff08f25cee25f368ab824fa2c9b97592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666edcfca9eb7b737561d1491d76f21c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b2cba86ae53ba0c3bd29de9190581594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9d0fc9a7ae8bc437b30e3644473bd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ccf1713268ad41ffe7e1ad3fb9313596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a94a1de244313a0d823305415ec044597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36c6a66fd0888fc211d966f68bb16f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2301a65b556eff1518af932927a4d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479d754bdd9b35bb65b651f54c4823d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7a4000015ca17f6ded15bb9549c59601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85d9162aa0875bad1d93b5f6a07e31602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be976d6bb0f10fb6fca1e24d64e4e8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012b9bd0dfbb4367204165e5234e9fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a13df78240419a52973f69de72d972605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc36b625ce02e223ed623abcce668f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc874b88971f0743fcae9db9dd883b18607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473b6a6749662e505a241edc638f629608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb348d82f21302a4d8e59bb7c61f9cf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd08889c6d62e749cd87aa036de7b0e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacbbc732417ca91c41e1519360fe22611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c553c5523b127552a9f541bbe1b9478612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1648ac93f92e7d7daa239205d044a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41318ce0d2d96499bff8484181a55f81614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544af7b5b05df767f6834d3ea393d9b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb11f40216d9be56f71c4c06df252a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7ce7b0d2bf8427e5c88dd36bfe8c5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f226103cb86b7ce61fdb7c15ebaa5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bc2c62b81e68988601cade575902f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c79c275aec6e52536952675680dbf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122575fa7876952725a4cd2fd314c597621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa1dd8f75156578b0c18d60dae6424622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03de23fb99bdebfd256db9074f8d32c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b772a539302afe2ed72b7033d1629f0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324549d861481766f816214b0e7775a7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ade9401849b3fa1fc1b2b07c7481e2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d775d8c424e4f203bdb8dec17204d1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36483b65eaeb7c3f72def705faa45e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce585d3834aaae37ddeb1fca531d4148629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca407a62fcfa13983cf21ab1626d4f5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69935c64628df5b01c6d1cb4950f7ffc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b7a40fe87229bc934effe600ca6e5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31c19d1ef6190d3388ca7166776239633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea0ecb1e3fafc98c6173e120320561634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23514652ee3387a10433845ca8781b4a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0176dd787e6b57209f0f3dfe9f46fc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35a7fa5a07588f6f3a8017bff2a3c1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1510153f6d7e06706e6ec1be5de466638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6916c3a2dca508ab3e6801706253e4e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33654e91a538debf1eff819f97b4af4f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f635ddb58edd9846ccb9f813006c10641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950808601033f87f78ba00f5e3615fc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2882674f68004844303467a40d7f25643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39dc343918033c67dfed785bbd7056644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c2db324bd41921c6bc9b83b03ed29645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639de4dc3c09c6a7b7321849ddc3283a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b8389bcb7e7b6a280c213d5402ab0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0774109ca9b8dc7e5e50da9daca4dbb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa04596e05c814cbe32b3b5742e1b1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f54b0897739a2ddfea5cf14c9a326f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e46cf6a262242fd8e99c02b22f6741651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f23876dab8f079a8e527ac3966d17652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b91f8866242ee1daeed128759fc418653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0914d87443be5f9be698b672a74db1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9dbd562523b88b4fb7be24c7a7bb6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c59d77d481b8ac8f3c81a59e393b66656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02af5d635686a23df02b5305ce89e4a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdad6b57a78499b9066ca126be13ae658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e3aa562e12fa6c40e49d8a705d0a6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298f95f54f8ab8443cf356ec4a59df6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ebc1141d28503ac88c1e0052d2ebf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49818aba3b331813867e07b0b3281e5d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87b925fb105d94adcba1d0f04138ea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d5f2bfc2ac6afef5683319e0016f3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccb60506feebce72590f38f0ecdd1a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19055632e9859fdea16cc2ade1ea7fad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3adc198908949d346a86164c5ecff4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f247c7ed5023916e0e98b021cfbed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5285eee2258714db45710f30a9727f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c397d165393beb87a70557900031f1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04498f19d750c2b488073d0eee319a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d029feef760773c8fd77cf2f8b0d2a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5db1f98c25bcca2c1a042bac9ca787673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c39e7eb58f2f217a7d8307e7c7423b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541603ddcaf64b43590d86f7ee4fe3f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb21012cf154aad5feb251646bd42f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655a844a9177b3579585fcdf90815fc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693fed3f923d5a621a01e9e809041b5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abee744924f6a02f0989382535932c7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00830c65479554eb5118e479c850b61c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f03c11c813eccb840519caa9f5d4d7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad1a9e2aba6e761ca6184472412e53682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe19b8ff1cac0db72e737d9fb62e08d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3196fba94598e5312d56291679dd8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90daad32abe47991b63a1a50c419f4e2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714f34f7d00fd21314e708804065688686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bdd5d06549fcfe8de0781fd9e8005687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a946df87c6a4b606da0814a4ba6fb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253288bfbc4d86c157d56eee5a4b5795689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a4f7ec18c0e61e6a0d3ef848f6a93690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11eb087014bdda65139ad1fd6632dc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047935cc755d510300bf45ad6665b0b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdcc4adc01014d2292c9d4420e5b87693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd980a5a5fb48719a15e6b45b79715694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088713b21f2dc96e3c64a67ddd0b88af695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7d209bfcdc111b9bbb17724319196696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e107e8daf34989dd147daaeed627aed697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85963cfa46d272dd5f403cf6fec23481698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f3e3f8bbd2f8cc12d96f2ebe782b9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04face98d478621e0ef68775339f116e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b99c17b1eb37c5737ec8c4f88f0017701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9abd88ca29fd1442b832e58cb7f61702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa59010bbf62df0a8cfc92e474c9d8c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23515fc9a868fb3c22f3e5384b069af8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf16f55536937bb1348030c16240333705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa431587203cd2ac32716a3d4e4c0b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104480970d2edb44c248ccea5cc7a54707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596bcf086d2f6460bb1f86e57563dc9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf097723dfc0bb4f42cebb28160da2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2adfa703bb6d5af9f7287f85e0ee92710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e27532084b7bd24248544c09e61a7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd46a39807dda37274681cded8ba6f712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd40ddcb43b5e45b9efb70d2a222321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11459dd912be496ed70fecc159fc171f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d1bd38d629d9f5186172ccc9449d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf850f5774794ab9c685dc770f2ba0d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5da61d267ff01b9a78eaa60a0af9ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f8ccf5bbb07f3a98a7398720991036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742565617c4f79047d1efafe906f880f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63629ca07f2c84d4dd35a3799a14f0e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c122fc77f8a4783d3c21763791319de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3e689df4de05db6de0c975925ecb810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd0f4b5df684baf962a7a94cbc87bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63becf441711f9bf3ec02dd78b454a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62e6fcb8b1f10e9f2fcd9ce2b8069913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7e41f6a29a6a113e9004da5a54b9d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cb4b72a0a169b12e6dfa8382b856b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b050682c9870cb6236240ada848630f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d56d82e55b49576c18f568c75f3a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29342477fe44371783b820934db01618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98499e51f1e30431e4b02f1e671f7c1c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd6157736ee5462bc38b06276a1b7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ea23ec72669569b19f550dbf1045221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cbcf82d412e72e324d66ced91318122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860364125de08df1bf54298d415dddc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acfc906bd85938bb3a9ee0c7a37d4e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dd16216536cf0622b26fc9c895e5925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e3c306b83e600c4a434415fefefbd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfec31fbcab2586a7570c1ba47b3b3927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895df2ccc12a881c4083a4d0c13d5c9128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946cf6ae4f6b3863b7f3056e401365d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5945d7852457add4856543ce43c6b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939d8d074f0d753b789afd48e2f000231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea10065e80ab81c6bdfa8a73134615d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35705e3c1af4a8231e797edeed785c7733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19deafe45c93a93a30b2dca1c57fe3934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6632f535dae9bb34ae795c6e0c95a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8da3404f2e3a711740ebbe78ac79f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec1c7e69d143d439f70941af6e36ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f388611d9482878475ed95498c5f5fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298efb85baa46faf3d41d187be9420439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d339ed4b05fed214b405df6342c3e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0253336063ea49e308c57889407381341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3618bbf3acf89f88508f2bfe1fa103742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dac52aad0c0e5dfffc9c1fd53618ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab014dead42c1995f083f5aad6239d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755b3b13c451a794123520b0aff382645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86a980bdc06915eaa1e472d56a38ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf699ce3c2787244703d433842c8c2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab20182823cbd5b84380c34fa86af8448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e12731b5a84977c419cc3f2a06459d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4b3357f8dde52050db2f1ad98ad4250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624de0b6a250b08186d0beda211063751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c10a5bc0f6325d18f710c598b3e2552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186614e211b9c3820745ab735e3cd5b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9767a82a78adcd35e36bbf07e7fde454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32423bfb4ea4ba6a973e0bb798a73a4d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b0cd1d309558e9700a84483c23ef856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d664dbb2b198acfd03bbd0d59d05657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555c233aac816e9ee6f23406a1674f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71977bc401de8b5ef703de9bd39706259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da115e4641eccc0ced141d13d70f3c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492abe6394c0e16d98b03e25992814e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7a129c9e8be3a9626763174b709ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8920af68ec1271a26e6863cfe1eb1b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d71b3f7420a11eb1a578417a8c56c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c212a1f4767c7b853a647b9bc0690e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cba168c4a4081d3233fbb3dce2880d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e00181a6826a28812e836313ae12767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a97c6761f740e62248853fe9483db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff5c8fd544b11bd66d423321d865e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350396a69a7242254ffdbda53bfb01970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b7e2cc9defb819dc58f0df9268b3371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe66d5a34c644ad46dbb874dd44c84f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26f81c0aeb516734d74507de7ff46f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163a52b6cd2f9ddec9babc8f88861f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4278afc1758f667dc53a9288ed9de175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4d1a8e2ded672b4cc51277280f72976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebd03ce4518f7c7785d7b33ef226a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11124594d7b58837ea1423b4fbc9235f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db8cfd7ee81ee2e966ec7cd9fa5c7579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f684af3e6f76e734cadac7b3ed31fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fde8e065033425705660195953ea6681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60dc4d08515aebad63c25304c69569a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f22610fd11ffe4b7c27b6ae2081d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9294aa0162797919564a21bde7579984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adec45ffc65d55d78d6574d22c8538185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656604d4e43a96da09997368a7fceb986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09892b651e9a515de611ad0b3593e3c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8e2659efedbad48b1ee7bf3afc50788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acec1fd3486c72bd0615f5760a6c6e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba72341e79e2f883c1f19910d2cd8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542184133a37969ae1c4d3cb7ada57791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d42f534b5e332e77277967a78ac6a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f2f3adb9176f8384d3ace8be410ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4ffafc3126005c4072e04582b743094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a813d8e743d91bf32dbc811f74a7195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd03a0c3f5c63d82fdad5369092a73b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fd6ba16b20dae19fb151d067e633c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac20bbe3193b4de6d704ffa988c56d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea211f6c40acd2ec8840747591e42f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76461ccca238cfc12b72aeb1b8b92f82100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322de28d2c78ec50d5d45a5797ca99e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecd4ef824378c333dc33057d6f2149102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53bc88e96833584c7cdc04cf46fbad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de70013952fad260da8ab46aa99b9df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bf8e9be41d1ad334761d815066439105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc768772437176c7c52419a97609558106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a755f773bf9a3472134c523bb92ecf9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef556a4d55f78a0d8aab1600cdfccb2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f20bdd281eea82fdd7dab65f039b1e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6fc5bd7c5caf57f722b37f62f9b3e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540f97d344fa293d77a2ceb0c7f33f0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e53128456eb659c358dba41cfd94b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377ffe830cd0b4835baa6e7c0543d0d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f145aaf12dfd8e7ef512ecf243ff00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf0d022ede5e9e0de361e406638b52115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec066e985c559f453256c30a5994aa48116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86450f5917fec9df6945cdc9784f7983117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd3508229a5cf95141b99d0e1a20b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02f18a0afc6eb39ed0a9cd9fc56e31119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658e4c460227eb0ea72da74b9bbda69120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45496cb6357c6c5082b3d43a2d7f77a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41599d9a6fb902b51c49326f09807cfa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6f8167739d7d7891e72cd2e3ba224123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cf34ec81e5c7eeb30c2eb8c3d3783124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552ea6e6d3ea8f7b6b870f52229abfa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489c79c327247e793be3de44b6c07cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ea9ca085ce497588241072c046e4a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae963ba5cfe54bce10c6f127b152c39a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1770a715b9cf59b628be964816a9c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9433647d5b77ece913d49af7ec783130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820345be78f7e5b60bc4b2a04934dc73131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2655b3a99b9d36c2d9486d53fd4bd57132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3db7d7d523c770ff88018021cc8d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39429b4ddd02b59c4c30a659a66ad89b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5d3bac22d3fb2d5b23d83eb5b4eb6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662723cb823347802a8a29030092313136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb7c32c7db6f77ee46daee00f48eb2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b7b828b897941b25646a1d2169b92138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb08aea93dc9833d11bcc209c3d032c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0b125ab59bcf5b08a11118baec1f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25556cddcde326f4065a14de2b505068141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3e6e49e3fedba12d14365d748973e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403dc9400ba03ed656c6c3e064d6b49143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218395e360932ee10f3b64cadc84f8f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacfa269d194f5c84db2321058bce41145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c54bbcc1979a464b3aa8dc4fa07c3e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd8d97fb91a4796460b1651d6eb77f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13ece7c3be663a4f74019fa4814fe4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098a27093edb578e901aebf701def39149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b7dcbe2b447c35e811952d49eb66e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94caeec02e495dd935c487bbf0788881151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e0c2daa9784b886209b01b237d63a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a30a2f73156d01dd0c5c7474b630e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7b732afaec8d3e52ec1996bd2a3f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9633d1c2d663ca6adc41bea9022c58155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06852510055fc6aca6070a8c8b3a57c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216fbf9449174bb34d8c4736fedde4f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d713b5ae198794c4665e89dfdf0e28d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2761b40feb24c523135fedded0e00e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f61a46769cfca162993b49a16b9a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b2b4d23eb801a2f5ceeaa0128bea5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd517659cd07ef5e34b0fb630d981e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742d0c9d36ce7af22e27fa03bba9364163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabeb17bce80c4be846bf07d446612a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfa80f4e1d1a41811ea7ad5757575d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3c3c2052b7bcf5a8fede1412ec7a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0954f8c67d85f9a886846b2d17d5f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3dca8a175cf2d9d3bacee4c065cf5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c1dcec1124ce9cc1eb8529a4fb6d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589a213b6367b1838ade166d66fc093170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab6a60b9c087bb0f6a5b1ad24fa80f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d071354f0968140d7d29672c6ecee3d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40773e4d482e31fc6bc956e4be76d9b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a187f27403657839b735e5423771a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2663991a6f66e7ca9fa9a4fd11c86a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7726aed7dc872e674159f4d80ed96176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cacc8e6a118139336f62e1abcdce8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212c4763113b53fdab1aa071aa12a6c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafb7ab5ac3eaa23cbc6839b84ea45e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec649674127d78fb0bf099a3085dbb8c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f778fb5f84932483108940f92f24c94181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523b760893b176ec4c4b4397002d8f9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138f8665422d5b90b77c033a85095dc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2834ef904e2cb884fe9708e0e1656184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a616f948d90dd43c1d320afad2a1aa2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede3c158f2905b9fe8694d0e117a017186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630fc98e0c5be7c1feba38c381fdc3a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4234d8578cb0df5ad8eac6731a29897188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec19911e4e20ebd34cea3718a05c15189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639f2e9577ab8147697f5107be9d135190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c18561e12cfcb49481582334634476191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd53468526a896a907fc0a5c0f18774192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4ef217e6de4d2e093c468a344e5fb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4777c55aa6ddb59c17f54680b4a21194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366b5eb9a250dc52b02cd62394d344e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d385a44994210beb55bc27eb9d989dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22be2a3a8ab9c42eba69f5842535ddf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee946876125d13b7a648aead43723bf6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e83c4bb67311e00d80dfe13eca9f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cda7c8af19cb50d2f96bb5c7a7078200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e393c8061c0efad327fe2215299ae30201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f424e0b1831319ad64fe4ab5db56fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf0db65d24c653bb2528be5c5a1fd4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bd84b565dfaade20c40a4e9f246c5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264157cf362b99303b1f1a94dff4c36a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77f94fb40450b9519fb3e2294c0de6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be832a0a20c0c148045a4e33e4e43cd8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f1a99fd472bb529680792aa5d9e4e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16760b3a1dc7cac2c1d5bd74289f09e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f44feb0b3a316b44aa895ff5a35d2e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35917e4f0668478b7aacfc634bb215211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f1b7d8e2de741778720baa95bfb4c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209a3650e483036d6817bc67eea8775213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70de8425edda76c32c85dc84ea4a202214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20ed1eb0335dc9e81a2ec8d3cc0aa7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749a5146761d685e9e96f0d52f50ec1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c834cb2f5796306ebd138073aef51b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e84f718199ea1e2326cdd50908581218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb37fb0e9438cc04a4e5f27339ee181219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b071be83cbf25bf26d0c7a91fd4c17220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8cbf99bac339e1806baf005236450221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adafe65b28d8ff1ae6bfa202bcddc94222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ffafc589d36c8b22163efaff52b07223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc463667c336351ce07d1e9201446ea2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae596d8b194324613f057bd48f099f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b41c08a6dc519e186a9ba0ec186c66226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bc7c51f6e5e91ef2b06507b9c9380227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1b17a5a6d4a4cb4d1347d61edc001228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb16b9404aae1c516cbb5b75774252229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f67d8ad3f4868eeeff0530ef1d9f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf228d5545f7b435b84163aefcf369cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03097de107514ab2f7f5d7555c4b6c8d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515b40342ecb5c9255f837ff75cb287233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f4b2da9c3051a86ab96e021ca7ab5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47c5c1fe88b512ad4e556459d08477235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51449c92097ca9285792bf0db4ca34e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b129a16ba9656efa703b7b521ab9187237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4104b8959ca2063d24d727ecd3cbbb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fc524ab1f0ce1cfa5ab46e90373f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d5b298750183cd136d1fba8bbf63f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9551ccdd8e595f45329060eb8671aa2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fc64e674e9317a6823d4d7d8ed908242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825e931b9c86f3891f0319f50c13cc5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e562710ab469d078b3cf9d3af9ca8f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb704f823f2f35a79978e849927b406245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e0303e1f0ac5226c00f31d0ae180a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972e7d988b539ccc33b2df0ec6207d4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7e1687952b36f26937b5a4be439e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d445a49c0c8d22889852e691a6bf46d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f828e971e1919e9b1913f1f64ce1b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193e6e0cc84c5602b3a4ed778fe1f50251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee176e83f422ca19d401d4cf01516c4f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1792adde35112f9fac35d832192a4e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e11abc5d06edd5734fb06ade95dde254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8db2ff9380b91b27f9e1ce69efb9e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f4f8ad689b2b0eaf1f063d8c5def6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e36f7ec4867c8164666e809a557fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac706e9f9cfac4091fae6a6e1c31710258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc0bed7e6bda32ae966589f9518487259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1514698c22e21d82dd48cac43b2daf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783595bdb700282a14444f6060a31e3d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25848d6118b706f59ac37dd7d956a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d0a3fd6cfa75a5f66eec3a8af5cb5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f49de5c596e851a7b216e46c477efb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479d3a42f8a49fccdc4906c4e1c8543265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dac350120d1d7895e27dba267c22da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95520adc4f21d008e6481c9315ef3822267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895729e68f31e359e5be3c53f9e94ff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed076310a8048b2e4b8fc9f9c2e2629269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad40ee85fca417786c7c3865adf510270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d037804a3f2d7523914077256c07eea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe216bffe3afa4cb421add49bac4439272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6712cff572ccfd0cd828328fac8ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd6a0b828ca7f854d94c105cdc6c4a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a32240764a9a5a59711599a004d5a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04d107f8a1e2910dbbbb0dab59a08f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d0c604aa0583a97bc0d6a84766da8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f9033e621585213ed4a2edc048bd1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412e227bfbbb8f34b8783f8b863c80a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa395a77dc1a22718604220bcbdad05280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac3a65e3c365b2d5a88ffc8daf9bac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17cdf70fb543295dcf9783ab9d856a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab857a6fc66f7e5e3de4d04fca6f547b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0be3261d9c0135eb85a44a126a7ed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a596e53f81e0a087a58c885ad6e308285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581785a65aeee7d046a8afc492004e81286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d50cbedae13a1c67248a1c3c8bb42287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca853e54cd97dfabf552b4aaf0f02a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d43b68920ed298752d07d8d78af9e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7812dc1acba8c149d70e7c1a76354290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ad3a1b780904801cb2699dbc17904291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67788b5789eb526ff54012d8a33039e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce02b5ea6d3ce23804547cbb3e29e14293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e707ea94ca4a757172802af3472b57294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194465c306686909e1e237aa063d6711295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe16600b76c94626adc48f1b8970640296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ac6aaf402eaebcc89aa24a8ba5550297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb42dc8ab2ae40c091600bc0658d2f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453db979f8211d73fe19d4b30a64ca0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d168f890e1694cbc558286be79f3b59300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b7a464daf6c70d6e6b8a6a4188135301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ef9daed9681d71422309745519009302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd33c3da3e36f53cd147df2c64f4518303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a196a97c1606c9824890058d4b68cef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef3b93fe31af3e1eb0cb1488ac1142305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54eda9cacaf54fa74cb0b4c44e6d8f5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8762f0d9d72d029385c209b6f70ba5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c438b897a7624b40a093b7983238f6f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025321513690e0eaa339a6325f11c97309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9707418d961f57dde4ed2216bcb1b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c77facfc5259f71da57d4f1ceca90b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801944b62e5ea8b86e19c7af72ec0e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc8b8587526fd68e55b8c2b6643ad6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce55639dafc8b4b6159680d0dd7a94314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dbde700dfd48fcf03c313e99e004e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b574e3f2a2fe36bf13ef90bd94bb61316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db606398bbd7da0dcf5acf5c0ff64e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8e2f2d0a2232deafa26b902ab0cc1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65cca3aec23fcd142160e960d8b598319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9a1c31d742677bef100ab12280e96320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fefa830afb6be964f3b6aaf899b781321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d513b01657982bf8fa17478b44cd9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f2581d8669bea733172b62354b6b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de74bdcfb52eee9fbf45301b26609e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7909fd5d390bb535badb2fa5c7dd9e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2764673317fb0c5145994ca5ac4bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8931cefa325e38a0fa2fb52ad59ca1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef176d6cf04c17245f13bfae61808656328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7898c17080ba37b393a2c553ff9409329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcedfcbf24623b2b5ffb5c153d624f3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bc9dac7c30f9620cc2cce0688349b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c613a636796955b630293d1bbef3876332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107617ae6eecc5bc2ab27a4b96254cd2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa3e584852def04dc5b50086801dd4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb44998b0d15e32cf7c8cbe27dd779335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fd9cf1d56531c7ac8535c598181e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc393488631a776d43b7210b4665d1f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd224d4b441849dd149704ccecb2b1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ba830d5efec2d25420c1257fd7aaa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6c05f36514cb1a2d0b94ca99ba102340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe05a6e7a62f166292313c1e3c55338341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c34eacca727242fb74102efb97ac7d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fc9e54bb9007967396c95351ed96b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbe6efe3b454f20eac8dd0cf02fc1a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac892f095ed6479494a262e93f5e863345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b6449325b5f1e35a78c96ab3626b7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d807c5262f439f011df42ad65ebc9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ae77e7e5a674b7ebfa61c283ed326348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788285f763bbf73ff4752d4f665aa40349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93434c1688dd381e2db75f7e260732d4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d8d4dc61098977eb6189ac6b09d80351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c551049acd3ae5da8fb14bd42e1754352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd6af7daae3218ec5a372f3699d4c0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b4534f5d85abd505019d61df3d9da354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614026f02d8e4500362ceee9051f28d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9508ed809fbcd4e2a1ac79bec7103356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ee49aeb094900a5a318dcb39ca664357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa085a059273c36af891b049d6b0b2d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3153f7a06c1076ccd70292932f9a0a4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de96acd4fbbcc195c8adb291a7eeeb9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ba8f5f1851b5c301f1109385b6757361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9ab539cd800e38f7903d306a76fe8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca13a80451ed97e5f8f4275d1fecf3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036ddbbda95de73207d081358523c56364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040a09746b68c5803d597ddef68c6dc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbca3f7062b6c962f1e640dd1b2160366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0b8ab2cbf5ef6fb208069a78dbf8e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a93243ab228cf60cec903ada8d96f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe28e28085d2ad163c6b9d1e79249e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d73d291dee680b1722c155679437b9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabec83a60e62a0e7c5e1fa29d75268c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcb0608ce8cb8b4847cfb15a3d0e62372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f565ed6e63c3d53a126fda83f0cc5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c3e6a5264a4dcdc6744ac56ef3472374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff50fd7d2f9944e18d642001766e59375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ad1f29c98ec70c2c859aae014c5f7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f92e19974fea77a570c6afb62ac817377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793a48cabded60d72baa322e06a161e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a5e0224aabb8592d7b4bd70ba79d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d9f1ce1d2a6389f71211e92e7593b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436ce8485c8e9b5dfed5fc20e88bba0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfabc3401d7224696ec23ee5e28928382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137f2b98d8190d9641750eacab256ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf264ea7ace17ff6a8c05ad22ab5aa5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6268807c0d93d8b6c34470bf5f88c9d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773b6f9e64373c8d936edc8c2bd1110386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973601a633cfd82482eeb995dc24f13387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7141f1da839d0e4d3640ed17cc9163388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f84f75ba592390362e9b5d40144532389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced516301beadb2f7dca9a510813426390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788260a8909c2142dc34902280fccc2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2d98502e4885c02898a0e1697b2a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f41d8b2d04eb04fb6375a5f1087d1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9450de2545a0ccd06d07f264ba107394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd82627d6c4392c041e7f9b0d8ac421395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0863d1578f7104203423234d4adc547396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c785eebfe8d1401f37e6474ba097851397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804219a21b74023e74b770fc775d15de398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06e8118bc76af519288503c1ea790e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78d0551d5dadb5a579925cb558bb2c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de12c5fa7e3c91a5ef937b19840ce7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0e88bb30fd2ba49f5673ad7ac95b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfe847f54a2bb9fdc6489902b2c507403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf857a89e9f4913b69535b88ecc7681404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e769ef612450beb2c93a73456646e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd0e53331d747abb14459ab4fa489f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb229615471fcfc04684ac72f1c13e0d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f9f2bfadb6e3f20f5c4b4a6970ae2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f31915e2a3152cb249217d2dec00b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2d552f4e908476b68102161adefe4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a251c49d5ca31257f5a32143e88604411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19524f0c8a545c29c4dff696e0014077412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68231e84fc1fd5f3176739ec8b38f0a5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09247bd80d08ab67301fc958aaf51025414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cb5aee0a5fd689a70b0b0eb3817c7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b2c5b81a26b4f4ad2cbd13b0c66a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877d40b46266ab22cf363dd41a4d8e4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2aac7f6964aa9a097a67733b242e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba939c111006b932a975ab710e509b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fd2c8861fe4c5ec1b58b289e09caf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e1fb4c0447e73cb673224b9c3c0c2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7433f6ce7f9719dca653c73b4f7d8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc20cea990920bab690b96b74c80e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad8adfe22b8f66b5551202ad1c39a2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c555cf843c4c87fe89b7018afa8adc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db96272c13dbbf2aeb51785d475229426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e88f4fb0175b417a250edd1ad5026427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693882fcec33df58d86ff41639ba7f8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba235a09143e5dd091080222135a07d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f0dca373e84acd4ce9ceeb4dab426430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6b7a35045fadcd0ac3d3741cc42d0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a91be30d3ba50e3a4364067a2f7025432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5901afc4e060c8355a9f12672d2f52b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238db8be5e310bba333434fc93a1b2af434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e96e9f87a89833784b3da452beb3c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ea100f96331481da165614c784297436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e78b0b9ddd91f4eadd908e1bc404d2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0fd16d6069e5e3274f682a03d45d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca39902276b04cb277c30797767ddb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fac750b030ca1d4262312fa273f99440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411198b4d8889ec8fd0ec083c8cc238b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390898143fae899e7ee44525f232f27442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55803dcb1257ee0aa2804c20f47f2a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143eb9780098605f55f810941f9cfcb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b476346249145babb12c8ca00e4a5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6e8169d8b57728fa4a023efe28361446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d38d080064582ecde2585b97e42cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662613c7bd579fe60a9076ae2228fd5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654f97d0711d9eb4bfb1932959ccfb2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9f916a80bbe6dd27129492a7b3c1f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf1d9fedd72d733807c46e4d388fd1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fa087b11e4b3b81669a563588c129452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc827b3b82bf2f654416d1e71bfb0feb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d03e322fda824f17fb848a6fefeba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3c217335732a84248a43a82544f7b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf301d5399f911c88d4a84757d70ff0a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b00db01a5562910ee5922fc035970f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ceb46cd67cda2799cb74fd10c2f5f9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985137a95bd5e16dfdf826becf66aa7a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c75c2eff7c1e0b52d047fb03c5b4b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcebe7b32661a13adc88b00299885a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a52d3fee174799647061958b191cfb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380496858288bf35c18095e0276cec0c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7a91a75bd2c865b1f6f31c88a29a4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74585867a26933945bb47eb40a01d0b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30711afcd14f552dff73557b448833e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5027b3bdf287fc2f973ac38fbc4d49467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df8c0f84622e776b4b42bbdaebacbd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c88fc049ddd0ba79c937578ab90e2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d460df42d18e9ae5d24f541588ffd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9879fc01cf76daa705e4b989c5c06471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721eb0c01a1c56741ec70fb28af73be472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d57890b11ea1e12a13b4b1f3f9862473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb02ca3e95ad5ebc7ed28ec9b2b364e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d33a00b39b8f0472c4fe63b456c37475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa64938ccaa17656ef80daab4bd31e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fc81ee9c712704378c8bfc7ee1cc5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cb7ce07753c9fe98f120fc1b52f62478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9a396ef15d4ee1805df08a67139b4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac957537323e51459622ba34c3fde4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331aabc47dc3a94d88c059cebee9432481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29891fd11dd9be64858c507b300da9fa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7501fb0e69380141e2e0de76b6d64b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adc9c2a0134d393bc0aceb9cfc38be484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354b2b86771b89373865f0a02d23d28485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5cc36924fb2f95ecd3200baa6d54b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727137412b8798c5d363f6edd2c6e9b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984c2baa0357292c08fb0a69d8b7e5e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d30b955acf139bb993b64ec950244489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4702a8d4dbc83d8d778428865813de4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed8e535ac0a3da47ac31e3f371b68d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119a6aa767b3945ef0b8348a7dc74d1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2df5ab76ada5dfbff369cecd24331c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941aa38f464b36c6c2d077aac622d1a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ef5746a67d5c8fcdb5552e5fe3949495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75ef99ff79dc436d053673cd53965e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fe3f1d6cb34552ab37b86d8bcd581497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9a4a48854d31ba53ed2b2d187e3fd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6dc1418b5bd2744253f14c3e00d6d2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779eb0c9519db88949e1ca90da6dcce1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ff11324fdfa4a05e5942bfa80960a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2699873b019a1a85ea7c3e884eb41b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e7b35bcbf748f1bc660fdab1cd44e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6499eee774efcb9b31fe1c6f539f00504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc96c95f00a6bc089b99443764681a8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320705b936c4c99f2deafff30732345506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfff336f64872ec0822b0a2ea04f243507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff063ad97a6de2ff11f03f898f84704508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3dff3e8ff689bb44c91eab45a19fad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e24d534990d82251b804ad009dd101510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b763440c6c22410a1a9040f76ae875511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441fc1c533f07fc1ed18295e12a3fd4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11683304c30f9b2132ce336bce68ea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2714f7eaa684e96f8c40c51eae610f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea72806d63e48a03f707b8afee566fe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5440df7ff2d480e9e55f1e17f954f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2af0e81b01fcd072e88555771fea8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27686f63b6e84c1c27297f898cdf00b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9917f7d5df96f4bc9ee437a51efeb2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607661725b3d9cc971e2b36dd854d62520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6b2dde07fe0921bcf4ba74cd5f612521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0cf9c251d30dc38cc756ad6bc7bc0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d08d85582559a465145c20b043bcd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a17a88964a7a31c2e3c0dbcfe6500a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9881247a837bfff09fefdad309614525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c0588783266aa8ac7e567a6b54cfd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63205d8099ce0cf9857a6c13f8625ee5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b51d89a9949d0c1a12a3ca08a234c0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c64a23bc95e451a882c5d8a1abe9cd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfeb7d7c7dd9df1efae2ad2fd8e38ed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f732558c77ee60775eb85bcff530612531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ada8d3cabe8fc6a9f9731f0742bd4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbded805d24faf5f8ed1a0f9b194bc9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76319e7c3fa5e3885178dc91c3bc14cc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73acdf1b390b4db4fdbece22b24f84a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72347606bf009b7ab87ecb36c20ea1e1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f113a469032c3b407cb3faf984d48a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494785122b18e0fc3521f92ab839aa9e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01761c7a486d569930cbb251a6b73c29539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894ee6cbb907cf3317093bf4bafb920540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c3cc001575772b9c755e18b5d07c3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4049b4ff92ef713f85e7dd4606baf25542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b49d8b4e445be14a40ea9dd911d67543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48edb9a0c9e272e4ea91b70380acf6f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e78e1aed7110881c6079e86d09731545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbad8aa27321d817f9f5c69b90d815b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc391c0fdebe66360697ef3497da1d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb017028974d7c03880289849394a8cd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2ae914e1b166d3270ff0316852216549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd4441a8a468debe2dfc217487fec0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4c48f20f04c30a457200a1852ffed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b96a538b73246380942de6dbe725c9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700e88cbccb8f493a5b6331b5012f44553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e1015a4d8b565471415cd9884cfa0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905305556be923607bb68580bd20a31d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd177acea3cd7e5ada84e9feaa84905c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff327411d038308887da876fe1703b79557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d33e16d2bab57d1229ed6770892d2a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322105195260f65e130d208c862c92a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd697f7b327334808b4bf66bc300542560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11b8fb08cab5141c709001e7d63e9c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6097dca78dfb5781fe9649cfd780471562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee90992d59b1eebb58b0ae5449e2409563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26401e5e8dfed343b8ac97c25269fc9f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065fe7420a569dc179255cc3fed6777565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d797a5b57e84f3fc2f84e0e66014e1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139727db3504ab4f06ee5f4f603a55ec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a266bd458386b987a7b8cd6a9ac6b5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c252234644bbfd4e1dec3c403ce991569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de289dedb7089f5364bc7eaae8240a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbc34bdc4d5ea1fa05891bba28de9d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bbf024d5260031fbb99d8bbf4d8e7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07630c423d74ef589cf364cb17db5b21573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef5a5a8b0f2627861fd2d82f36bb35574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca16853808492ab1adef933f004a68575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c925aee04e42a04321f89a639a2952576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876318bfbe520da8c5d10e2135bca99577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c487ee019db234ea385bda357fd5a1a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce6e35ab88850c0ab51f4dd00022b4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87f5ce09885fbc38a32c434b094793580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1278f80053e6d78e504e1d2812299c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7d91a72a31b6ff66cf88b51853cf3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff471a850c45e6deacc2322df1827d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958a5741f8983021924de60ff2847f7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad01a840bc124824e2b4a890d2518d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917715490ee1f3da61f54508424c1f6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2095b1f69f6835395fd52f0569fe72587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da9f016798ad55a40cc341ede56060588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8376cd35333bbc8687a7a1d4b56772589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4efbbc023ee774034762edbcd3b804590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac38da07690def5b6e5f59cc5c8bcf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be72738878a2b4d0716449d8007bdbd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cd4e2af0264e53b454d2b68e6c2a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9787ca4d941524540a66cc09eb6afca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eadc733dcd6c8da925dede2da346c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af3d58e79ab77399f00224b8da713b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9a05557e9217adf9bfefc1d6638e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad21fe3808350563eb541a48ce84fb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333adca03de8e60db29ff3feba4dce6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62114298f69e68b5aee2718cbe22a6c8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347812583ccdcd94e8500d715fd76a1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866fd0fd75ed59a5102027677ef4fcf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521724baf945b31fe70a8861ed6e034603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743c2a423c20c82ec280f1f7a07bf7e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16154cdf41e2c4b89224f9d431d4ff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd92a4c071446839fe376c92dbc0e2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce919c245813e7776788d1476d01dc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9463111797a4120efbcfd424d45da1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0623e8a2999ada405e26484c786d19609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f16865c7868c4af7dc824b4a8ab883610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c97e36dbff7b76663f042f27afa7c9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf001a1bbe47016590cfc076a9ead58e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aedbf4e1c19ead0393754c93e61c42613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753cf52a9a32194cbfa3b52a2ee3c4b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6449a533ce2f0b0554daa896e8bdb5e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29dcd377bf3078901bbb40eb5f399c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8b511adaa8c57e91650b4431c682a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428178e7bc74725c51d4cadc4965563b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8ac445df25a554093d7684cd82dd1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca3dda6bdaaf105fa234da69697b6f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34577dc50aae73001c098e52e62f0f91621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622671647f6f2e00cc1e50b9691421b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f354c8f4ff8ef5609759c46228741b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057e0a88bf4f59f0be9f4e6f32b5b33624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b706dfa2fb5185951fa58fba00a31fd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd93283b710ae2712bfc7ff691f3e6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ec5fef13bf95ffd89ffd3be6bf254627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e28ca2fade84d377e0099849d2feb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91236a0b75c0c820db0c9cd515d7241629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab251e92cfa05044f0b7ef1f9a548b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b471be4c98bd52c13bb519363a4c4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89325b21db3dbe1dad8a5e93926ae497632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7e7a6dead36cfd73509fe5a90cfa4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0485d694376b4e725f92e6f97c09ee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ba4598510e1f732a5c74f184e1ca9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df48910c1d0184b85bc116e96139d9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693c1366fd422cef0886cebe61b6a65637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e36b9029b31e9805b2d1a04328d14638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c9554078ed4d2c7db62c93fbb5cf1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe7ede95d69cbc2699c0c5710c25bc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba747bb9ba506e952021990f4a5cb7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ea8b59adf752709b5c1dee0e354af642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a4dab22be262e0b304c3944480c97643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc18b1e12e6924ec67d61b2acf5e8a2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97289f858d8ae53add5710662a794d31645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f025d0270672eb3b6040fd88eacb4d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17644ca6171e89e497c414864c01111e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce6c7475ed093cc385bfb9510f6846648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad6c9821131284123f420cea8886d0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781b65eb4c871f5f9f3231d98918cbe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6308e30c311e320f6db4743e822aa2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105667a943974ea0b272bdc12d1c292652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba3f32e6d5cc2858cb65f4a3ddaf46653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b61e2405fac571e60730c51dc3c35d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774f90bcd619d365a536e0b8a29be2e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983931fad1d4ad6770cc66dad6ca00b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf128d2e8fa600cfbbfc2b02b36e2df657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4ce92485629c0fd6164c4c7c53a78658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101588b67ee9462df0b1a3092b028efd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ef8564184a7041f987c463a773710660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2805b145fb083167b748cec3af7b49661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a85cc17c2cd8507d0e4ca5d12cc5a4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7ec5a6427c3d361a261aa007a5f13663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f143c8e8d64e4a3d6dc688c87ef50664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf261f778d2306608bf62670b870da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6c26ab0b3a7224c1c96bee1b34e54666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0912347722318fb633a7de2381215667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22497f5668556c89eb4b258bb98974a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796b798d4b2a02235c504da00ca8e6f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56201f734d82cb924c028ef3afae71b2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae24a6996887e2b9393a39ff1bd2ac0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972398711abbe432f855ce3ac485c08672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd879abcf782875da03c61a8ec1a811673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465f99e03504461c44bbf26c9ef9d0f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6defb9fef39a4e3474d0e26551256da675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6c992464221df1c45b022179e596e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d31b53cc4615c8846f36d877e5efec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813345b9e20b750b21b624671088a12678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dc75b03228baab5aa6034d4b907fe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0b9a955c88d59ccfa63fa68d91b52680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>