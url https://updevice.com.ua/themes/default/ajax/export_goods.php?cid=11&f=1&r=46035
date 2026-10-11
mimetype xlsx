--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9df2676b421a1a3525efc8f93e15f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3141c35ac297d2eaec6a117dceb51d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a7c06ffaa79be8ba5044e6a50ea863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b041976c4daa268ddb5c2747e206b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133968b4e400ad627cdbef564609e8c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a601a508387e1b44c3b27b91af59e5e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e11d5e0f6b04fdc9ce2a5b26c76c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182590696476d8a3f67b75663edc0268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1883d44f3fa909e248048e8044e0499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d846a2ed821e24f2096c376c392ba510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c987324ec39690c753ee4ec0e65b6811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ab8c8f485d1df307c545c11ccc3af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bcad4edd4bcae112cdeddf2873cc413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681ce6c4d631dd45da31bd9d15b087d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dec8cd3623ac449be635ae91bd5ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7cb076537d71c790ccca0fe5ed97816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e3745d8567b09a06d8e4daaa61d7f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8326d48a9c6ee9df5d9dd57f7ce160a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf62e0c4e84347d3733731b10cbe4fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c10e0e629f3083b827bc0911a395920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b795c7f8c9129bad560880a512542021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4efb36b3cbfedf4f23a2059ce638522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748ca968eec5db9603cd8bc5de2d93123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd9b99123fbc79bd72659f30131aef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb7ce129a06bb561155dacb0b30ed125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a010640dfe8f80f7ab4e99dac10758326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45468e12095a78047fda03b6470a013c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee55217c6ecf1df3bd06ba19251011128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80d692403dd112d87879593b0019a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5f8cbe43c92593411e8a12c9d222c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ca74efe211a903d5004d6eec18dd731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826d1dbf1f457d2ef4475a6facaf52d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec0f5ce5525bef9dee11ca0936bf2d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65035aaa64410aa8258aeda06cdd828134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e68789ff0bfa327bc87e6ad1a9b7f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23848b436573990aac3094dc8fd304036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f72f9ff84ce7092f0a31411b184a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a971d2afe093d1698e92c6938635cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d525211d54f481a7ad10d184a430a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f9b2603c2c48c950cabd98232c8a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1950598c4ceb10d006c37070da320dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db478c3fbf9794dc3cb1296f4c151a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281560eabb0695e0ffd8e90bf74a31b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475baac8515ed8f1ed2d29b2b551c34f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47188609792f4b4803ff437ac178e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa9ca8ad7f54c274c6c59131f8f52546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f174bfb91eabfb32316adf418d1dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3748ffa729a8e9453580016f3b806b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9379d798d5a75d674b2eeb16e34a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86c08f68502b1e75dce8baf5dcf06150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5410f45775dbccbfe0ae23802a2a92551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84760d48c652d5bdf83bf338e8ea6e9c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342bffa05ae75d24f952506219c5d8053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6fb5868bd35e12931faeec6c12fbe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310655a7ebf7fc02ca41398f7d207f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fc71625478c18f7220e3f8b2aa9bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04524955ad58c139cef33a7ba69221257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731abb5b9989292b1d52171af505c6f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87eb9cc64014e063f880e31f0ea8e0b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98dd08660a3ca1488c323b684de19f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d6a124abf81daadf1684a6073f20961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61105effe0208d9a6b528aee083e9362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498abae62518134817a82ed982f3071063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abc59d3441eaa82e28dd518e75e91864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ea5e1a15f6994cac6666e8deb8b2565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6822a46df65dc0b006548b85d1b93f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff22b82a03ae4c49dfc219a73a2f0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3740c4366c201878a06defab1e9f78668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae417ef4f5341a40a5f6c88dfad6d7e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bee804d65f06933ec4e02c04125e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a31853e3ca9e554c4c0ff2eaad85d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fddd14ccde66bdd720d3e7d6f9ead72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7c21b0b5671e3e39a53b07efad53473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423104db477a2f93d41dbc2282f654374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e325265f6de0dd41c9bc9e1fac5f9f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a643e4443fed668fff9e397061447276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfb2a1bd995c81113242c0c762530e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc47b1a2467c96d51639c7217153a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b21e468fdab6766aa30b51b04afc6779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81fd1ef999e48cebd2253d2dda595780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05762254ab6b0b5fd3424b9751f703c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be33afcc9eaaf3fdacc008d40e4a6882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd88e3c559dc6bb3a61f203e4f9ed583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cc9b86a424c8f614aadbb1783fd5984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938ddb6990976a4ae263ba0a4763f7785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454a5f7e2ee794790dd28d2cad378e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1382deeed5b8d9e3f15e7ef4dee2787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c0d3fd27425f2ef1d67de7eed7e6988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed05475ec65a2a09b9cdae9ed338c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3303604bcabe036e999f8f4c2618c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fd026c332d88e60325d7fd36dcc5991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab275a2ed57cca095f7211d8f8d41a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69187c85653ff44f601e3e464461d13e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ed4bf617287f5bfc350674794f1e594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea970d9c475b61708d5ccc60ee82404c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9884aff8e8ab79662b35e913e0347196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6186f31ab57ee0dca869561cffee9c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048802a06484b2b8cdfc940d95272d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e34b2ff6ff4819332f4a4459feb9999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8627dab9c348e58f59ce6916718668d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65cfda7b24edbf94e90d1f9ae165cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923f6c9ac0ce773e391ce60ec607ffe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60244d99046730c731cab64e2db0227103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd455551baa26d5da6e3fd2b8c336a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc2dda2a39c3faa7194454ff16fa66105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2cf0be29e87ba137699001ff32069106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ec9c2c208d56e939bd488718fdea1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c0d42bb4534d0c9bc0e669ebee849108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4497f23ed2ed63c083198de994d8b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f6492345e09557ff7f09999a064c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112526e78a67a4e4b49cb8062a28eba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c1c25b2c653af6f8d38fe68495abe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098febfb3481cf2a37734cf3a0a4c606113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569c374a57e6521e27ecb94f482c5f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e20a618d0b6d91dca0fe2b010800b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5623684a71ebd1bc918ee98a7537d7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6172fb6577e4c2e7cec184cd29c7122117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1c451012a61ffd9eca606c17567ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bcef123b7579aeb8af05e75e65558119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a2a06918d43dbcb7865ec374f5089120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999c8dc928a2cc455a2f81e9599340c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc4315eccb69add95c25cf991d0133122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03905a7e0be4b32e5cfac989da02b7e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6013fec38c6b9071a98a7146e8d9159124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b93ea88e9d1b013364ac0edd7a8a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ed115124b874bdfc7759ced014b88126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265bae288e4abad97ed3f05f6781619127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c7bb08e494b58f7a7e83b2ab013a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c03d35a4a7f2a5396f8e4b02bc5e57129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3882d00b2e22443273438b7bceaf76f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe024d5d2ab70c9e72450f2e36898ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261414e2a1ce0f594bdde38b984fb4ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff613c665ba96f8eaa4fb26ed95686133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f327bf0e0e8f0d98f356a8caadef5cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf180fa0c544e98898a7d87e5acc78135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fa0ca5e43a3d51cbb048eeab7b471136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3ee5e375407a4b72a9fc122c44082137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4b12d94f62e216f559693db8afe3f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc75320d19284360047c157c4d60cec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887d06fc2901e2e0ad88340bc60ce18140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2775d4893ef5caf4d110dae6079ad0a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdc005691c053a8dd609fa702d418b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3d0ced1edeeb963321086a3d186aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9e76f6dfddd377cea974d424b22d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088391aabc35782d132a974ef2b9210145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595bb757c55fbdd7330ae7a78a1a9e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a733b0fbe4131465f19643eade398147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c4e287ac4d0d109806d503d564061148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c9b501ac777dd4a20b0c3aad4bef8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd8209240dacb44d373c61bedc7a1e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d300447cf041256956046549a6b9dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffb6448efe3048a0fdcacac8bf6da3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b87c11ef5b36289bd864310745db7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd25e8bd40c56cf28bad4d68c87c99154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f621b41a6c22fb668f3f4e339f53e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749ff5ace7f405c3d89aa6ad0948274156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1bce118179a249090d8aa56021173157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a184979ceb7af41f70ae351fbd1af71158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f683a514c8138ca37db721a0769fadd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2172c3509ac5a85df92e8acc81a04160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3745c15a966f865c02dcca6c9008ce1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36839326318dab1e4b104e24d53ca22c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a197bd043a72db36084e49f001712f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90519151f5b83f1bb7ad7a083327da6b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f020871145e0141667e5fd04c96cbbd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b442c7282356ec4dac0744f5825f89166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0617529543d93f807856b1f479e950167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c86783c99d5cf0c59374e8306d4f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca73527ff6719b3c5b7ae8bbe86af1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8cbe999efac86fc64bc07c1b3079e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7db47b620f5b4d8db9fe54c2481e11171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9d4e5e6fa0a680f93bfdd853336e9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8f42e3bc0d9357bce846bf3eec7f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700390e178098d40e72eddf008c444f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d1e2fd5a84b0669c41b69132debb5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa95ddc30dc9458a9d5adaae04e3d83176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a76eee98f692f1d903f16ff7d12e7f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c844854257273165c6ad4b7ade5ce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388925ca10c5686ca55862dc92f4828179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a2e2c3f29cb2a6f44e3016a3a6b4b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568b0f1eaf5aa496ac9a6c7d5072ffe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d82bace2f708341062a47760554e00182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10a69d3a49ca0e4a57255b4ce9492a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41083fbe02ebbcf4e1f8fc1d8de3e761184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60355b0815e1840854cae49b986063e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef8da9034a111192daaedde4b529a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc88ccdc3ff1a2bcd182a20aecbcff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14057b569a5678d0f831425f7a7191be188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2b152fb46116d386628b4c33bdbb0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dae62835905cc09ad8bf7c83a02f2d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ca9a94c02f53dc6b3266ef717a68a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93be2be4a9a02b4d3e5e3ce195950a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f039e06ce8d631bd68756faeeb17424193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc0f6cb49099e1118a5bcf047c10e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c73b2e8bcc446dde33b51dca002448195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b44939b97a5771dfee7cb9c41d987d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d45475575855fa7f6266ba37d19d64197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75388715285928ee9ed05378caffa392198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb867c7aa10038cebe00c9f8acb25de199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33c856a69a83a9801ce01d094601a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3415475f2f1b7c0e15fc6cc8c2d5d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fece31dba476ba35581d94bad72ff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47be8d05e47d5d4f57352d4fa391cc0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abd3b0692867131516c99e44e89bb7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aed77932982abda9e86cc305735bb9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569ae1a601e9d6671561382d6f8c5ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e64cb2545853ae7b05186c0f75b941207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a313ce4cabe29bb073903042a5f579208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ad179e76580b09f7e1b25c41b16e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f1055d54e9301ed4375ad91e46737210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec3d17d5d8f8927b72e6ca71394c83211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d3dcb3f0c5f4e5f29981cfbfa67a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8621a9e143eaa51f1f311a6cb6cab22213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13badd8af7ecb230c25dc92711c62742214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615df262bc29a1060c54d8ac95facd9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a2b21821d3a9f207123b98a625b24216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed8495d1f0631f0a77d5979f930801217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bcdf276d481a468368c8f864335e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfacb04ffef372472ede95614058e47219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8631a82979a8ee6d2b2bf4c5ec1fb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97eabb312ab5d5165a5c0ef9ee6c3ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34420c9541950bd3d5e131357abcc945222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad5fb89e377033d71c9b4c84cb2335223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70da767f9c08fe87672ddbc6b693221224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe7acc7cf9a6b01aca5f8d4fd01763225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d48720ee8940b621d71d90d18d64a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d08c77971732ba832647ed345c757a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532941e3b9027c7a4801af54d0a4091228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8cdc230c38a5e31878d721f6e25c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884e03581d5467c81b015ddf6adb665230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc591f3fc31c8b8f5f79c88fe6f398f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbffeb3259b52872e4decd1815ab3e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d22579706b9941734a8f55c052d14233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8569ad9d831260207e9a3ac600567ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159f985c4b070d8e114f221033c2143235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd95931c65faa3d4db20615b94ec5db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922682082aa16362cdae8cecb159a2e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb9366b9e9953e8e3335df8f35e2ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df4cba28f33b0c2811dbd558df6719239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618a4803dddcf78959e8444a463d582240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7a37409845752dc2c0bc83b330c37241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514bf56782d826e47f448864b04a1c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03e3fb91e12d54cb2191dcd9479d7f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3858f2235ad1d31676761720845a6d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42a5bee2a6e5aec56dc631a16e979b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272679c99f7e8a9e6feb660b97a9aae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1d97d335b9156ebe9883dfa64d44c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459a58688ec72f56364a8655770f57a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a75178800490fd4daa41881a9b82c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43cb2a50870edeac2f8ec69c42ec35250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fda07b5abf0ab0bb04a71c386286f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689728defac1ee6d5428c4e4aba9458b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3582592ea502a12431e5909d35c16d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ece3946f00b0c1f605ab7d722681ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169475d190e56d9a6db6e4ba7310f78255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6769c1526006c680eaa53df377ef19256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57446908bd025f63de08325c37633047257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611cffb687aa4e86fe7dda976597141258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f732bdaa3761b81218b28870f3ba6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8369c0e646347030a3bc1c416c801fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1328c97f993815cb49ddb627c11ebdd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e65d9694a704519870ee6cc10d4562262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec281861a5ca1234dae077929a9af5f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f504816fad10786c14aa500c971d4d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4311a712df47253ead611994fd5624265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092a951fa4477868ec8cc70dc369328266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59dbc7a1d97dc690b2369eee2adbe0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b01c15d8e2736369021f65463b349268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4f0767d1daf6af227568f400622f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01c6c4ac9546bc1f0047a63630b08c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2999c2f5ab714bc81fbabdee22fbb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855f705becdccdfaf9061e18ff10270272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741facf0f95ede148eb7e33991fbe8de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b790b4a8ec91077b94453a22fcfbb1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b22c7027cb7f9d27f7151a20422fb2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34bf95b019fd182753c455a221cd0a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd694bf67e5a9017e6275c5e4e683a25277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df248f6d93c17161ddba51153d89bd0d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b900bf42843323ea8bfc86f78bbd8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6063fd3ae23cf7185d9b17a0ba254c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268cc8d2b5015a02088ab72e9a0988a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3736faf721accacb2bbc6443964c1f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f7b96a68d940f23977ef597273eb1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00242904f1bc13b250ea32f7d865e0e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e9d7e6909210d555a0de9505737ed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1973b529be11fdd3c06bb0fdb5b5b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba53b6b9d32d1c172103df3129c9e5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a62c332c02acc20c8f8aa2e6bb042288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b149e1f8d038776edd29c57d64b8a06289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757523c3ce30e0cdd93ef1d5d838f455290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c03e131a3388f4eb84db10c7533ec2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5392f21c2761487081f57fdde21e212292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e66fa77b5187ab2be2053dac15d7f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcd9848ec1a9a7c1435df24ae1cddb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a7d0affbf3ffd24fcbbb79306f713295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e5910169e00f1315e70ae2ac3fead296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddcdfebcc3c4829ed54c2e736a2952297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883bcfc5b058c38e1e3c11bd9689802298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8dddbbbd859cefb5fb9a060aa3192299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eea14f609fd54f5264c48c4a7fc8ed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bb312a4d93d88d0b8c1e4223b0dd2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30448d4700d1bb061215b643970eb39302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc595f313bca0157e6b8e6c897e2f034303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f8fd05434636c3408c4a568952d2a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fbe8326efc69f7c47d78708a69d5e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360dd25d7fc892e0b32268d3b840a8bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55448336d5d171f7f0119b73980a1f61307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccfb9d41cf531cb470bf0cac34e72d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144dbc7567a3d1215b4b02c0cfc2e827309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64685096fbadefab655c6e03f93ab5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ffd7133bef965873386cd49fed04a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1415f5aaab4b460b712a86055cf42312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8dc554bf2ca3868f92f76e5a140e5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f053e6d49e85e0627029707e3e8064314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792b7638c300df296399b91762e8491315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75acd97ceb196ba989546c414dbe8c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f373afd73665711d864edd8e51c06c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d750303cb41f7d9b7118d0e134d75318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9b2b4a794b8f16e6e47aee24a3b82319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a1fb0e75f45c31616cf63698d63b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84c3106c245ee90ccb12edbac2a700321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0493086756f5affd922341bad97088c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e07a6654d84ec694d1ddf84eabc088323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd463f8309f61af65184adc00ac9579324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341b92a6833a03bb78ee0f3893f63c8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061933f850e52437e83f7061e2c85b1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2fdab3ddb3407977e703978a3d380327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c8eb7e8a5ecc34680d06577fd97ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20a5c4aa707d9aab00a7bf3a8a9276329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7994d4838b8574e6c22517cb2d807330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103c2b51d75819d030511c8ab94fe38331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b938e4af606908feb1ea6843d8442332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c625d06bb1ed45685858cc672a2746333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfaadddf14b9794c2554fedb6fccd3d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48932eb5e3494829a527ac176cc8bd99335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f52cf51e97e018a84a46d4d542a004336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b579713429de3a5067431659ad5c13337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c69a90712cdae1f61328127a1f3b68338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b99f79f0f8075db7b4311d3380570339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea07fb30421906eb105aeea4db9e4e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d4ea791d77516a91f6f07f688c7b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44497ae3f16d644251c8fb1357570eb0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4e96f57e2a4cf4ca96603985eba60343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495631a5545a3179ec83a91f1f90ce1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df81500f5a03633791c6c67ddc82d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d076a2daa256f754b2c4474843eda346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3f341763e8a611db1f468cde0e968347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b980c4ea01545cc69a585b758c3bcac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfe6d063be4900fd748d2ac160f316349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570543d3f6b053e655b61781ee03050b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d8f77a7098d2e2580dbf9776c4668351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284190f0a7e5e5288ac5768663536c82352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775e3c12771c3a883f0c2909bed0374353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdd8afeffcf5b582790a0e91cd2d09354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4cce28fbfbdd7fff9c4793a077179355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed56d63a057bfd442bc1af38b2e74f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2111ebc14252ca0bf3be9b8c2d7c2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05195f81bd50721f90c9f6a6ed7dbab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801344ea88a6ceb537ed40f72c00850359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c78e02042c2df5e80311e0aec57a5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e54c0d53ee991a92c61a4913c2848361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d642e002b40e10bd5b684cad36d51362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba3173438a58cac9e1d3c2a84a3dd9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710e73ba3b816f729f20798dfd696f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274b267d01ca6a69a872134dae14ade365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf1791c08be84c6cf1c8c2bb18f3fe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d3b6dfb5f17fc48b0b5ffea0f1b94367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba604b8b13d439831c979d79cc9d45368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e46e7a40b8e422a0d9e7711644d7b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bcd47feb66eeaea0d220bd464d1e2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55a97362b3a5cfb0cf314015039fff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697973997d5f89647fe203802eba4ba4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f7892a3e02a9220829ccf6a450d01373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153aa2666425d06a942bdceb4c37c3d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800599fc67f86b3603d8d90aa09060f9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da969dca64c9187ab28df064cadd9728376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a5ab92a8cb391f06c49cec9495131377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9fe269c58b8d95f644f2fdb8292dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a506d1cec0a4d7f1d5989c6f9ca797d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131bed1d6ec83d4b071a26d8a304ed1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d05547f74df03007ce26e2b5297ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89629f2793f959819ab84d1c8f168dfa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bb804a6ba38bb48cb4bba1d414864383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cc39a8e7aa7308fc9bf21b75ad2d7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9f209efe2521b16f7933aecb40e62385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766605142d47706277b0993860bcc48386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571642e50dec2b026534cd28cc5a8672387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee002d3e3924f239230a1fe452603ef9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6e6a644f57adfe905f59a205215f6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d792546582f49765b97113ef3fc12390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b28a4bd7f9e33eccbcc0c8f3d2b5c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f552f4681adb2897884f70e6b584fd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1ae0f699aced37e24aad41cfc04bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002ca5fd25c107f7f524f507cc11ab6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c2f22f382fb10cf31351366fad5ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3593b846c9cabd49522fa446af735396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c318534e71e23ca2301bdb957812a7a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb23edf8e5eec885f5a8b9007aba6aa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c19c35b48bd73e94e3a398323c2dcb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba522718b234fae6b4dcdd9374e18f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcd5d30f298952710a6394ed0d32ec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f069f607fad97fcf78fe8bd516813402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc8a8a9f534a587002d2072ec38768403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc4f9a60e5f7aee4dc6b61c27c7f8b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173be6a5a76924d9807bec431fbbec6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099ba40f6f9a04d30cd3b49609ccfd4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802c88e2b6504c365b83e7eb0e20b56407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f833399c21c95d038446fdf7695373408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99826ec1bee3118b24afa322306800da409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26d8c691898f5d56472d2393909890410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5a5cdf3379f8e9244aec7bbf363c4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61215382bff4d591b2bc602d322a7e90412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fca6d244f675793ebd0268b471518413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3b4839354bcf07e8a675b3efc501f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047d53b010e81e74cca909d36f6f7ec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214105221b09898729b9905db3aea6cf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5de520b3735470d80f05f970d4daee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d954a9c912a7e3167dbaf9ec44c65e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c1a3d7c4e258e01fe0098b5f9bba2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf6e399f80afbe5ec5e4187016c3db420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99eaf0d37be0d826fd39f6fd841336f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49437887d1313a82307bbef54a1487422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d78a7953f241a88b006c21daa89ee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d010c7c9a7ca83506787306bb529fe9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c839d13d7fdcdb1223e6fcc5ec138425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64f48f0eeca3f5cd639786baadabcf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89302fce3f63f9908fab200fa9a482b0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f12e81f68f91a7392323427963184428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7d3b07843c1c074b9e02a710bee95429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3195ac42a321f9f1c8543ea7fa6bc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0bac116deda3f7fcc0fd124ce8796431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4ddff54cc395341acd6560fa5a800432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec700c3d3bf863a85ba88915ace2a4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b335a6b95831073ae77e94370fa04434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc21b9b2ab2364543336136477877a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400cbe780f0451f11d6521010eadc9b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da45c0815244e437de8159efa47341437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7a4e18e8d638a7fed35847a19c161438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fc63d92fb1210623aac45baf38a17439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c639ec943a826ddece958c9d7cca1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec633c5e1588ce120da87a0541117cce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473448ae69f41d280cc2ea3cc665a1eb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e2a31ca0ef14f9e745cf053eda663443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd741d72b729f9db45959453354000b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa928c1ec3993141b0432889d33202c6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df455975133e7d278a833677d00d5aa9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e8f90f77b29fc625d34ddfc19d278447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff7da78ea64b88339a5e2f2dd2da63448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b93b78dd49baf3f065a79470309955449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d265c62bb84dbb7717471a4a4b8aa7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefbc69a1a1a990ac1f7af12cf531a0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f75532844a7aada2a425fbd06934e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652f648a9c968e48f84be9515321b8c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468903a35a401c34d1c6fa94c97beba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e92562db11f3348cc6ab27983f96d7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b408c1705106b304088c8f4ac0d7f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827809f368fa5bb07946e756f008eec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c7d212c299bbb03d8b50489515c6c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19ae47793c68aee5e81b2f146afad4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0847f358bfc8ee8ecec99931d67b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe4411c8806f425e4811e58ca2c0e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d0522fa4fafa699b5d8e1755c8d7f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e53d1999e9d63aff96f7ff80990c08463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a60e8b1cd7a5c52631bd6a9614eb1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4679cda75fbd3f10072de6ec48fef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb4f3e383cbe4e348ebcf10ea1f711466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4652a2ae98730700b83ae917f870d6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515fb236272783c00442ac869417196468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09bbc0389bf30e8b1ae952ffd58527469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fb9328b977cd5be371a831946b7dc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1be000369a3789404d4126bc53860d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d39746258f4746f45cab3d5485401472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2affb71ab2cf320bdf290dc8b56390473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26ee7eeb3ed6f6981243dc60e32bba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405a5c0f2dc07bfb5074187e97e8ab6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc6e813399cf437827e68409c5f4a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fbb5b602b1f5a60962c01f211f45a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc3d75d2b379d6488d5ce803f9514a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4138b6e0172a6796c0b135b2a0ab604479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd86623362d9048230d6413cf2c2ef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef5a64ebb288fb233a73deffae9f9d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81920f5ff86cd666bd5dda39fce5ca6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d591a6e87dfaf9cc6e09872f354097483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c91c9e1ce9ae56def4f393b4f9d80484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad630048e28f4b360c20c3ad9758db485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af57cc76476a8d4fa3b97e99d28ad5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dc643ee7faf415ef907f02bec4bdc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2cb9bb84f19544f5edcfafabd116f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc06e2aad8e5db75f52735ecbc3d6b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e6ba5e0e29ba870e98e0377f9b09a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde94f7f49b76f3c96c4e045157905d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d58d6f3e97697fc6cb3dbda117ee90492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea48dff6e0135ab965bf286711edb51493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611bbb25de98b99a0ca49c7ab07c238494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe8c9e1b92e87a06ae78a51e9568c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b66648a8a060eee9fb6b44b52326b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6b2c4299000d4ebd8aca9e4c9bb29497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e927f5c959690a21436ee2fc553af8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529434df1906d4ffb1b5c5933b00d3a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efae6286d5adae602609d6cec7734f6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419785a2dabb33311afed5b7b2f9d94501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb408adcfecc8ed6f8259bdaa0776845502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d921259c0fa610d7d2e7d3e06f11f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974e7aae07a8c0421f87f8625a22705504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54363bf3097f2c291879d89bd2a28bc3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d44ed6bd4e4d1f688653c3b95f2fa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e2e5704a9e54721fef5ccbf9e8743507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afac8c0f8b1185609503545a66a410508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fc156080175fc5ad821a8289d471f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5791ddfcea5bb4b0d8afa7c117f9d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff794203f77f9d383e60cbceaa069e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b5ae56871b1b2d7c8824eda12fdba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be586f2d64470ecf2cbbe01cfa5ff5c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9bdd7c5b7aff71966875aeaa24260514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64097bca2dec68d74f5a7a7442cc6755515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e7ce386026ca5237fcf570874d928516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c196569ce1c9fcfda06bd9f04a1c6b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395c5ec0f7ff04157e9d4cd907e06de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf30f2b7bf9f4fdc68dd2fc26f43d8f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf4b8bb456fb8a6b74deea71382856520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f9f065c7a67b21a4efda892e9ea57521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bef906bacd91d47cc20d55bd8dde2b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4ea59a5bc0ce02b54129da01ff8d6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc861eb7ab706a04c4dde9c55821a14a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c91ea35f5f7bd9696701938972029d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cdfb973409b9ecbca2a2112257101526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf12aad8c390d90d0325f37502ebc6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284ce62eb1ffbca8c4008f3d5cd34cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b264e2e1569b05126879a3a3d56d5b6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d7195ff8ffb935dc7d474019d7519530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217c96280a28085a9a746e30539f6ed531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2130a6264ce40589ef5a63441561aba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1122b2446f86610aabdb64ebef5c12533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c72f5d7b371ff5278efb88091fc5c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415a7a26438df1772691ba094400897535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba451702457434a59457d5a58e4a7a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986aefbc690bbc44c0f6e63000adb6c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4948da43abe3224010dccfcffcd9e6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9df421552e59746f84fad07f3aebc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91db1beea30616d33967dd8891978c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334d288ce08f69fa09e7d2efe0c3535541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270ff4fbfe93624dd6cb850a5f3fa55542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563a095577c6343705d47b03d8670b7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1959e59c6579d6daa2846c80370844e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7c183cea73f72ed1578703044cd90545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c90dbcc9d348fa3094acfd480693f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e795e0a261dd7a20ed778ec947eca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba810e7b2e3a453ab9702e074e3b2f7d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa120afe5d6fbc8dca807911e0ccb9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff61ff5169528e82b9c23292660d97550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5794289b7bd9ffe9c591c4a67d053551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f9559b3c17732e03924da836ca3ea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0662af5961159aaf50a0c159b5388553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83e52550f75506e6f41a5089832450554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346600b46f775008dbd10b868e29fc5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da791954f302c44dd8b5f98e8b1692c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb3bd0d7a71712177f7de2dbdbb624557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50c9503e4a330e13e24ae9e3fae55d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcb94c9eaa1b09423a041016632044559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd411b6b041f8199321d1163e7b992e5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0120dac552c8d7d85de121dd277ba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889189a4ade2cc9dce1924851a8f795f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed55b9024f3559e0f81d45afe9e8fd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65133fd2bb1d7dae97dfa4c1e002c7a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9f1251866f083c46c5133138753f0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b093988154d7df155a9266efc5128c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4068ad997a379fdc80cef995d4a774567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77768abbb2b2cb13b79faf5e5435132f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a186d30890ccfe344d86a702af68c3b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1b9e3031af3d11bda5b416f160444570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db05444390d0e8e4dcccff42f5a8ed6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aac05bce31c58bb3d8a172adac9d07572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423255542837e97f9c27a9680878a8d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9bc5a292938f29b33b06ec0bd5d4b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccaa3276b7e127e469ed937d1360283575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db268edd4b27ce8d955d5448ad8136bf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bad9aa3cd34850f206061b993d9e16577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83dd6ded570c22c3e49f53b02f82a33578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7634afffe234b1bda75c3c6c44b2d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9d562c748ca0803efea1ad93c5c43580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1806abf8240f064bff570d8bbfd997581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771778f81d5581c539a26c576c91cba4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c308928d5e43f3c0cd29c3fb6893934583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c56cb13da8e1117b786b247a7b2107584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426823f23f2d61788785e32382b9f5cf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed5e145a415c5a1a87a6f826fefb82586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c589a76bcbcf3b28215edce978260ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d704641f16bec939c2e2f7b2982e9cd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52b20d67396002a8c34d22848ccfe8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe61783691f45125bcd55a7adfda6c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e172099aaa7aaa1c8b16a51b5f675591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521a33ff9d72be5b943c7bb511c5e18592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09378360073381810f3c9382b6adda593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78aa19e21846b403f9b0bb4152aff7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3c6c944bc39c4cc2bba85ca6fd629595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f4edfc8d105f3758cea8993db9476596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eece333eb7c286bc2b0ce01c2762e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b71062d9a1c419047255d47ddd066598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0220707c10de830c99ef66fe28839d1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a474c104f3b6e7f003ffcbb248abd4c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6306e4e5670f160570e500cf44e398b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5228622c746a29991d17076c0b8bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301e40bec7f7c09762308e69bc82995603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996227d12b3ebfa926a16025cf35459604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa72f2f1405f550d79abe480e44ecd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721204d79b31d5134bf419b24c043613606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e655b52fdf493d244b6d48749b875fa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5454963de74395d10201e8b79e7a81608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669d0f9db616cc9009da9784d4d68be609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f130862b78ea7e9764a6cbf1c9cc7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce9a9ced83060839cdd9856bcc1148611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eedc7914202f990382e45b2a367cf2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbef7cb18c63ba035e957ab86c9dcc0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558fc8d3f5fa0d4376af9f9c983f1f9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21c0876c7ca732a232bb3645d4deab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fb52ec9889abda2dd6e0bc38743a0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e0fafab341646928ee9f87070336b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6550f9d153bab5a8e33c25e98898ad618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f38ec9cc28773274dda743bd14b6ef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa1002a2f1573c9290678d501c2e8f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f893754699506016c07c098d088a26621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fbe81b7fa27b9673e20ff375d0f9f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83604fb4bd747ef1a1edb69df543bc6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88792c4f5a8c2801b229f9f0af6e9d64624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a8bd21c6630f9c3d6412a0d997288625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f64de41b3224490cb678577a9b9c27626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31dfe9cdc4b8dd015b28ad1a669ee37627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8f08c0923c83bdc79ecdea362383e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9c33213bee315425132f99b9b256f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867604876b4ef1920a118169816f4a5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36251c5b508dca4147db694669119677631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68847b8892e90344020c81344c0f60f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ba135107038afabf95625458cf1fb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b96546cf212df13c4742a02b2efc75634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c0ee7f5c42fee71b7b797c6c7e7f7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e4424323ddb52dbbd52c1bfdc6d43636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bc33468897dc24a037a5ddc6fbf92637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f734db7f28a106f67f368161b17304638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005de265d690c10c941e6ecf0d83e08639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2100c2393bbf154c5e4ed0b004fa0a1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d915315397c2bd2dad6830cd6bf83d6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51673ef8d064b620bfa495c48c766fc7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a95ee5a1db672bc5d4f2d452e307c5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbfef19a8e56bc9ab95fcfddf0d916644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c27fcc1a25cf4eb78a584847125b7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8baf7d4ff778e336edda71d19f0489c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05791d83337db05941fafed78fc0667a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de7bf038bc68dbcfa9e0a568086ca6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bfdcca5ca8bd1db2b6dc8fe4d9b1c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1585c690385a06fe52c9b5b033150e6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff252293ed91b68a058c3b2546643ab7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d21d3e1b87718537120a341de701e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ac9d0900aaab0af76f2c6b59cb038653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d298d0339dd949c858743b06bfa42654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635840ecef6afaab8138922a60a87a5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1c27163d3061cb8660bca8c23b83a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6afd6b612a8b4dc1648f24f5776d1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10b2b19c7b16033d642a83859411cf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ed68ab0d825e48a280a81f046fc77659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec771bae3e91bef3b74991870fb028660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1559b2dd44b30bdd5db9e4e993651e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b93b8ebc398d368f6f1d56699a5afb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516de58b51692dca6829826d29f317b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb3d1360ec27a5d3072dc4935fbd43664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebfa7b1b0a2b0a8d4648a64981bcfa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f810755bb8c0dde3f3ecfb0858a8b2c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63301262b0194c9e54bb60564844494667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81765ef7ecb731f9a369516b0ae67650668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a360728205407ed839afa7bfa74cef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a627549aadab46ce6b94cd5e3af38ef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc63231e27f0c642f01b206fbea8ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125bcdd3085adc601b5a50e471c57784672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f6992178ae37c3341318607fcafbb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f589b80d898d7e9fd98f586aa8d1ee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10324ba64951e0c2e52551b0d87815e7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ff1b9a7d6535c791cf4d2c0dc8259676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23e4a92b0d11ae0a598eb0a31b9812677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb0816b0e6403f7cd7aedaf185b418678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e025ca0de7b685efcf0884e8e049b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacca1baa4816e4144c8cdfbd7b08d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5862857316440f0ddd072fbe8bb1fda681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675346cf2655562022cc7b495b3aaa1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f51504a40fb1497a36b7de0a86e625683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88060ff62a34f07d0a526b7f1a967eac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff17b591a023c080d6d046705e2e697685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89526ec97cfcf7f43aabc4bac7221ea3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a14b2911d9ccd7cd6d16d11f1df96687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4515b739dc383d9075b06762bb339688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc46fcad3a048539253f1dcfe61856689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cade6609df59b239d587740a4bf3e3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1cc6bd6ea4009d52baf66298ed5ed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c73e07015600b675d3e58ffdf603a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5d776733290a43796d27e4a82ab7c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00555fc181d56d014e3fbb51142cde8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fb19634146843e30d189bb8ed285d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d648efd6bbcecc64e4d47852ed0657696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6af602ee18babb3123b5b4186eed43697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cbe4dd431454642809447b9b4ea4b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444199828ec393e21948ed9f02bb805699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a76af9d921a9d05f2c6309403c4e8c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad17619be2be66dbc7a792fe9da017701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac0cb3e021393c61a0e703100e89d1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4337b44ca650f0109f39ff69ba7e056703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6ae4dba1c9077342820324e067bc6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690c9f5b4d9c602bfb964afabd5ea96705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b8b7e94e3078318644765452d3693706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811263ae85f016e8afe3d441500736a8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5114efd8d7ea340f62dd7c9f51f626708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3d31e99d4fa8cac7c681c3fe6a0b2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55d40a58635e3d9ec19f5559351f6a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c09f7231489e351d1c2e7ebf517a9b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efb6829a5fdf4c763f6e38266dcf2b712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be45d82f4f18eb3b50c26542d7e05921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecb48420eac8bc365185e69e46c2a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82909f519cd030f2d1f6b52a871c0f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29237d91095debcafbb6ea7a66dc294a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dabf265f13189250cef8ad79be3125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f825f16775ce4db8bf30cedac014ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ffef1c32bedaaa6ccb3065d7923b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da5a8b429eab64c170dd42bfcf988e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31247ea10fb60749522b88cb36504ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96289bb6b7bb25cf141e50b1fe5cc35710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4633916ee7e9b1f0a409bc5ade7ca911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f67037c3971eaa22f2b71cb966fcd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f53923c07553ec30c25f705931bff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5aae621641ad57335ab7f21fa395b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a210b51720ddd96c01532d361133b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d7ae033fc57dc41e2aa376a05cc4416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139e83ca4b76969f6776637420c514917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc268407591fd64c49b2126f6370c05f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eda543b1bf9c8182abce39746d759d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab30a5e9df5d3f4b1592d4e98d752d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d4393d879e1e5a7f3dc5619ccd92221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bceb3038287aaf98b1a78fb2f531b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac935de96e295d6a1fcce7d28d1372923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26547b27a5efb8b724ada3ccf43966924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908792e4559732d644e4f06f76a7ac325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0bc874fde0bb3dd2efd8ae7ed745126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53248cc85b162bb340709ebdbc63d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a88253aea653dc20e21d0a403e3dfa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0707c51d5d660a0a6886f29632f7f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ee7db465f4ac7f6ef35f6e1d0541030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65b861cb852593f20022e998d1665831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ce5cbc9b7638c733e93a0987c375132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfe64f131150f922f8fbd0e5fb76e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c51a15d4bd96c75646cc547b7ba0d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abcd920c8f87ce4abd2419810bd74435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e976d2d5e28d9c98f59b764a5255236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302112f04805a9fa206214451564b0c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad19a15d8eb86d9f0a45892c6ad05838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9cab7a1d29c32dbe22f3172a2cd2b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348452bfda09516eb7fa6b9989bb8c7640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab8e8e0c61154d6a9691eb6857e5c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b35c3fbded2d6cadd009c5ecc1bc0542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390452d866c8d3fac5a6e4d8d3759ad243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee273eb0d3d7991d8e8528123e9b7e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3c72062db896175eba08bb8c9c35545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552da56e44a63739756e4944574774346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c95c4f75969adaf177f794a51b81947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12946b2965e423fc172ee3bc1ae3fd9348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329501f836478e54f217a8428b9a7f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ac245eea2ba836c6fe07110c424eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf432ef967ee48a62fa263d272d6e28e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a14d3621e4e3d5ba7fe6ac3e39f94d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70306037959cb5a1f7ae339c265a679353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d29820d66edb33363c8f51880cd8754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a285cba117d1ddec1ba20c3030356b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdbdc4c34d6d18335c0189485bd73656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d365278579f6ee95dac171658806857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be340cd88b571653f234f3cbe8de8b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05520183e2f6b8c491678eeec4eab2959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c84c866bbc292d25dc15ef9a0ab6260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215a3d31ce58df67cbc75019ac111bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d327f7303b9687f63c6de8bcd16c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90903194b90c08404e5414e947e4f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46631ddd579f14752545831b403fe36b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92a9f0cd343bed91a603e21f525dd265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70364b9457aebc72b5856649296e85066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693cd3b03f33454ce57ebec682f995d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089223f475777ceb41952bbc4df305468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b5c20f34dee840b63e53bbc5eee1369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccfb8f6383463185a3a600758c067070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369997b224f32d28f46bd94193f2bc2571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c4e422fe7f3063bdef97f4c14430972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4c91a4f2726f7484da84bd9be9e9973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79115091235c05622f2902338ff11aff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687417033e7046e560ec64ab11b8bac575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521e902672664373a4deeaa6bfbec8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e217e2030f5a97dac6bc5014dac5e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b6375dcc6b0df15156d1018a3816278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6124bf6e9b69f67da880d87606763a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206a91e1b3c957fa891fbfc8e43168580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb8914df8571b2abf8c20b1dca80d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353da5fff96ada55c9b396b1d3d656282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955297af51204ca9929890b29b6a00b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d90b82f7df9c84c23aaf0b182370584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afaac275e27b165f0f886186f071b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986bc350a45d1b9c497dfedc6dddf8d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd567d40f93d7aeba19fcb2620dd247d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a60a3ac43642d55ad7df0c5f5612b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614670e44b0f1026aa41be2a2b4af65989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97080b62c497b4503189706852b0813690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820ab71dab2f658119ccebf69dae8b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c76b114c6802092ad1307c980b25dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31b9c877f489cf8868c1df50e2928a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c1bb2f99ad6f0dccca6e5cdb4342d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f34ff4de0be11d82bf3e9c891cb4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f73064ba9f12d0ddb02d3d5719247d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6df4ad0400c6123c99ab94e96a346a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349edbec3ee9c885f6e6e21ac10c6a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03782da3433ab070bbe5e37dd36110e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cdc6dde05f78ce280422a6234eb3a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e71eaa44b1771af29eb3f46f7a34c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3035948ecffbcc08946c4fed33f975102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee991abd900ba23b7a7355172630882e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b5ba11f54be64be9c1e5121ea14c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f46de0b1b849dcaab90585af710a91105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076887876ef56bec1586d66bf995db62106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dde492365cdc394b4cd60e720db5f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec009fe2e4b8b1276d37ccc76e4aa80108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ff29848fcc8175a740e9a376895cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9ca244c6a51ec0c9bc2ea7e330426110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b80b6b4af2e5f5b29802aea54889a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a2ad727f196b474026faaa7e8a463112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59ae2a7f7554063f681118d1327fb2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05ebacf25707cd7082e215a62b05e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab8421616f17fc42a21083285e510a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d5c4b9471bd7dcd87caf5c42823e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97411c7a43742444b4fdbf5d2d7f7b7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e89bbd5018ab8d1492ec4e3bd74fe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f7274ec37ec709aa54c1a58c695a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e38aa94793892e7298fc00b8c7bbea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bb8d5cee15675b3c82d9d9623911f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a92bab1aa2378ecfa4ee61b5e1c63122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5c65d6c6620a40b4dee726ab0bcf7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafe5070747ea27881e2d7a3fff0052124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33361a4696b969ec75364a54ff489e98125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0cb13c4e5e4eb23eecd971a32de50126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208809018e047aed1c133d15a03227df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a45e27a84404bce3ef81add4208c83128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d37726485a83529acb37a1481e6646129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b6377206c93de867216943333d044130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432d0468ed975a69477dd02cf29fd4a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aab4d901807fd1728015a6a9f3526f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e59644ab5c05a1ed5cbaa943edb902133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10bb61a968d44319dad04240f6ccb4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa3773bf5f7ec0e8b99238c995a6ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1020f9770641c2042fcff00ea24d78e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0872a78f2c306d4801592385c903ca4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298c2453289dbbcc6d32120c6fa58ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711714c37469cd288a91de235ac59662139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afdd66c10f1111e2af5e2c92559906140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481610f97d3bdf18257e59575f2b988e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ae892a8ef51f13337e00120dae89c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b15ae756f00bf26c43eed194173d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbaf8fdf8063fe9f27a47c8a7377c9e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087ffafc7e534c9d836a17f2c17b43c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968be0fa11d33f3927a6aae5ed481b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727a7fd3303f55c723ca62cd372b006147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb41f6a93acccfecc2fa367f2f3dd8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb058db2f2b974e2a7dc6ec335f0a0df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f1f844382cf569bd0f8bd2024d960150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85760db62c0a9b146a3e79c0f757252151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae115d6f48310fa7830935c126af3e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f4f5d3b87b565aeb7aad1ee352a49153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84407f6b72ef369f827e6b9daf5ef0f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840adda0895cc6472ff00cc21c232d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7cf749336af943a04feab8ebcd1d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951d9c8874a35b4be7575af2ac918a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca3967391aa7bb4ce09561153313a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f7927ed521d48a153236d1114e745159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c521375317f6a2cce46d74adcd20ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9dc17d1596c2e1aa8e013216ea7fee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a24feab46cab69db6f4f1641662868162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fb74c75491d658a6b1c5301e291df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd08a87dc6f5791a50ab0d89a267b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa98ed8093786319838976ac36c0d2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cfdc22b962a2a4176166deda0c6dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88d79921f6cab7e740f91c196ff586167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0c42288c2bb0fa8d565d0664feaba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580511c298273894184aad641d2826f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf899806c1dfa6b61f76bd8c293cfd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8074cd8d76b0825c26cdd0e1af59d5d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857664acece61791221ef8a6e2f1305172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66244d20afed56d9a790b6767d99851173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab1dbef29a5a709acd8696f4498271174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e20588bc1fbd475c7dd46c609dde9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bae7d7ec8ed015aa3258e063b31df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1de107f9eb0fa29648ad5f03692d35177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5667d7e94ddbc1868ee0ddbed7f7df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23421835d54a02b19eba39adce67dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d14f8df12c5888c2569a0f24cef8d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1b7716509569dc455b8f82ffde261181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0846d6243e27a6a6862ad7936c9315182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726e1ad9a0f9f71d4313f948b5d929a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52cfc4b82978ab2d415d6aa7fc5c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3aacddc04a0c5cd1bc66936e1c015185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec71ef57025801f7f2e082257a2cb46186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b54e81bfa1e05f8ad0ba625215939187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90371808e044fdfff324080cd4755171188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09d4568079c74c1a5074176fe27b60189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc41eb1a22c42ab4f318692b3b6cba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a80c01c001850794d34a667f88214191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09d8ea30f054636d57d0e224228349192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001a9acd384c3285971ea83fa237967193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f7d717a37084650bdd40796775d9f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ba1c783ce1cebe3c6075e327339c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2035eb95f9e2654e05de92db400f63196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebf6dd8271b0e242a68139a384553a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45dd59e0675c59a7fc294cf240e7509198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bfeeb1ebd62f6a6d43f0fcfa3dfd0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b4136988d6c9a6e4bc38ddf1e94ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28899b03c3c7b43eeb4c44e250f64e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3105fd44391bfb0bb288f712a78fab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920cf3d0cc9675730aacd6eda8dfb4a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190a1cb8bd99472b7726129ef3c978f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e7eaf426a765585d0063dfd4f2f66205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847d0a1eb2e5a282a49cf2289cfc9b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218f5c01e758947c9f97cb769bc8d17207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abcaf37254a10f8da0d9b079464118208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e06cfa738dfecd68f23ec1c9c9c748209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cd10151c8bb7b77afee61e32c48db210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64541997025dac68218d8ba82cefba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2eb8b56397a685f5261807f114a00212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887447bb0a34f261b562688c3540d325213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e7db0f6826fcdded1244d7a92eae3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3668376970735dab7a1db8ba84818215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1784be11be91164a7030ea0aaa4ce4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe1b77678bc3196486aecb5954ee43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c884836152dccf43c0182e966510e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac380ef015ab5226b4ac41a93316d3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7dcedffafef4f33f2ae758cf4f6960220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645f58174fa7c6ce5c9b3a34c64ccc0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9d26b231baf84621c76f74ff25c53222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f04d3d6fdd1e56b37481f34d0529f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130298f9bd32afdfd5e4083d5a118cd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8514ba1d6d8be2668b784d075d6f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0388f5d11e29116d6deb56fe0ce32226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55b745be8702e7ea562b4374c6e99b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027c06a5fec24150b72fb41b23fa09d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c550f1782a115417d9992ade28356a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7512b845ec12f677b9129d30c62c8a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5863ae439e43f97a80689d144b396ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833eec13d80cfca0b5fb8a27b27892ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa97361d8c952342af2e15714cc8d1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b06d8f8f14b240ad733c1ff9329df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4b90206983eb67ee7c8da8456820f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f90531c195d2e141b63edb41053bc9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d6a41bce15d9f055c8f1fa41d9790237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a26817561804f0422076ee815a4b0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892e0769abfb08109e8c83b40de9f9b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019373631a069c921524d6a0b2b82e97240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696772aa918d762af5d63111cebe95c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55516f916fda47738c8b4f97f1de298c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69520d7d9caf7e282807f48842fd5f19243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46c2b26ae79d521fd71bca7a993391244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f5f08201b15682b50b17457d56bd9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6ed3ef7933943163563dabdab47e2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66edab260166b95c6608de7dedfeacf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f2953b14a9ff8cade1735cdc5751f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89a0a6e87964948a049a652c504255249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cd294b2892b6bf2128ae31e5a2309250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fa566399f0145b9032623957d2974251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43b6a8dc57594e4feacdfe31134d3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f9d18a55c8c8f3e716a3b3250d346253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f46f40b72c9e576129847b70f707e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edbd85af1e6217900b5c4c3a6f6943255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38e3764f3718dcd754ef8bb355e6bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c834f8b2e094fd190cedadf41a34993257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a987696780d3336ad78f71e03cefe7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31af275bbfcfa25c985ce7710284439259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344679ad7b9a4baf50a65f90d5d9f566260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa2ba247d0ce1d9bda4a431b17f1eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5508cc48e277c60c7189ab624670187262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede4810c3db90425fa39fd874026fb9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7d37a7b60b95af5291680600de7a7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66640bca81b0529095cb89ccc0b184265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4d0d6b82cc85d778c07cc2d421906266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659c26fd0dbeb1b9d2f0e4e6a21b95e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca0778cd76d13e59701eac403537ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c2ad1532ee3152fd689e9457b3425269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ea352ee7626bfbfb80ef60173512d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ff937b7c0338227dee71847efaf9a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc119b7902efd02e2f7621424aa4c9c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f45faec12b43f9afbc4de387b5089273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c46692b003b2ab175712c90d8bd8e0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce549b6d6f27f7f6cd2bbd0f69fdb63275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c24c1e68e59746ee591922b48b590276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf85dfc4c88a1c48a201229e051293c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45594640472fcbbc0ebd45ebf38dd014278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550b3c869e8cf2dd728c58a0c534b76279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467a91f39e5b7439ed652e73234a57d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5f0996703421822484e8e0e8bc08f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789576156b3a6e1b5ca3ec0e9ba7ff8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209db83ef9974da00ebde2d0d3acdad9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d5a01fed261500fe02259d40b5c80284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ba3552dbd269b114b2f35e51c314e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c05e2ed1b8a516f551617d8d42307b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab586fa0e8682c99312b9840e71c5062287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8dbf001df24873fa406a3fa2301b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b11a9bcb4d66b2577733d393bf22a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5677a02a50d6fa884a5383325681db290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1a8dd5e9be85e5f515e14fd106d95291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f392f1d876bf444b933271cd1f9dbd1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71647b7d67851761183d5ef05a6eaba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813a6d944ca574154711af7c06a93aa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73862f9dc1570454f6357924a932a4d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95986159591ca4039eae624d099905af296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62cfceb55c2ba89d6db8b5e2568007297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6ae93fd14040b95e593ce8cdde105298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8adab1bf04122ec5a8a7e4a19014623299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48aa4ac90d4b2c7afabcddc243d9f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cfcaf8b5baa5183c24acbc282a440301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9aa2b15d2127b0c293ba729842c82a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff769bbda8c4947ec5327e3a1c7357f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01dcfe2491dd806d455c48d848a92b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85829298bbdb9671e3f421cfef855cde305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea138a69cea80ecee1323a2fcf27b5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c0528c14cd690f8aee1e4535079fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543dc4d410112a9b94bf4c28cac97f00308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476d338278ae1df609301f1dca8a91e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3311b44c7d3275682d7a31d5c4aba29310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbb5023d3c76d5460c250673775c27311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d9ec4e86a187357200f22b2453a9e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83257f2d2ce2eb2aaa90bd32b457bc4a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba08c5e48c194842d3227608c3943dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eff7867df1ee2774bae60b85d3bcda315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26fea42f70ccd218316cea7b2567f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e94448f5d48e390ea3713579813d2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1a8ce983d0937a86c20954a88dfbb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1a47b310c09564a565bc735f5a94b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d582b7e428e5c1163675b0d08ea2076320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f377eb99df5bbfc34bc64cb9f0b3a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5f33392a6c60b9f3d98ffb2c0784f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb0ec64ae5dfc1468d496c1c824671323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b27bec330d773aef24180bd377f094324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642652712aeae051691200fa2c3ead59325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5a3d909c13ad944e8f5d6c6103f9c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd780280df828b946534a89f87714dae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d62abbc01729a703986045d69d7e28328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6f8500f71601fdd70adce363759de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94761449a0becd03e48905e0e8dbb7c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95aafb09799d6f6396ab5e7d3920c72331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456e79917358afbff9a426da600092e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341e634169c3ca7f7f3873dab6c5a9c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105408e644aefe1eabdd28b6f2f9e1c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec6dff693dc5d127fc23c5095b8f1b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3153fc21b74cd0dd4e56a283d57b84336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f112375986352191d27fb06195b14337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd44a27bb37498ec233087e6c00a45338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37a0a03e21365a63c554082407882d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc509748d3682232854e07908ec9879340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907dfab782d52e5e445c98a5dfbaa7a2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e971ba74e2303269f8d5fc18fe322f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c22c0a6fd3b641e1f96e6bd7d957d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc757e754af1cbabc3e91c249467337b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843091d831af7a1993edd83f1187842345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee8e2333e9a08bb5550dacff71a822346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132b172a1558aa04f6b50b77e831ff6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846582764abbe2c45863fb0f722ed505348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d2c42592c789882dedc5537e61391349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff590c32e9444773b3c45aa4ccc81614350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a63e547ffa6d8299163c57025feb8f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba977daa58a40549f3243543d8b16c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4335c05e971e34bb8c6ab3cdf555d57353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa455106cd271a31703e7b73cb8876f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9a43d2988fc7083b79754d59ee1e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c89f2883a3e5789023ec6ee25ea4ff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1548cc48442311f27b8957bb5a35c62357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf693974950c592cd5e37678aabc0fd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef054d9beac884dcf86be1f22275aab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b70c152f6d28748b9589a914ab1cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdc6b587bbe64d6a4fad71704011e2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65904cedfb7a78fe4668b15a59885ba0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774c610e1c9124639f0328cc69849bd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa62c2cafde71aca7c336c35fd3bc5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7faa63f0d739e9ed15c68f4d3688f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582002ec2c9beb9a03dfd3ac7e8d05a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7b0ebde306b6a9c422cc4c464ee11367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b63555094470a4b7a6817c35bcc43368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd8f97dba512e83610f61886fdfc3d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11c099c323e18160943fab6c021a1a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e92d106b5e5be64e1bef911465db1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8209b427ccc5bc606bc4131fd0d062d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b17ae8681e26849c22140853bcb78b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5855d9145da6095e2df32ae1a7bb06374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de46737d1290cb20c4a03abbd2103c9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053f37c91f2a312de8cf50181192bf0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94911afdca72da9b74a768d0f6a6fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7dd934f6855e7d0022dbef8329096c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece1e846662fa55659fb1364eb921df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d13b3541a699897fd0d832e0a1ed0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6dd7c0df69f9205af1ce9ede00de5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874611d600ef6aca88acaa3277c7d931382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121279ff3fbd528ae95635c0ed72b6c1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523bd70ca89a357b37f9d129f094551384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85233ad331ed4625139c27f7c0d1f07a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1ea543da64ed084f1045510e29e2d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf1def14a7b463b7ea7dfec4d6e820387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aade7ae6395e2553231e2994dd5083a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2afc97a7f378066d57948d2a757df3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266729ab04a040e09208a50f4e4aaf6b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab673a5aead091bb840c1f65e2f32b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9299afea6db0eb82df438607a7fe5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09270e1a480a999f16ae8e6d138a4e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302eca16128d99d46a06ee4c352ef9a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc730815529fc300fccd4af536460b2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8836acba2d10caad16e30a41c4a85396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00263f658b4a7047fa8cc7942851d79397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02edcdf91e0b14803823a8f1698745398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849cb84f1606d7b7843a0159483242c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03994d6fe3417793218b18039c31de05400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06808132852d225838f33a8eaa91fbfe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576ef95ac3a5f9c0270b3156e48880b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bff00b040d57a6d5ee3c162700c5a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d600ce89556e253ccf37d1e1a2ab84404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c19dac0b2f8b12bd9c0f2a6bab4d0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4bc1c3b8188252bc02eef44748bdb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16420feb6cc0201ce8f52458451b7452407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305355eb91b049cd197c3384eb3dd8c4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbeb7f985fd1b50dd96e6ef6f1443e2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66df98dae63c1b652be3fe7ddd6eb8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558aaea1e4d0986e8f6d63b21b0e2f6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09254a8e57a1b66410cd4a1f9ab166412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564a539ab7bb17982aaeb4734e14c58413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca167bd98851ea188f86fa0bfe986c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a520e272ece1940f49504d2480178415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1c66fd46f72cf3ae56b22ec8b70c7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5fac2e507f17929299e0512a6a51a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9588c7cf0324e2d09ab082ebf744d6c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffe40207146f4ebd9e6da339a83052419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bb6b3b88f5fd04771df6323d40958420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92763dc2ceb46727a45dd37b27ec01a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562006ea2178af4291b2c0ffecfede37422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d37946c4c327eee3b5aee11fcb25ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28846ddf72be73097705b2eaedcb43424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96da9ada7f9e0cc88f4d8a61d424ae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620c881b827b498b8526116722fd7a7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36948fae48b97299733438b37e02e7d6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca796f57c327c4183303030ab9c9373428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2954e462c78f63a85fe1318abf957429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa254c89f4196aa023f6818d3116a2d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d38232c237d74e3809622b39aecb7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb68bbc2a16cb0df8e2e4ecd72d833432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d18f1c35ef719f36619234321d972433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7beea55481171b200193c6dcb7250d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3790d4d48eaa644f3c134141a7c69fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09842aab7433d0a964aa7132590d2d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8048f7f9143c1daa1ece33d6cbf036437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc73ccd5f29c73e00da1528bb0c2ba0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02d5a723d58a63becdf0bd93cbb12b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bc177b78b0bc7f6a5eb427537793e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d254746b52ccb5d4203f1afa25d39441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9eaf950a1731720bb73e4b3d8c6c95442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51162ad356ab31d518ad5826b233cbc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c888e23b7f514ff1913ee928faf66444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945f21ff2e8043dde9c2d6bcf0739b5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1349f88c60e91b901e2d0fd79c029b2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824d0aa58f0f62e2c90086c2ce83d82447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d360176661ce8ccca6f39344fed637d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b48afcfeac5645a1cc937069458a07449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038c0ede9866bb020ddce7c34c74238450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b15ac328aeced87acbb6ec481ca42451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89960038c0da6a8bdd1dd1e44fd7c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143c76d43bb13493dac0e2076ccfe8a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e234b7b063116a7a6c040cd8252ebd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de898ce38bf6c25c3984e5ef57783c2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c2ae2f3ceb660ac0e6cdb66ee7c28456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68c68f3e74d0e746b5fa47d96c6dca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809bba09fc3e822f1c36e48b71a35ab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bd0a6193de580057692dc5d301abc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8549c56442594a2de466c484fe4129a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fa87d1fb35482604ab14e99c24cb8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573661480b71100f99e586b4cbce856462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242b7361642055ce1ae799fa740c217463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e52b835c44e62bed64a7fb6b4671c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e06d4eb0e4cb4955ec9d2e6e081892465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ba4d75b90f6cc8b355a5bf964e17b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0477d8ef760ec119b10986ede4261467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b1434e2cbd8f05b101bfdfa92455a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270199cc912baba346e42119510a4e3d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58b473423d9c9e76a9ce3d19e23339470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cb3f9fa05b58f0393f5393bab413a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2cf17f3d3f18642be66a602612f90472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389d0c74ca586ebd0cc03e89943af8f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54953ca84b39d9cd6798dfbe5709ab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43294e060c5871e54c305c40ba8de3b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85a085745bc01baec1c5ca22775ad4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac999a63b5dbcd0a9e518873c59cb7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26118ab8cb12f8595c162a63c158cc30478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326761f4bc321a268a972a4788fd49b1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4903afe763a8e1b2a28d26db0a1ee1f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a3940b535be4b5aad55b48977f13f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13b993899c530a82e6a84d9abb5970482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c48bd6c7b1325f2caa92bdde08a3b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c6918fe582085c428039740abace0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba534309f6cfc19dc4c372bcff02208485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef169e46e77c059e62a32c489c23373b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec9c473962f4e81ce04233e589934d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c8d1a49de5073614485b6bc740b89488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b644a4d10d42d264ef1f80de8c40cca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442833f902ce7f7f26f9a90af3c1986490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cc2fa3cabb9161335d189f722d678491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff2b6ea9775d6c61b12bf42c3c10a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb317e0323f389bdec339ea5c77479493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471f956e45f1bf7bb53c4f636d335b0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e1876b17b35a8281af55958b06d95495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c042514e2d4b0249c3a41b6581817496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974c6ccebdc62f0e6e6e31a890d3c03497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada39cc1ba1d41527c5f94c4f4e5c9c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70d685db6083d8ce751c1f416ad394499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32417606f1ebcb4f33e3c5f481829bad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dceb9ed6e1196b0b0d7118e7be40950501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db13d623da288e6e635ef47f0b51aa0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b99a11fad5559ab92aaddc91d56aa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e5e5ff69236e8cad7b46dbd2a37da504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef3f5c7d29ba54ac1e70e2be565de0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601787f6b4f9830744997169aed0967506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c13efe7b9729accafe7367aef1507e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd04fb99d2a23fc6d50103eab60fc6e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f7f744bfc0ad903e0e70e0b422d2a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a638f7329619096b2546b9c14d94ac2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32b9f4d54a2a16b9135c9d0af0eaef511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de8600d6d8199c606a7133c5cc1b0a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ce63304b7a989f41844aa2ae1388c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bec8233efd5cb92ac784d12ae9984514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f276e5d53f453c7a3c1d8a1970b2a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d695f750e363017c61b5a48dc6e6fa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119129fc238512e016515f6181b047f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87215b814f953a8e3a5bda927b63cb36518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c70ac4acb111f7df4aa0fcef7d395a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3124a045f44e16534195e78c206b196520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674199978ab84543949a2b78bfe7a68521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0dc8a7d4092a47d0a197fb6b4783ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480618d46d7c0a4277cdd7ddf1e7b11523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626f719ea11b484ac9bda8b6d30defc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1cb43b68adb4cfa4d288210597cc4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb8931766527639776665d432e226a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694882adf8253788437694df2b2ff7a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38085209c756b67f1ffbe27f0c89124528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1ebf0656f7478d023f6ff34b35d76529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221cf67bc5deb393001bf9a9c5dc958530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556667e86bf5a7d830dec49bf9ffd84531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d331b70273c403b217ccd48b91e271532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ada7ae3038e0e98dfb1068bb04058e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b170e93f5bdfd0eaff40db8e6db5bcb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70900ee04dcf07f7a0f508329654cac2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad85c1e545d5d67fd0c3665e71e3e65536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28e16a3423a74feea68e9a60c96c3e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8d8d00db3d502f08029cc46576cbe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a87b61f976d73048b9e9859665abee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716137113ca799118ec95d02854f02a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c965a30020a050d8be033fb00db95d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2fae2153a6a8ceb70973548fa6b9c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441d4b9135837cfb6516df45f33f793543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4684c65775894dda7cc74ba5d142128544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8543a8297fd8f2fa486c80210d6d8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7945c24564731f90ea49c8c8b2c8e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2b4e63ba061734a97c3338293e00e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381a2529a7dd303fef5baf0960bc2b0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34042e2b17a55e623eb5cba2626d7a1c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edecf8469d4fbc94118764dd3fa57c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d292bf635882c17391efa164eb4df5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810eeb94eb53ef38dce0b125495d40d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed551355f34e4543f506d2b7af4dad553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfb10ea413ca6a04c120fab8cbe567554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8210083c7653390698bdcaafbb921c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbacecfdfe08462876a28281f6d0068556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e309c685837f2c17ba9cf78307094f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0f3f1f3be0a05231f08218e074911558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fa631aad7a048ac86efcc38c00b6f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2799e710aa6d3d7e98120e1745da4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ed58497922248c667b04914fb69c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99972c3bd912fda009394ca5e17770562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc667dd8bfe751f692facdccb3043b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14b2f389e83594a13521ed9b399067564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2192ed9665ab6e9be0e29d3a0c5f2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba13bc27f482dddbf74c6e3e49848e6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc61567f77c89d2814211bea4b81349567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965272e320a7f059696ecceb67135262568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9975d9ffc7afb65312039cea766f70569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427de5751f94ec20238863b389bf0a49570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551a33eef5505f57b9791a46e92d4da571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f428c258d65eb9fc2893f4046f285f4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c194b47c4d6ad131cddad7cbd8aedc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a577dced870af9d2f2b6d14a761f9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d375f260f25f87c330dd527f6d9f8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58398d89b81da470f2a7314ead2e4d5b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe640ce488decc00cbb063afc9e8c3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68170f8f0915f16af5a67538c9268a8e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6d34fd41a9b20f5c23901157df04b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612d2e1954698f522bb90f241ec62a1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810018a0b18f4745bb5f0a2966edc76581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fd1d81a3f841a90a3b99fb3d7f90f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf0ae3e6b10d6a12c2cda0e3c91275583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5a232d94533e31361c2260fa443c1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30e4bc2c943a9b0cf451e5cc428f57585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab513736b81643a558c00c7341d1e2ff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020f7162ffa07596ce0561e5d751ca7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca262ba2439dc41075b9bfed1d8cb90f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5681dd9282017d4021b2d929f16a0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587bfba27e1c18dd44112efda525933590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e772ca9113e94b87e65297ae6e6b0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed48e80dab42ebc07291900b3d4e6c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0209acd36796ae79e95f3229796f568593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a457bd3021815b09c1e778d3fffca80594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773cc39fd3e6c5af5fc93992293f74a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cf13b2b8b410cf4aaa49e356bb932596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08aa719c54c563511eb0698c6e9bf3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f35cb76d882c8d65c4884c30fbcab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a5ec77b443e9b3b87adabab237ff6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2f11e42d100eb6b690bd682af05cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544136b8bfc0f5a81fc1c542743ea12601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7073799b3ca75ed53f182a5eb7a693602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ade351057484490b69c262c7c87d7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358baa997e631e2274ee3686fc396a4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40442aebd18580f4e3605d747ec79f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd262dd114205a434508616720355f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c9aa1c1a79db3d99ebcddeeea4e14607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024cd2920df847b343c9e6cf0cdcdb0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6731029c894279e33ddaf9d1b06eab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348dc2594f34f8ecefe9defca6db0fb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc188c90948813b59bded31b44ece1c0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586ca00052dc2cf705b23345fa81f0a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccec17f67b36a93e4011845872e562613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd485464b87143cc11a0db5cb961cccd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc10177bc78cec81cddb8499ed2cb02615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac947d800f6b20bab8640d0c4a27ca6a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af9874b3f4c27d49baf1c48a151082617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06b66bbb2d60181dcfb4c3e40b54ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e82e4bbacdb2999f58ad30a1f31bab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515c81e6f0af3b1b551c78a05fbef92620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db716e51354241f8a0eea2c54633f9db621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6e3183542c9a46611629d350cbe2c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d8a9c6b30a005c29e76937ed7dcd0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31351a0f2ff109dec1ff97135063ac82624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547dd26acf0bcf5e160a6c432606a66e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3296313d9afa7b073c5237d7fff9b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19649900b6a9942445c0ef10c475ba60627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d567f6ef6bb224124a9f8ce2ae003d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fa267796708656ce2eec05d8fc699629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672e2c570060309f389ea5aad2fa5b1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb235c65d60fe5a67752b00952b50c7b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc36618bf9ded022e55cc7ec6e70be9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b182050a6fa93ec7959246ed30f9573633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a7f0a7dcb8d4b48afb72fba310bba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ac830b5e73c2224f3b713bdea3ade635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa42fec3e476278551e104b4de7d29636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dadf11867530fc07d42fb3db365703637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4ba7adb73833a8cf198adab6222a7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28732fd9c78f08b8d03dbd75a8bcbda8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37344fff76d126a1d943a3a9f575cd46640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ef4de411ed507a474c0199d4bea8c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf240f2878c5ea05ee878952775e47642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e1529a32f33ae13d93cf733d1b428643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9f5cd7ad6a0e6e3424aafbd124f55644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327e5f43dfeea67981d76fd27de90ed645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea8672dcf7445a9da95fd9fe8dae7e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69438f5f70b83fd57eda924cb89d17b8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee2c30499058687a96d14ca927a600648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288dcc5c1fa4d899d724b85ee1c26b8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbaff4a2a9f16c4182be72f160f4c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0560303ac715e8bea2b6244d977caa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429f00935e67df2d419ec96f902d10d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fa7ec1fecae2cc4c03deef8182ed0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487566c0ee34f2187a0e8a16e604de3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef1b76300b7bd1c76c51c817f9c972655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f75821f954838aeec8f5b010b8a771656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba501f37dc6b4368f2f3b903ee22ac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6d4fd0d6f0300732bea660290e050658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0527132e2eb1028e2875552ce36bb9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f53665d7ce4426ebe76783d88fc413660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20df04ad0885ae04886d4be6f9a523661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cd7b8313592f104300a14737536b2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1846cdf6dc5f7cf328f5005fe4ed7e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8459c58ffca10649e9bb56b8733e13664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36aa12f13ef0c66863183750fc72dfa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20db5c2f0d5e1a276ac6550ea6851b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fe246d6bb7c646a9425b3ee7438ac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cd53cb8a00632f2d8a192d0f18698668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf47ee67caab1af39b40b2c29386bc3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a995355ecdedf886018552195829d32670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60bdfcab0f5cfe696ed3ee13cc1c4d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55968ad5b25ca7eed27b8d9674c4a4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd6a4776a5c7d3b531ddffe4ed4c6b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e949a395c7d06c7ea9af7ef2e1bf75674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531c86948fbca4f0072536e74bf70d3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279f2e86c318008f6b5e275088c1aef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a693e06ecca42e76c19f020cd6046b2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b457cbbb191aa201b175ea24c0670f0678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>