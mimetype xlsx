--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd98ad922925dbffa360a778063eea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a66c9529bf0ec1e05f197f717279812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3a423506cf1bc75ee2f2f42fa8fc33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d58665bb6f2b6234d33bdd4d102f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d651ce6b7c46aede215f457ab50fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7ececff85aa672baab51a0f16b33e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f7a21ee761fe02698344ac0c59d187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095773f80e2bde1d0aec113512665598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee45ff3afb9a35e828b27facbaccd89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8367d2e2b121a9e10ca2fea142e01f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928d445c8249863ba97f531afc9e99011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c6b747f2a18b1d0edeada43d7bcb512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c48a0fb4ed9e5c33dbc21173a3677f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0cbdfa21e7415b3fdf861fb8a443f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3fd8441f381907622ed3aee85f02215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e789d51b9460012a7727042bda03716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd8df86587f5271864b339699aa3a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e50043dc265fdd15505c1498802e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46751d128f8a08026cf38058a69c9e6e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737581b0e41553e10e30a552c425b55720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922d4eef6a416063fa257413014178b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc888533025e7bd1d1ace779e6d68d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59b589c107112a68ce14b234ab217823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bbcd35e40f44c99d3eeea94532c1324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82383ce5102f3b518b12cc0f6ff90d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b88f30c1c8260ccccfa8875330c9326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd0720396d6440e6dcb08566ee2a4027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89d256393b2f77bf1557464fc2654528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff243fd86a11efd4c12713a04aaf6a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b16ecbf0e54f69e5b26e265859568530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e3596c302f0e9f2a5c33dd5d3f5f631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd276733deb365da56e9749d1a8f534732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a50d821f1a277ec19bc6713fc1a37533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c1930fb567199e6ec889dd252c65434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b78ea314b3156aa8d880628fde62635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc105dce8df123acd40492251814bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdaaeb8cdf33cd128ebf3775f12a3f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081f74fa2364ef1a7e89b151905e39a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8868df90a81b72de11af50ffb0fb79d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead10189d773e464b17be62783ad5ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad077fcb2c3e8eb93078e7e05a8b8c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e80e2ef84873bccec94f3b6160af642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e0f0afcded0a6f13a7303cd5cdb6643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f67f4d602ef832068a48fb98e96c5544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75313373f876405c3667e73c7c4b205445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3646fcaad5ec1d981c81270eb601a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc267533ecb82e68b6db82c6557da5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7905c9c135bd5d1517759765100b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad460a18043fc5a4fc4fb9b4837a7a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25422490306a6e94f3f7c4cd7064718150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3300fa6f6846fa56aca11d5e219163c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c022a31a9899db4fd38c474911a20652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56550b707237d12e2e293b949db2e8953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6afda08a40d92dc908e096ff1cf58f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bb5b8c58303e5ff5db19f3ecda84e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f9be1656d41e8dcae719dc3a1d7b656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ec17a3e80b6395b64a5168e12b69d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b3097b7e9a8744d145376dba244cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c1981183b89087dc1b968d521567559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f864a6453ef2da1e0a09a650ded1e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639e9a810f710bd1d806bf39363c04761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63de58e7c4f8bfe228673eb2d4a3f4c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabc04ff2b45055c23cc19b0058274363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c49496fc6ecb0c0326df2af37da57f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd194b7b783e48b5b6ce8b4baa19ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20d4e2a8ef7a676ba9fb901b9e3a3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e493e194de9faeea28652abe86e4067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e5bd44a21333db8f57e34270bf17968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4db279d351651ff475d758107e6c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce2e64de6b1a9d2c9deeb841f439d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d627b3f34430eca9dcf80b527cce12471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1562cf7987732618adb2b7e4a704672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377992eb6a8a7ca19c3fb5c43fd3310473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4b2560d71aee36ff7c985202c21e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273b13d48c5a0818e700c3f5d63da8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d134b7f569942a95bbb6d6528620c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ada3674924b9564e83a193547ff01577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca6dbeb552dc15308b07642c18e24978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae108aee81bd7a375d02948b9d07e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b0808e7597dd9cc5c5585817ad8ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa73296b0cb6fcf653088643ad21d8d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d233ff5590808c04d3f603645efc73282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681f36049ee8cd9cc1124a19008fead83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0102363238ce8402df2eb531f76cd384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a404d3f0fad79b84eb7a73258e754af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b9249a10babdc3c751e0513454ba686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77183b83e3af44582b5212fd98b79cae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044edb6fc57e1e2dd07b963ab8f2d01488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09a85e2aa4d761e7e37daceb0a92b889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2f203d709d3f0c8e3f313f92f354c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d68d33132d367b33e6d5f58e3ffac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646c1de5bfbc41966370e0fbd23cbff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a25a1079b4c3830fc9a442e99248fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974947efe5572e895455daa1c5a751e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995b0c0d436893a7f3fcf32736f8a0c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76048070888f631a2d13ab0a8daefbb996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c2d86e1d02ed01e90ce0553160a9997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec35436e373521e3655c6b7eb4212798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b5cff5766a727471d6c413804e4be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c1a7f34e1c768572cdbedac81e6af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c405dfd7cb9f252e553e59f796caec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75cc7f840999382100ae1bd12f218b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1606fef93ae562eef998d029ed66e47103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54982d872cff8225fc12a542d1e6de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44098d3e32b793ec8f67280bcad2b368105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5650882265b785f1dbfe3b5810e38106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fa4d1e7244a7054d908a1811f545c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba0e5d5d4b07938608fd4c05c7e10c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc866dc6f26b055412412ada96fb4f9d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046194520fc9ea00b19ba6f3b3a6397110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3099aa250d39600fbf943cd0bebfddf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19080faaa5723fa56502440116db451112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd853271cab70f5cf6035de47d2075113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f4751cedd685752808c52f8958163114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ef11a4a77cbd4909a6cbc788044d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368ca2e8142ae55307173a54838a5a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02a330c3f2269001755d69c3143f4f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8eea76e57f8051e07f77356ff7af3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d867f51d5711c7cb1d98176930219b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1056c0ed02f778ee5f1a4f2184077f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd403a4bb49a6f29481009195febb987121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6cb74a591e9521a526c634c1dff6c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc615688f0b88d551cbf270ed2562639123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a6627e2e043b05733aec32b018a98124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361620829a38b3362339a01aea0e4d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59386d590698cd1e865da3115d57df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967596cfc8faaa1614b518ed98913118127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5667720032231dcf3843b76b01bdb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c48f3f82a4924cca74621b28fc8e9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2e7772fffef5d7819f0897ab9ab48130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d366d97981e223f31603ffee148106131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605ccf007e39ef36f9d5c3dabc85c41132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697b0ab2d4c0b525d110c8dcf594079133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194d017a6c58fc8e2e05de05fb32ae6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae734edd3f34c44262b8fc1b36fe302135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a98cba46338daafce8cc0c0081b427136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cd208e2df3dddefd4ddfe4e497c6e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91efbc05f92aedac40f7f63338b0da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774fb06bf0e31a80dba6fd6056eb3bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b3e877632749e33c9cee2b7f803f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a88d53f251fe8c67935b97619d0743141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333956155f7355ebdefb28acc8911a1e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ae9bc74e53e92618a9c1faaaac239143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cdc6727239595b3f68d620374311a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a525da066ce87eda763ccd2b0bce73145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d578e159da2410b827d4931f8031043146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd913b54d05047a73e14f79b05017874147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201e2f5a56ca55b86658837f8fa1da7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23fd789bae21eb82a88c6d5981a9f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ed7891bd70168033df282ca96bde1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a66a2e7f59ae489ad068729fb3ea0e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051cdf81b795924b6418ae03ba3d63e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89588b59e17096c06eec529fea8af6d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b2388b01f4a50e724b8cf875a6c54154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5374728fab1133b35a345e2b89238e1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d0af28e94612dbc9cf59f38803195156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bab79ff9345c052dd58ed4a5fb310d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360cd89c52696754762c3029ffcbc5c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bcbc1c25e0a2cb45bf03ed610a31c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636351c9a5915b3983e1628215cc111f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002192dbb30dfa8fc0bd04d18792aebf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fb546e2be4efc28986cbd5ff5b2e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c1a2ec8a813bd7c8fe3b7e318ef5e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b0ac8e4dce1f1e512316a645255c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0977fb4ba8dc4a56f65d07716d228165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34758cc153e7e2800474dec419030f54166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71325da0f327a953807558b98f45ec8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f6fa5026e5eb4c616a156a293f964168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f35eb9c715511a46cb026128565cd4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf18db2e923c5a4422cf158b35b29c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d869841df19a29e216dd10ea2fb94171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfa142d8baf11f87e7c1bd90b2ed57172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb07eddcc9afe1c90106a60b367d8ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc30300aa1d78767893f9184ff9d67174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58208ee5c51e54d2ece0f0c463118854175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b281210a5672c1d7d6595e543712f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf7b30386dfeb427e7d3c24bdd6782177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6840ecff93363b7d170d5552b2cc561178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71449076c97f39384965498967aba197179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a365c0528d686a298cdd293435b2d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7d39ce774b103fa97df4696e02431181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a336cea697a234715223de05376d3b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025ba654575d3c6e7b362c7d6ca7819183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086d834b611b04203a43dc1dd5fd283184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c20f6626d139adc4c5649eadaf954185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf0b893234aec2569d97e06bb2b943186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e2563629c4d9e9cd5e5e30c421068187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a737049be7735674a9dbdd0a08427188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44282021b096be6ea965bea60e6131a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb99cf9a4f36ece660f523959d0cea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1786015b9e39bf93e142485d703f0ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435076f1ba7e1bfe93e05a88e7cce58192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a424441284d6c19d0c682e22d7d11193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cba1537ea40924bf39a3bb22a59113194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213c500293bf544f83a0eb18a226a22195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e10c9fb400c45aa546521524035823196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b940f983367b4d6601b2f7e59eca1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb2a435cacc391a555f897d97102a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140ba970b355b246540e0045d701309199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac7dc43151f448b26c9e91c3864797200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77ae88d9e28a441335890db950787f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25657bc8edd8c2bdfba0a46ed404e05202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d342ec73d343097030d0580c5341a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787241f832ee37094c400656b0f20f8e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef957b3081988bf1cd09d524b4cbed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67856e80baf8a63bd9e6ccb2d5da6e84206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe535c8750cf235eca1580579a936531207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69221e5fe7fc46fcfe8a5ff8133b9486208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46762f69b34e4a3035653c8cbd1a29209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503bb2659bcaa8ed9d494bebbe93f92210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a83198db56ee1e87dc9c2a5f2cf5c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f834ecd506c439542c55b3975972eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ce01bf98c15785536a04e3975af81213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680ced2130251a1d885b771e640962a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21083723536a9ae31f6db4e9effdb23e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428a8c7ff16f065af3a69c767ac0b76216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95c99ffa36cf274e04b9689d2301e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724b9015ab3ac79302dea77f801f727218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8c31d3387550c410238b211551dfb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7043004749c04f87da4378ea942a610220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9db3f0930bb803b344c2b680b738e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e1f2c72da950d12ed58a5ad198023222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b583b33308695ccb161c3d097ec5d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726308213610e49c852839bc9bc35bb8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea71b5fd6e6dc7488bdd5697b7e4f94225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279420e39665f59f17bae6954f6684b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01353a66dabfc9ed106d987e75d5d8de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb3585ead5603c833dcfb44c663a6c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b2b048a6f9fbeb5f5eff5b2043f20229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717c84e496e9ba7dfaf4d23ceec4e25230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d024d802d20120097a810f3c271bb36231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78f40e30e0c169c72bd54e67b1138e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911a66b101897164a35f11ab3598c96233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d80f66baa0505872cf09f0e68422a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c2a72fcf9f486498becc8c883b6f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de34c35a06ed10a197a261f1c561a81236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077d62a41225048a6386720b37515ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdfc816462059b54f9ea91d22f3a8f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b26dd2729da432184885fb605c667d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca90a5899ce126c93a2e7e1a5fe635a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ebf6258786abb61ea4398499d6685241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf604dd0e2abc237b72b31038b0155eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5477c841755e6fef07e747f4c89711243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa119acfceea2b15d5b9694be23ef0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a537f53bdccace7a0e23472079886245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5432aaf6a7360a5356f7fd1cdafd1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29672ded2d9496ee9620c2c4383d9c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbd7dc264d8df8496173ef3ed72b94248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45c17122445d7b602f73ad2ddae370249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44117e6d045af7ad3a0220945d5e99250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8c750aec09eee0bf41cc7269e250c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492621a95cd398a141606bcfecb5fb4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e1f223c18bd79fefaccca0ecdacb5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cbc05f9b9b41f23c44d786dd218bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235703abddcdb69783002e6eff231b0b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aaff64796ec2aa30323920180bb12f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b158decf49d65974965c7877590fac6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d30469273c53b663be299a8d4498a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85342a0a8cae886547b0bbaceb6cf4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d868adc5324a5c9d5fc6cf3c7d29c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5c5e809f849f32a2ebad45b2f2554261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1b3b59b8d9ad1d61471c81aafa439262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9fd412a570a777af17f6a7b1904ca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815c2f70ace39c21710429504bafb09264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7759e73167e0ac03c076edc9fd46620265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c274de61b68fec1974358a48e56275266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f22841c1b5d6e681e60809509200e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219a19b0029d03d3177dd70f108f3d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21065bbe010a7c83f70f4b842f2ff6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ba9f248dcddfd3f5082c0eeeb4113270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8babd72f6821eadbcfcbdf7a9fdb6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff280f1ff9d456f7bd3b4703b52711272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961570e89c3145253be68ff23137367273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e58cc9fa2a83a7eda5c9f3ed1e3fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11048db25c5e1516a188a862ba0f5f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f441615d9cdab2fe1b2105772bd7347276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7152b86841d36175c3c36898aa12d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05e17e64d84c07903ae674fadcce41278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e7f51c10f378f1e31e0247ceb62e0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eefd5a812e0a27a2e4d64ea70c17e3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7415d2c937155e2948783b39dc6a8a7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e364afa3c253fd4225d1a5c9529333282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19257ceaae7f0a7f3060734fd72f3a32283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28740673dee2260aa57398775eedf7fd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea7d237e0ea4a6504773470d791fec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112e7d398c26a577336d26abd625459286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfc01c1f031719b70c833a277e1833287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3ff3aa9bdb2468e470b7e5a1b1ae1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f55cb1543780aee815d4d0615fbb3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90444e8729979d0be5f02fa438d3b36290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f1a3a1f325a1eb65dbd2f12198e81291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d4e66a8a376fcc7763ae566af913c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c62e8df4fd578b0dccc39f32552f1f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4c290e8c56c8f987061cefe1d5b98294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7beeab7ee53c16c71a78dfc614f867a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f439fd473d79c1663b1c262f115f6d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb253f86c9d6ae6db70d59068aea62e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc865b8ec4f1292e195cd614150b8cd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3c710dd8a04065704d2fc87bc4306299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdd19671d18e5f0ff8efbd739c11aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45593976fb70511a4800c68d3749da301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45e2f64fe52cd361451d29a932693c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461eeb34f650cf3a60672b74e62bf76303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47134baa1b59d86b6d9a63bb152bd05a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e9d0744d7cefb22a195f6ab78b199305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf554f5d99d109c81a561fa43655c3d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac32b6f9d0abf5baf051194f220bce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17923ba56c59fe02d965c7910a340d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd23cbc14074536e348aa2bd0342d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0192dd1e9573aa0ea1b56512fe1da9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f06c63eb00a1d74429e052bcefd83e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c15d81605dca4770236a388eb765c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9f24e3034ce04c20179850d1bbc2a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63ca23a20e7c337ebe4305e13d03df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbde7889c52eabe1788bc8ecf5b6067315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a83c58576acdc2309216b104feeb1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e8f8ae9be6f401f276c8d19b6db85317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662c376c27cc81f9d645b817e135abe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e116e42b9de93e72ab685aa720c9c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070763e5f6c38869e149b4a016d25f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe123baa8d037e8f1d124d7b7ed755e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb01498466b6b52b760389c565c0b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1a308aed9863942533ad1bde127df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eea50a945e4168f62bdb81179c56f5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24b7a13f27a335c298d8c45ba821d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49971fec4fa02064139d8756bbe4f3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48caf3474542e6c9d8f11da2ffc382b0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9117eab507e771a33cd7bffb23747328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f3997d73363726a13dc46b63144ba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c30c678c40ed3ac81f5c675919a209330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2d2c7b3936d082c7a29bb866f8b65331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3fffff61985000a6635071713f052332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cac37e106000e724fd0e9850f6004333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71aaaf3fd2213b0b19daa8fbb69d581334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101892d6491cf7b3c3d2e54a62afd7d5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56573c134e46c0e32f6cc1aa09f55c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b37b777474235e3c229770c8ce6c73337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d516ff9edd40df2196641415fe7b89338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063d9da50bde953c80418f553a99bcc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05081b9dfd0925e9ab95b18d6ef5911b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4875ee50785debc32d070940c4cea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f14a9873910a940bd73726156f08d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa799fd450585fccecb75fcd9a9ee778343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f4be9464ba66efee1ddb23fac1fa0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279bed49475058bd598eae83868b9bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6c9246bb4f82e7f4db0f0b7af363f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b081ba270828a0464cebc03dbdb017347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684a8142f968b6625f5052969994d7f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8500af634ca85274b3d130eede3e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd57e3b37ea19bd39829cb089ecfc9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49facb9849d4f441679ca5e5eaa0c8d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957916aab77aeafd3e7e6cbdc4bb6a33352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531b017cc256170b7a0ccc18c831d97353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130a9acf020636f4b8ad0e6f734c32f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f253d7a7817bcffeafd1c04702ea1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d572d73f07e40e04573fa72c212ab60356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4f081c889d48c26fda48ac8431305357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50491257c84dcd2c685d135b1970a4a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3386e9722c6788d77ecf7a99903a63f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62755dbc3feffc2a29781fcf4abe8faf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bd208b00be5749b088d20e141b8f4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410f795b47660a48f0ac4f2206f4d7e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbd2482358968aca5f7ce69f0acbad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8483f769fd516fdaa3380162fefd2f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640616516ce5d6ee149874e57559a90e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5183c6e60efbafc9d918a62f5d327366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883f83262d9167a1790053449ee48dc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cebfd0920bff9be80b274d0bc5a223368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f7fbd7644a9b673b9e5e8653ba76d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321beba115643b9bb6b3c65f81363164370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cdf70297e8071d8b43b7923d62ee7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e944709cd673a1b3c4aecf474d1c000372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737cd435c1569cdd1b063d3009f7b5d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18282db93ff1d23ef21f4bef72a51095374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fa1be78b287e6dd72759143b604e3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7808ede7b6989627a9a11d1de45940376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b206ba1cb93aa1d4a78154d8edf2d44377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb814d57d1987ad438c075c431d7f1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9c0fba0f313815540b7748e74daae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ab4d94c21f448ed4f3855aa76b718380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa5d0dec8cc85abf68a6e4ac32ce73381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffc29d2162ba70837b594c3dcf2699382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04da8fbb9bdd09ff83736d409ba005383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30bb1e91cfad9dbb96808888af906c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bf60cb421ad87ae559d6971a995b1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab47265a43fe04b91533c9e157f436386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a308ceeaee8bcdb10ec0e6506a7e5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8a39fe0a92eab0bfc6d6fee77e7b8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33665e664d228b18257f684d67bc886a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58314a4f6c362838c7bee0d5d46067a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb235a29cf55896dd4ba70ed198d57a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb428d5610c72fb98ebf80ff1b38a26392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67878dc0cce5c093b9c4818d8b3bc0b1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b763c842cfe5b4ffe3f1f767d65a499394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e167edeb6e60cf644fed03d891e659395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec519eb2d7bc64404ec97ce99d59c940396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee00d42203397660e8339379a51514397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b63d8f7caaa254e1701e52c05867be398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4e060676a5c1ec07179532f60093f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5f409729a45056c882dc5be781461400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50665d304b7287e2715db4add3f3b74401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5968853bc9ca0162e243e060559fa4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b9b626677b2d52387c312b5c7f75d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785448d1b48fa6420ee3a268d333805404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58943504d6b76e8e67ed5d126c246610405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff042dd093d820597de39de7a9baa5b0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21cde1f9767f83cf5d1f818308144d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970adfd06ac8f69114b370ba3dc3b244408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ee656390aab48ab42bc96b0610d7a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f527d0761efd815f1064d58de9a41410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f7f6c6dbc6f17630604d9c752827e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67e008274c86ee8cb8ac05326710e9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03601716f299c2c003facce10b5ac6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695005f4140b2f49334ebf2748bd145414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e7c02c88b577bde49b9ec01cb3763415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074c98e17b4e5e1bbe291219f774897416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c17b4180052de5af9780008ebdbd5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bebf8f0bb14f486bb68e2586ee4ed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42b2349112d267de3538a89d7ec38e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a52632285d28b8e921dccd7552f1b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069e6a2df068038fee136e13b20ac0f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d25ff9c7add773bf2e1b4b88b9c8bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e3af845574828f433d21a634f45e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cdcc05821d5eefdf33868bd39f512424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228f3986c2a746899912a1f8d1af856425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb9397a83a1aeee629ba32d3f1e57f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625a0f226e24a9599d0c84b9a0e3cbc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5011812525f8faa6a284573c8c2afe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c1c85c75a854a4ada262409c19382429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258d1838d33dde7fae6678f26fd7b0e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371857f1ed985cc3c51ebb5a89836a7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f1955d489ef963099bd3fc167eb5d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cc7cd11656ac63abbbaf2858a7a90433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab682ad3b5e67d87f05563347ec7e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1663fc5c2883b3cb913603de8583f4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae508ecaeeede6f3e99337110098821436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673486f90acd437079c54515ff08ed89437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200414ade36b948543b721217d344d18438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdea92463bad84ef9dcba84b5fdb37439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3887ba54ca05949c49e52204d1e32440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca334c701ecb9399983fb9b6d7f1d1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8aed670584508e982ba384bfeb46de442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e8ee005f847747e2949f667456c1b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004dbdc16b347ed770b264a533aa557a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7190bceadf507f9f522a60e935e7443445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb9b46cc2ffafcccd2734326df991b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376b2e6b4c142597c2a5aecfe064653447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2100a9fcd9af98afdb1b199081f6c8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b12d6200386b273b8a568dc14af40449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07816db07f06ea0c492beb41a5b2c167450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b96289a836d15a6d6c89a68d7d0f6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcecc0e80f79ad69ef178b71cffaf7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bffdad4470904620d8fdb36ba7324453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8500bc733b3237ca883e054c35a32454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86935a16b46f65dc67b14d8d23da75f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55e2cd2d5552a9fd4ebb53fce2f707456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaaa2858d0e8f4c17d7162a579c2bdb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eba05b4d903faae14069ef38b75a87458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0315285c89f940cc8bd8d80f129e4c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176e9b91dbadb9681e7b73884555927460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cfbe234735b1bc3e3a512ac12bdca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8217eb07bde0371a3a9b59d2601fde462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10d99d3c585c4bb8132a7f3e8c1a6e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea36d7c04d4780dbebcfce56ac40b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9f179bb0b69f8213a8306637ec657465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6eeca540fc1c3ba8ef29d038d47cc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f5b545d9447dd0714981b7123a3dc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4c5d0d032c77d5603981909d33dd0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9abd4de2572aa9c5fd78d597db630469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a474b1eb0365ab8de6b9a06ee3411470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f083ebfcabed30ef9775f98fce3da471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f380361389f428c3ec6e94c6b33f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58f170d54111c2ed630c713190d852473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5e1d1f50039ff3ae08cbcf5d6724d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cd16ac7694a496236bcf9628862d8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e864d1e937c1b106a2f60abfe7f2122476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f2f93e68bf6b13838a657b51e8ab0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02355e8c7e617db7af417604a399a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a2f68d1febbba3f35938a9603da99479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ef8a69839962d3ce8fa293bd70cb3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a1435f2cbe2b8af48e453245ad645481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51779766846e61cca76cb308c82bde4e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090589ec91b54f43cea757e4d4cdfb17483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee0aaf78f53dfeff3aa8463bc57f39484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc24e3a00cbe242ce99aae48a03199f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9a8a10dad60889142c51eadb07b8d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85938e653572cacb0459c91b73b31857487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343543d6decb48f719d2bcb7c5923979488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28178baa71458f268b2c4f93a9c51793489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60fbb5ecc7dd7f99e31c9be75486e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0152bfcc01f9859ac2961bd4a5a0b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647c6245ca9f7e16d869ed44545a7d0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989ed0daa6893f79ab8b21371edaa01493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06877ae655ea2871b61625a9f274691e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d510f5d372dad68607e42f14ed153495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2017f44750da6c6ed7796f7e64d7d9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214554f193b7b6f38d2420e1f39a6bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea83216cce43b84247912917d858fa7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee8a5541d7f8ee5f0bbbb25594355e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1c6a8d13d5878da1adf7c8c48577f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60b1114b902f8198f74fcf8e834628501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b1ac8b5b45a4dd00014e522a97ddd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb32db639a2a54959264e5f4a518f05503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d16723a02d989752f7eda31726bb3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa469be98f2d3be82851884c8f96e4a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d4cc4dc3e6af2b312868643759182506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e75809375ee1b9e4ba59ab99a6dcd2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f40d2c13c5ca2342fcaa6b6c3d7d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38e68c2dc919c835636d608145ad56509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942092b1587f36c163a3cf7992b28b0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532708849dbdb3bc718e09961c5e4e5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeca12ae81b0c7ce65aa8b772388673512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12276e1ec1eaea07b6e1e99b10f27a9b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba4547cacbbbf3c0c0679f1157b923514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a73235f5f7bf852a4d02fb39b9897c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fee93623f4a79920216d22bc125fe4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d68b828e3b597bf7ead5379a14712517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555fba542efc500452beb296fbb860d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd82c550be104be238d77265d6a51f9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89b7c2c71e67a4d754ef92017306c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd850897c394bfb23bc60dad42b72b1d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b8f8a321b321f350c600f6dea4aa8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf474d4b5f389d40d94b8a8b3482c7b8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00157694b8e19bf756e0a481e858d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277eab7a37ff2bfefc3ae1a271e054e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc41db57bc58fe801187ad01ee51bde526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c1ee9ad26be18ba1286e4e08f9cb8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4d869e4e3f837e29b37e90be5ac84528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ec9cf9b17e8b71b630d4c2e449a2e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73770d000e4c5bc7e3e616453b5bb6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fd32ac089ca3d97e9a3e72b0ae4e7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb30810e994410c86dda5a53bfc352d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c600ed18b94d943dc1685546099f6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37490c38c1327eb0495c7c32c952f37e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b7e77c264e4bd019b4da150303413535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504aa7b7643a68755050355f0b412478536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e46dddd809ec215ec9ea8ddbdd3bc5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b46aad4b040eb0433d67a576884e8b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da758f346b7ad733ea6303714d499300539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c35736b83c061aa5d842162217081540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bdf1a7f99198c221c02825b933d586541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb666e55f0d288a00ffa0052e62efe0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d35051b864c2a6a74d22e5ab92a40543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a9d01a5a97a1826a7b766a733255e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8202dffa28ec29f94b45d3cdc237e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679c65f22fd20f3f90c8281a2396a07546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2f4c973ceb399ab133ee64184b7f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9bef7e92ad0e68fc7be1f54054edf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bb0118bd8031da3e645717eab8548549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797a180138eab54f7e008034bb8a1c3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8bba805935cd485e145a3ede87801551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c976275c618185958cd371acef402b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47cfcd486c71931c3443d33ff328d1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e855ed663fb33e3c50822ddd0db66554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095791945720135bfd16aee8f4f33d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c997771eccb92e335d6293a7bc9f4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bec3625ab1b5490c7dd3269d43214557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673e0793d57d10a44c5572152fc3f28558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4d3a58360bbc9841de2edf012ad12559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e6c5c09e5439ed26f1b549addf4b7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa42c7defcdaf1bdede965dc60157f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbef9a7bd8a9aafb015faddbc7f3ecf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161784992b9579f6ec4661a7176e711563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dcb94ce7d4d18157f3b4ce9480a79564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828a196025406112f04d2d62edbcf71565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1dfb9fcb7f1cd7d46b60ed7978320566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d05008a16af27999f5e9be8bd93722567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df700240e9fb9bc67708da300740dc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e013547022473cef2b932240af72e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fcb40428bb633e287b07a83a7662b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f538732b5dd0a3a14fa53e9db04767571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e9f94f8986a4b206bd7dcea247242572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5328578fcd279e73c12c21f97671c9e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d450120f9283af3b480e45fff1a89574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7ea5b127819980ff88c90a8fcbd34575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee910fbb83011702155c15cb5fe9e340576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035821b58adc8469b22bbd61d0f49ca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb3bcdb49d4db7059ee03ca3bc4228578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10114a9fe1e8fe67aa31922c905675c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2b004ac7b4da56bbb1c01a7545af1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78734619b7d0d1ac76667f7902cd834581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7148de7c66bc5c1da7748cb904214b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8e23ac502a7456fd9ff5ce30cfaa5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353a1dab4aa91eee66bbd02b29cb38b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d6acfc4e9ea5796cf2e046bbf5152585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6239a73ddc00781c9dbb6a2749ec90586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7751409d00114f5358f364a4ae585587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54115d3dd3c7f156c9ace2b510842221588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800eaaa83b3afd3965c679f89ec9901589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdaebe6de183f395a16d7bc1905755f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47074cc9457bfbbf45a97d2861bf7b49591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb8d8679d4abeef8ee37eee44f23b7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a1e546ceb172e11e32ccd0687bfde593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf399993d0c8f9a066a77470233f41594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7363678733ac6116c414663c23fc80595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17dc674806ca9dbca6e2273a3c7bfd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6435fbce5cbb3291ff68057829746a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf62dd1340a46a784d945fd1542a1e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a2aea1ea7ea786abb7662a23e61e7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095245e904f7bbedf4b17d6ceb40692600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785eb808c6e2be21508a1d0eeb8eb79601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6280f17e2ae0f8c32e7d8867fb4c90602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570c57f33eb01a89add78dcd0e0f4a7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea555a882ef975922d2d668dc3ebcf39604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bccaf64425394d1c897e72e2d71c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f34109d2919174ec54eff1593d6bde606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df31da22f1508af071f18884790661607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e38daa09bca522b3cd42d803c90166608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6131a91609a77b76a381a63aaa14b4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929bf4c78ccbcff0aace7ff17d9821f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79623c8ee1a2b270ceb92f2608edd78611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450c96846074f5e60de096497898c29612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afe9ebb82d240bb4b9e66efbf5f210613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdbb60c0a2aff6733d2c7ff2e2165b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e220b72579988312ee5ba972d5e06615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1291854afc2486f7a8eaaac3efda429616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a1e3003adab5dd2f9e1f8553859d5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6bc862c34a5222f253455764b8889618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742605e42948a6f88e6184be18b966b1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31c066fa3e912fb387270f795f71ee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa71c571d2a5f87af699ba33e6195b8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2033dc3a121d6ce174c967fc6d7174622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd2676c33bdfeb1c11d20d0c9bceb1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ab9c8264aa22a08ed45146e66d646624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db206a4da198b1dc5ea8dd8dceee8563625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149c1b8604029333b5a4872a038d015626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f288e4dc9587bf248ca1b75c08bf54b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65732a82ea75f3d655e102d30788d508628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bab76baf2cf2f72859f54d7f92347629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43340986b8190f869ba8d4112ae0b293630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d920c1bcf209909f0ee4ac9d7ab40631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0c89ce43658bc61cd253940aef771632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00849af205dbaac632c03a0bbf6b1457633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e049189daaf2740127c38a7de580d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaba74330de8bdd804f5f58d87acc7f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a981eb9c3036e02bfa981df9e7f1ce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e33b975e3011ca5427713d1778a095637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04151e54e2dd6cda4b36309039c107ea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335af56dd5ee9df90e33134d2ae5068639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b8952de83d992b162bf55e0d0f89a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd1debe6db52c15aafe67ea3ab1fb7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147f998ea764aa36c929d34186bc455642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85bb7dc8d4b76017f9b5787c7968fa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fb695bc74b766b9c27eb26a7a5c00644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f02bdfc27acdd70a17810312ba094645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229259ac9c3d3fbd876da6e4afc3316646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcde1bf570aacb8283549df849ff81647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d353d053ca0c590f43806156a969fd3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a707735da3902ad21d89c55874d196649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f8ac1d10258b8e0684109e89ad3ef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec68272353b094bddd695c5a4ca8606651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5240edb647af113e13ee4cc7666dc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563cff3b4513905a5fb0f7419ee5152653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ddff433336fa59fa94d364b2c1185654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d270fcc6d535478af3ba42d77b428b0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d194b2ae2af98e306bcd931cabc46656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9dea8e0533e1a74ed0bcee33ec6c7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1d8e720f4b9da4a290a20dab4e706658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d4fff9c33d998f5e1f474346cfa41659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de1e8159d3d618278a66f22edb706b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e4c6d99b4d8ad5b82f1a14ae16c8e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec65c11abaf898e3f46d22d5aa13fb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db4f32132594a714598054a8956d56663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6997d338d34d176b7ec13fedf429ac664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d63af98c2b561ef485aef48ca4e8d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6137afadfce2fb32d8746f1a0f5258666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141aad3fad10f5f437c020a8bcdab9a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53c632888a2b6fe0e2e6396f63dc4e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0d67d7e209e397b9bd227bc00138c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d4f0c2be3d2fcff80a4c4fee07137670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cb0932c62d4e4a863b317e6dcd216671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb58a193fdb31a10bfafc81dc968982672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e0670722a4d2cdbdf9ccc2b472068673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58612534d53582143bd0faececd5a323674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90007664ccc83ef5a0d88927cc1f5d45675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fcfa8f03ec4b584bdc501a38aca3e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fb55672d22e8556cd834d10ab2d58677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e0e35d38116b8c80ee520251b2fb0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4a89185e50cce0149c826107efec4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9196ade8d0510dccde238a7d311e77680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c15ba1e71137fd1760f067210ae9ac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8da3c7300d47fdd2f54de481c0b643682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd62741b781182614f8fade24361ae9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8934206d92f489bb22cfa6ac58fbc0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f72307bafd412008a6ce013009d408685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec1dcf000f7947584d2ceb1d80cefd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19929f5001921e562d2ee60c2559c1cb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15fef2bbce3914cc1ad3dfa878ff25f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f621c5c335cc6fa1496c49cfbfaa5c9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276982d2c10b62407b02af2562fb91d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242ff13db59e4f12d4e6feed71109b4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e574cca51e5fbd51c0383d5105e020692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd7d78b68c6f487e35126711761b33693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4d49b017df8b1a77c55b1ed004b1e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b20c0d4890d23cdf95c5b2e912c4c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7476a6546a2940119a407d171cb37ca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5c467c2a8d18fe961105bdc354e77697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa95d872fa334b538a1696ef7a2e66d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c534c21025dfa1f51514e6ed08fa78d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726c426697674b8909c5a4692160eb9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05bddf7e8d959b5d140a0245346f3e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600816509eb769be9ed3529a10f78eb8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adaa30292ebb358c3d0a31178769e8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a8c75cd70a4fa0583da6a49e7febd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190e4f25b5b9d719797540f843c1143705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fa92579c8d41c7b0d544e6d0e57cf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5c3dd19cad6d8806ebfa229c0b2ee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55824f9e684f5cdc614e0b8782f651cc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fdc524326f62191ce4ea030d71295709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0db06082facfbe96a072120230abd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a298cae38ac46feffe5cd58f5046b71711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02912c0f71f93824e8d48999748ba7d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386e0c9733d52f271ba1b20043e844a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e144efa5de8b2170b435ce393aa7e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808960d17e6d2d6b4c92808d430aaea2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8bcd9044237680b771c73c1b4f88f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58070fdbb77ba582a656d8417f86f350717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d3cfacb046516462300050591edf6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ba7f83d16e89c09c348f8f9c39367719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cdc5cb6fe536fc6462bd22b30a3c5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3c1eeb7fbbc27c3ee12387aed5a45721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017cfb8935515d7161835e82775800b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e6de687aa1ef973793f383f0402cb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe63e5d7dcd66d9d8e59568c107bdb0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ddd8a8f2a1c7b38839c93e4b96fd9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef0e55d6ae348a056da3309479a03a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ee0f73e02069965d3ce965490c73e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d65d6c57cf9cfda2cef6f13906356728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045161f3f05489fee234fb78f8f58788729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0121d72fc2d39af67e8419aceb3e88730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac1e9a97e8a08681f87cfb96c11a97731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bf445333d6906b551ec3c849763a7732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66204ecabc5f8b9f9ee323f359e2cb631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b8e74c573b092a76be8235877106e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902393910574f23c4dd21e691518a9f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b85b3c74ba82fe2b876d7564e590c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe7e5b67ba53f201fbbfef29e1fa1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852a67348e206fd0c417ea91dda67ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44bf3f1a76d22388ab4cb55018d9a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35369fc841b6b54a8e1b42c046a870438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd103abab9269a02271786eff63de8559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df345b38285058f822a37cc8c7696710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965159de9ee7be70f6092ccd2c6248b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b818acf9a33b4f340fc9cd1505a15512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c33a3242880e4403af0811b85cc55f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4ab0ba818d54c8688279914b429a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff17ef35fe484484f7451bd5d932f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d7f8b075c53a5053fa016ba98c95716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6507634ab46c84e176e80769013c5f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fb8ddb5ee67acad6bae641c35f50e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023452f7ef7f568b25c9460211e4734c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442373e4a977b73bda240afca9b7c55320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e5c0fe220a6820b93d7383558a91721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed194532c1f4699b76a0e91183b06122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4c62ae297a0041b8e7db4ff79d7fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc1042810840b3f4837acff8d7f8ff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf1041b12a4ff40cd007e8d81930fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413512861ff657b66f0ade7dd805ff6d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8220f47d20421da1b0e6725f4bc3fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058b42155687a608b851ba91cf9387428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd34fb6e62d42b6869cf009f16ebc3329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742c213857de6b4b73360465d85a38e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e1e3b471be79c32d6e7dce9c6992f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e77e7269b3122b2f8c797515c315ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cfde878533ffa44b12ebbf52c323b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d02a2fd99ab8983a0a2650b20aa0de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c07f8e7f5508ba9c86478737b08a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02317522af7ce54d7e23eb33192e3ca036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98185124cec7eca4464223c1537fe4a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e68741436ae99c86002d58070a453c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1a5ca1fdc8e559ffc2421351b40ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296fb89f462438157fdb3c40fa89c3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52fe4b9b9511265c102980792fb1d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad63979654f5b09c6a5d17a3b3941842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602988a30293a7f3a884c7287f3c6d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155ce561e051742c7a4ab39afbe509044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206ba3499f4bb10ec6abffa7fdb61b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0b383ccf3fd583aa1bd2ec7b602d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d2a2a2fe18c7d59aabda05f2bc4ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fde3a2a2a92e08f6deb34cafb546748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bef083cfee35a10ee577f79d2aee0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260619c6b348b9ef14754ad2f837ae050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2747130612332c0299e42f9400d1a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753432fe0316cd5a6b26d5664db7670a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854198d25d103ddb4976285a98bc71ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6489a6c6599c7184bf97a8f9cce0b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552284cff3d4558526f9f1212210ad555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280fcb6754d72181e2bc3950fcad7fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf31a9f050885db6cbc31b7affdfe857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903246d8a0960ccc2c87858542e1e26a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a42a6afdb274041185829c4e6a52ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8039a0d7a101316fc047f989dcada160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf764ceb523043a2b2a47e39ef6af04661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786885550a3005bc95b7f6d7f81ad3a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee12a6f121c56c89d17df7df9d1ba0a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1df4885069fc6bbffbe7ecbd1792764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c5cf934b877646b086842d9fd5f4665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf2102e78770b0368f41023f46cf2866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf69bc44511f385284a9358a75073567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb33d42198c7cf5d808a179e90ead6e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41344c3acbec7e33a898eca26a0f6e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28be648ec75d740962f1b314d1368170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5825e092d99bb7bef3b552fbd9a6071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22fc68d79d53978bf8eae17ee33daa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818bb716fbcfb17086a94ee9dfc9c1a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b58d3e95908042a34cfa256b9340674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3bac3c23bd13f22e712cb0619a0ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26316a99976e8178b24ca4a75a390dac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c981f1fab4389186bc2f7008e5a03677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e530ed8898e9ce07e74d9cdb1b6ff378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d755814bdc891e17e1e75052b382b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1259f3ffaef32672653e4aae99ebbfc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a8cd4298963e7f9f49c161c1388f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f3a1ddd2b5f9371a83d0f1e6d8ed282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d4cf0eedef87683a5519fd31925d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388118333ca10113feb7dccb22ac48cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ad08a3cfaf236583f541ad571422a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91913844b9e333285ebb38d75ddae8c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172faed904347742f476b11bb64172c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab2d30181df694b6aaa75ebe7dc22288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72657fff2d6fb20a8e0afd20da063189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abeb0569fa02308f470c4450e05aa2990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65325922fd873c7762a9e8691ac74191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963dc0488be5fe23a5b24d80ab480ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928c64379e73a554933d485a58cbf5093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc01693f7b43ca0e03631aeb8ef70394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee440bcd903b37d1d21eaedf5099489b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff45ddbd6633118eba25386e520715996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f84da4304d5d7bec3abcd7581534f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09476de53982fae0b214af0556581dd398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea8f8c951f5d0af0a0595a80c0eff899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f58114730ed1ae4aae0a6dfe3ba350100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1bd031129de1d8cc8290cce84ca46101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ada5afb91e8ea5f020abd3d310a72c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a1a1477e91032c3a0613d63402b7d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86041dc41c9ab4212a52b2ca54b5870104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c3870d8826b66924230ad91d50a14105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881ae26159843b6f733532e99de8a9b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13c22cf5d4a9f8d0451296a418f775107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6fb3c1b55d8bcb1019914e995c581108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec0d8700c5a69e27ee17e12d4b860a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3217a8a3cae88ddc855637797c141a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5121d0e5e0f923ecd31eade91d39edf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee68669d0114719fdb994ebccff5ce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c57c290922089d60e6a17fa287b539113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873105533beb73fe7b67fcad5361d9c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31984444c7874a3a63aff714112145115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995154437a4659fd149329c94925a32d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7c068566c5e919199729e77975ed1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730da4df8707e087bb1496e09f1af033118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b127ef89dfd9e8060fbfdacb9c2794d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585f25d6053f916100f3151d18c8e3b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f7992854054a80acc77e8dc97d14f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e510f82a7b008d505638503a468bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2902876a3c755db82ddb6225a96952123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbaa6f072ef416b709577e085f7476124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914225a0236709a81735a63732245815125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fcf06246ac2b0ff97c78f92896fee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ede76b826aedfb8db0e0cee2ebbc76127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf03bf9034c9373cef40913d688db8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fafedc3a561bd987f7ba1f639ac13129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f640d27ea7c17812ffc5a6d8c1d84130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc83f6a6e8f496b1bc7bb847e2c9eec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863d05f7b0cce44086d6d556880273b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd847e6a8a6d6373671c2312cab2e2c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af200e1e4cfa59117ecd1ffcff9109134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e402bccf4e134d4a6d28f00fbc2e7b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaaae41eab1e1de98234a2ad0079711136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cffe8c200f40fbf23fbdfbd5b04c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf3b948db0ac5e5b8a1236fe78896f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcc05814eea7a34283db4ee264f62c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218956d30096d7ef185fe9ff43aaf9d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ec512459bfdc5b933231b60aff9ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e6a6583afd6a42169a68fb269ef11142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d658d533acc8195ba5e1e51a207259143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71598f10820b3c0cc07ca03382f6507144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc65882c815dd2bec7b72c63b747e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc059b9403d10d0a5a7b9bdc0432602146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ef14827ac52fa0356575499fcdf37147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75900903b188fa4c0531ea56049de8d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8455e1982065c2eceeb48b8d5b9cd35149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950f89ef165d619ff7a8100f3449e5a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722983dd5cff7d8ac18ddbbac72d6b3c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000c08708213207cb5e374c129a521d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbcbc388795590fd4e51c4bee9fc43153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb78e3329a1664d5d765c4ceda0d96154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e614a585712690419a41d57f6d9e45155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99e078e15bf6e60a35430bee7d9aef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b851f269f71996678e91847d66d2b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445ac4252adecc462397598b7313766158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3dfca4f4b085839ba55bc0899b38a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041b7060f01242903fe988d5c9b78cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d91d6b5d9bbf7db5a53ce42b84206161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf98174099599a9d48718bf33efe6e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32337edd10113c8fe58d90464ef788163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3be26017bc129643affb70e822c4a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0873d794420f0d5f5ea8c41bed2b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a0e5a813d5407c811beb414e83ca1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6d0986b746b083a3d2ec984a8726b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9191412f12d9a13d2cf6c4d5d5e5ecd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4d11fc3fb503cddbaedd43f80ce7a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab52b8e0b25917beaf81d50df455f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f332c006925f9d40ca0d19d76bddc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f84e9040468051e632f88ead2cd15b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f9cb427a308c84624593b4074a0f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718707595921b28d1321ce0220ece03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9f36dcfba1320bb9e2107bc97216b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecec7a07b4a8077acdb700ca63d8c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097623fe63f7ae5dc9fce8aecd161c4d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201af1703322be844cae55baf295711178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3ed3c3a043e98001ad0509b566759179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687f4ac038fe808399d924084dcf3c0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b738fffb8cef234121dd62ac30d581d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993b0dceeaf15ac13c2dfd7329d5c29182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7738426ae54fc9882f92edcc3ffe3d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0e544ce6054839cc0bdee4d5d619b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7be7eea056fb6b302f76bfa6beb40185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0be6a70151847dc8a000cb3f05ca95186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ede51ab9dce1e1b4ea3af5bf50335187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c43bdef69ef38eef7bc1026ff08af188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1baee682dd6b449971ba924fa89efa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca28950e1cf4a4b9a9df9beb067aa8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427b64dfeb201486aa21d00ef181aa8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf717fbe97f352543f73306be1dc8769192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b1135b27812ed673d1491e33d8bfc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f87e724ab664360e7e68f331fcba8f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f4e9f4947c3fbc4b328c2485e5dba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99094be0a2981a7f24c5d38a28c556196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050ac6b38ac50df4409af342f91a20c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2e73ca3c652f82add6d18bf2115aa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8626d580bd4d8ef3a60b4e3d55ade67199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ab5388a9bf375fa26ebdb58b12b37200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db4a9655aa1e80879319c16bce0008201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ba6e1263523ca0aa22b90190b8838202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6546633645dafe6d962f0c9c269e722203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be99d137aab4810231315cfc0b0d36204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28862d1a704b10c4a9caed61422f813a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcea00cbeb3b6a594ccdf5deb560f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0f88bc9f9cb750e2bb790a2897a93207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2bb83b528548a7224231b1c90faca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312d34dbdf6e459e5087449f64e4f00209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af797c10ce8a5596c2e19b662a90c56d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedeac94e466155d449ca23745f14e00211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67585fe16e8a41fa733779e5a1722d2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e8a47b0d61b45e2946245f3067da5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f6a3862392bb6614aee89482e4065214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ecc080b1cf4d00bb1f982a2099431215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06874f657d432a1a149f751f3f8f09a1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d39fc4273b83b7028d6e400df9a0cf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02727ec20d7a5219923fbaca65e21d59218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c40c91963f1c8e84a3eb603f3eb59219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57671a1979c8730ebb503161f12a7c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c1f258a91ccd35675bab129842879221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc40b53cc0aa2ed1121d1d17301162222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df02c3cd8599c078a7c4b4b31bd2466223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd83e31ed068ed9ef399e0a9f60b82224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2144378d433d6298c3d7e789e2a8e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c7cb10d519aa8aa2c1946ab9f338e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3c570bf4b070ebe1ec25267c5dce6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b48a88a09137369cbc89b9c6097e73228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c0e0a1f97c7864822f3e143021f35229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd7110e56bdd9db9a14abbf77b3081230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50f12883d977ef6bc6a35efcf79c28231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a1bfa22e869bd64c63a6dbe875125232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b536a59b4c739c29f016f9cee74eb3f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba98b71bcdb90ed9a7974edc396d27c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda05fe06966fc5d80bce8baef342c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de63b54d35633186df6a3b58cf9f7b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598562feb274db8a3b3090601a21173237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a6b200709414b5de45653168cfbbd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3bde9566bcac67cfbf745f4973fac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbe1e70f6bea7aab2f2faa5da6b42d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d921818910572a7e0ee227d838c1f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefe8eae947cdd659d28d2ba18b3791242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b17575f2caeb86f7546ca8dbfb9e12243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63a36ad680a624c3de1238ed66e509244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168f168c01622b4ce765dd660441d8f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e5d2d5a56c84f8b2a0123992730d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3ca133e90dd110466103405649879247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4577ae701086a945280e47c3f7dac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe551a71ea3e6e840d7e3b36f2f6812d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671006f915a8dd7c55bdca229c52606250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7791197dda4125d1bc6dec64d9628eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db49c2a3fe7c3319a88201c21df019c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c90a0174ae82ea7373043ad634d2d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1783bbae711a7750ae948f19d5596254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd0c62b088164d262bdc0047884da3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0baf5d4ee074933717cff2b0f83d31256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1750ecf6811740b857fccc0bd0cd80e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bfbe689d16dcd14ddcb4ca0be4ab5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721cc7d5ca0e220a484c7688279586a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec560772ef333c10bb4af69dcb0e8d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222887ebdd4f98df327dd8bb9ef53927261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87044b89501bd497959e42bd0038bd52262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a1213b6aa605a0b49b50197e567a6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bede841f3c9e7fb8be60cb7737fcad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1a2e04c87049a99c24d46cf0a348e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887017878606f6e5e27762d7e50aca06266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3996d3637fafd40d1bef01102091e5e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647d375e82f60f08ad28696e2f14768268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bdc9775d17489d7b8863ccca1948b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88669fa5742bede87a7c60f668c5e61270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4588176de3b98457e65e38719e550271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36b441186db3e56a937437846259df272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8e6415aff441a70b218765195790273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f79713679d199a007954210cc1290274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634c8448b5a13e184a0d6a501ac5503275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21aa6f99fb7b548f622f1e121e281c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a536854aab2ad188ac6a4a8434a730277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a7274967231d928e4ab5ff37523cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fc0b370f6b0a8bda9bfed6a98fe1b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725df959db1a47c5c702b79940faee83280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227381da92981734789c70935f0624e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c92239b9e87d172dcce816f0ae67d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703a5dbf63f3287a371dfbfa7514e5a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d94ee1c4c62cbd27b2106e20fdf6d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5066a9135d597cf2a79610960e82b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b21c0fce16117c46af97b17a06c27286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fa34abfdcc8271490c9dce89d0b6d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e094e3c4e0ee8b1669ae16ec7c1c5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd5a030e0c9ff8486288d5bb9f814e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67e0de826e156469edbd3ca1da6d6b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bbdcf1a3eddddd15c53b095a4e17f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a49d32e840f447174fc9157bb75cb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b3060895fa50cbb54a0019831f82f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3413e5041d120126d04703e8af9b54294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4168e2c4b1702e5e8d5f4a3323258295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f855c9f7d2644d757cda7c1af4cbd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9f85fb4268ce04fd889537ef97db6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8d8ece098994ea66adbd0780a4482298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6201b8ead9d3b492e309d066ccfa48299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e5a83ed0dfc3b25aa216e433c097f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3802cde6e0173e5194f08f5a152aa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1169029c0c850e1a546bd05ae67d4d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d3ba4bdecf543140b8373690df64f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfd51f5deed21d1334661d3a38627f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5050ed1a4a6b86b10a76f038ae7c40305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fbf9ace3e251a1374c53629d96f38306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6bc537ba943d97c6720d3e9d3bae5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8ffc0a40b558b786dae3027876cb8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aad6ee691fef5d1b725845f5b5be73309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648a467b604a69d41f5981c61e57e67310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dff2c8dd1d0cec5c398bc12c84e1f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42142c9e7f9f7c56e36bda872953be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f98fbfd2b0ecd857a4f71673723e5f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274fcb858d19e32b129f172b8de4dcf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc873193b6cb33b1364993787c8aaf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e370b016b0e68d1f2d9ec54a8d9a4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973378067527139e67ff13bd3dbb614c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe99b0bf2534769af31734974ebcdd1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfe05b840caa016a208ebadc74cab7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4125a3d60aa9739542723782f770ecf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb567733da541be64a5db071a444c9b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b2dafe6fb9cd0f66411a0e7df8063322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863049a06968b93eb9c5b25247debcc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c3af6d47055b4df4c9f0b9634a396324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15329525350180d59965b74b7a275f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afb366ba0e22efb82d3e0f7a15d9af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923c5795256b85d438969f794ae56a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec67405932fff169fc8c67c19a1df9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265314fdeae460374ddfef98120459a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312fdedcc251583fc3aa72d002d1e9d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ea634a58c635a09e974f6a8d10a14331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45155199472361f42dad6d505716c773332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87598e3c06964343800e435e02d34a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827d4f44f32be5a7eb87532009463f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6817feef2a663e25fb53e0ab67d68335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1e8f48d313e36d35de11ab6e9153d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a12599110451875e73a95a0665008337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca67843e40c62e3b42a354dacdcf1ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370059fbefbb369695fdaf00d3235681339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2f855e805c76a3afd81c16a6ebeb1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffbf5c187056c659b00948b665cb3e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0300c6017a3c8e8007faf877a64dd5f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cba5e05a08611c89e1a224e89aed7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2577d790036d5dd0ae4dbf7295baa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e727412c7aa43fc4d8d439030be848345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73bf431e21873179263a540ab6b860346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccb68e3305fc746394f465622f43dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3142a16787ee585db91c42c73602d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c942dfa350a5a0e99f2b2c699a91a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1dae71e5e0d3aa5e5af31b186bae59350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ed290978e73e0cd7970065891ef35351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ad7a1700eff0dc2b290402b2601d0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd855cfa053d6e3967c4041465a94425353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1401af246d5923d45b304627f6320a9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c9d6ae64ea40b66a795de821f819e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940a80925b1f8c8e912071f24edc582356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1c4c729d8039c1f08e59c2f4df926357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fa690481d8846c29185a7f32bfe72358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce9744d9db256498adf197969ec2a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d51829c5fef7de669fe032b23d22f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4679a58d72306b3848b338eb87c4cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682433959182131504a69e1de80c1508362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda287f99bdebdb5a54c0aae619bb00363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b9027aace999b52aa4410edf30f7f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91f36450cba148151dcd63d82b2c3a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36df738003296bc103cdcbade9472f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c73a0322137dda6d3f95fee4330584367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1c159cfd4fbc34cdeee493a3fac91368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c725a2b4057a7c985709b239a2283c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ced63fff0e25a15958e4a920841a2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc499e297970dede494d04398cb04d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55dc27f9ece1fc797e060b2cca2d02372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd0692f69cd4ceb00e1fa1ed890984373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01a38b1cfbdfb7ee6a9e24c66ceaba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca86dee050f686dc5d48fe988ad375375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2f070d9f73fb2db4771d275a0fe7f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65386b798d95504ac96dca309d4a5e02377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45bc6c82625a7d581ff0dbabf8a290378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa0aafdf9ca7dd990754f417827158379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020972b5c4006d35d71e895b89001b17380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa396d930a0f9c6a0dcd3200584db1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ca688d2e46f6901712f26bea964fc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6126bfc3175b9326706b50286fee74f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b773c21d50d70dd4726499187cec17384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd27c58d78f3542ec60829f5030543385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c8a19131bf0e3209725b3671adbe8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bb83a74ec05bc7f636c54d314df92387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc371a502adfcf916bdbf2f8b3ae14388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bafd1559d8c0e9f4d55897918cdf91389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c07da1242dc9bdcb70938aa24bb1b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e909c4b987092106a69e2f71c9b1e7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5c4d256a2f96f5f1e056fa8058745392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b395457e2b079d12e0dcce37e9327393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8fc420c0030da947ed1412bb67d69394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de477ef761a1896578a229c2fc91fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539ffb8bc536f6ed7f8ed6a58442695396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02006037e743976b582d3a35b148e81397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2542c1740b2ae25f5bac9e9658665d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61857bf6db848a2f1f06c2c4ee65030399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff3feff6aba018bfbe514a2d61bf3e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7c73f7f570baad75c16547450e742401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc051fb7960e8abd76ca4f6c559a43a7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1d8f9f1dc79cdeb8aa9ec78810f49403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7f879201941fcb8fe85da891a4165404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a58e339eb5243268513e9b12848b2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84bf9e4dabe07da69d0a7a3e8bfa7b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc82aa079d3bf6736b7286613c9b43d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51035826a989a8bf860481bcae8f0343408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6e928b400c72e686086ace829150d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a839b0bf60884942edd71223bff7471410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5762f3fec4bd0d349b4981e07e89a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4e494d51cd84118a30fdaf96cd20d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851640826fca4baf2fdb1427566b112a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3539cd13bf4738ccf43df8c2773c8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375b38351f66eac65465f0cc6bcc418415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b23a05635e4cd6d3f4d60d4003c496416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833a827ea1760644e904a4917e245ca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b8f79746d31ab7b17dd6d70685d41418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec040b93aee1d18933aa8869327784c3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71410776002e3191f27645305c491cac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f9b00285cb95c88645b116bd5e5dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ab7bca2060c338c715891376d9b90422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f704176a80c9c4812c454420bbe1579423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90cf31266c34a5e4fa7e7340cd7bc5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b577462f5738d2367df57cdaf273e3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f428c475edc26970dd1be7f523a3d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237db48e9053aa8955b10a20103948eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c4b507ce0ed77d8d5fa0587f61444428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34bcbcc912085060f650e6bab16c93429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44960e4370d7242e0ec483db2d9d51430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c19fea93b4072a16740cf5e73ca717431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715a59e13a06ca2470b0808eae3ef49432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bbfb546c3101114ce6afe6fb43494433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ed6a78a39ebc353e1dcc5199d06ca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef125599fafd971fa07eb63553047c4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad05c49ce2211076d1c752787805b86436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b54856fd3ffc00180c42782dc7f58d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c9758288c8aeeef2588ebb299de23438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc1756fd6747ffebf95e06e2f4e918439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70377cac2abff26ab9bae906ebe209440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fdc44cf5d84088e54fa4e87725b5a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bddab07004c36a24a7c7a224138d0f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df395f19672f3ed91500cca596a79d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54371cb4e7eea2bd38465992c82bc468444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e83f2d83bda99ded29b674895371bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2c838bf8aa740b1bc1091987aab9c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd863f33504891cdc170b7e6945cc4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d709e23ee9f8ebdc569e03ea9fc36448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263c5931d6a6a85a865ee7430cac059449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c507e5c1974b49f8f02672460786d30450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2cd7e807f8548c77b333df592784d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e823418db54d8ebf9cccb1871e70ab0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9021655ef9e3d8b394af7d9db40299453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e400c0a503d3935e4038cb53cb421a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a1517125901c2dd12ffeec8713dc9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb442f6d8532be88792cb2038e3170b7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a9ef6a55fd7cea372c469e02cd57a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582aa9dc3688e3b4c480d1860b9f1d84458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914964953e295e7f898fcd1824c0c3d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707f51924346e36da244044b2c61a99460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45606a00a120019a39100f22dd559419461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8d6e72bc5e0af4f8f1823965c0c86462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7c04f7e9875bedfc755ffa69fe054463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cef52ced750f3d66727401d827684464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020f4aa67b062a248c6cbd527cab68a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750644e7fdaa61151486c98789ab2bf9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fa7016d891cbea6ebd3767dd9c102467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce6a563bf600d02862702a59e65f33468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bb3976d5d857b611745223ec15356469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef9e5ba7f347d44792bf0181e45c3c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f066954b394182342ea5340cb24b450471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994929989807687e309dfc364dae7f2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41baa45826190cd5f78e8575a0bf0df9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ed0b3e93beadee146727bed986a14474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d1a12fa4d6f0529b732c0061785b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b733b747442a446df302b3df098d67476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cd045701c7c318d822a593a835d3f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606ac7a4df6f868ce81f1ff34bdf858478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f16c6e906b07a1cf09f28c63973749479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e286cc9cfe434594a6250c1ce0eb8a8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf6c295bcdf0b2e8a742a3420bb9ac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a3da238536405d4ea671551f62804482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9aa3116c6e5b3ab8aad58b203630e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff5d24c2d69528b6c7b4fcb9225457484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c503f019e426cfdc611eededf34fb9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886794e76dd9defdf001dc35067b6172486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea572ed659e05837bd45ad324dd76e9b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496c08e5ee72c501fd5fddceb0d6203488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289b47b5485d7e177141d955bb931dd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e97841121826c441e0e07b454a47d4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1b06a9e4bed39881073444cc3ff07491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f8a5c3a80300b98672bbcff9ab3ab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebfaf62fc796a7569bdcb4fd7dfd77493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69972f7b757e2c3650b6c384b441eb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d91afb0f47430e415015be5599893495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0e2c6f9cb6c7579e7b2d6514c342f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64663028203dab78cde05ecc79bbbf2c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb2d84fb7dc96002bb0cf4aa619234498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f1b7aa6476380991a1e4e2e2e5f38499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7045ca3122f924d49bd1eff73460fde500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bd7023086fc30545a86d48702d607501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164e17c49b5336ea16909aaef642788502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84ca47e1d42ef894a9fe624ce347b8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de6c0745616133decbd7d8597ee65e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d899d4f1948cca56bc9b552ba31eb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809d486bf953346b1a23c287199f771506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a2736b2f3eb2b26a097a076f6ba3d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c2d576509fbfb26fcc945a82f1ca2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594c0185822bab28a6d76288f35ab6f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458969ba7982b90435183679cb52a9a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5528caa5be7a8883003fcd3c093fda511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640094a0addb7b887641e731302409d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f46adf09b97750f70c24a54911e6f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705b4254be5cbacce451578cb8ad837514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8e081380cd708e5de08206c63052c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6c60a2237458b0a16bab5c72703b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ea3118696a821890efb3cba3e9648517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82806ff775dec206006be0913fdfb470518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0af57096d62ecea07e89615ae1c0be519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674946b9ee58ca364820421e0bac781520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747fb9bc107a79384705e1e1b6e58b5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed7dd76c20bcd7cb28f547a9c5bd06522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f67e79effa47ffcc12bffc8e84528b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a78590cb4741bec0adc7b8c5625d43524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314305c550e3aefa18935366155de996525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e635b745a869ef4b71eeda261452c5d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0142c31478fedfbf081f626302da856527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de39dddd73354279b865bd51575ffa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392b3f818c593c0277e307342b7a28f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9564c8903a7fcfa0186b1db723bc247530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c6039df8346b92d73cc914239526c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bdd2adca019d1e0e5f7afafeef1bb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b0aa532ca69ce834a4a487b80cb26533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca1eefef1425a79feea9c5051ff6e5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd532d6389a230fa2507150c580878c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76687d11dd106440ed94afc487668798536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c498c84aedcc9a342677a80268ec4e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c2ac1bfffa1f7ce4318426d5d8b6e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9f0604fee74f25416f087c373222d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cf17f63d9e575bf3ede2263a0533e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199da316cf3b140f6242f7ac87b6b209541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe431177834b625db24f1639660a8586542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf79f3b81d1a2bd3ebb41e8c3a26af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814b8a3d2b5981b57462523e78a3d42544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb8d14b0596061b7a8cfd6d61012fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6ee17628740fdd625b68b5211f242546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedadba00a0ad9f933ad1af9c08994b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f189b5fd70246533819c584ee30146c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e491a09b908f9443fd2263ebe490c0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0dc157a31d66012054afa2e3c25dbf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d7d8066497b74bcb60334d6756564551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843080936c7fd1a091572c145cd5611552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b69672e1f7e7fd069aaab4ab3bdc9c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ee55438df639a8859291388b89081554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1ba44f19d0c74888ef2a77f2b87cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b17f90e5bbdcb16e0069566748c62b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99539fe0647d9eed7ecadc9e5a79a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c4025421950a9a409b7bf7b1fd939558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b1fe6d1cecbc8fd4c8f9174462d7c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe75ab07088618f9a30424c241d8a8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606f37b608de42f600b5da5c0016b8c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a723c0d0c5fd0efa53aee206796861d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adcccba90cb36c0fd0161b47888e55563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b42514f01ff80feacaff88ab88ef3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4dc276cf4d82e2fa878f20c38fc70565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba324e2d8556f635992187dceb4683566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0d76a6d1073a2f283f2718568455d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685872f12e48ed85d18b7f0d9ab01ff8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee287760627d9707b3f1d6535c8cb6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402d1bd1e9bec47f2040f199257c7d6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c1380fbf4c969245127e9c3e9ed5f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d6d927ffe1c95b6a5e349acfabbc5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514db63c1eff3b6516e261eb86ac0ee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca82e730e92479ae67e8a4c65747479574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b19502417b2e87de34585eb484e06575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e21af59bb2f9896a221f573d239b2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09467e9da86fe76659212a881e3f744f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3687912348a9e7d314eab03e732e5d1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cab462600224df7d8d64480a9f442579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a263335bf0d74029b204e3f5e45ab9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81316bddd29d97b4edcde572a8351d79581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bbb0842ab05f836b681eefef37682582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef575c5ad02cdf92e301d10c99d981583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b0d814bfc4c296a7173d26ff12e04584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564ab09404c3e39c556c32fee6c8d0f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67413800406afe2d92c90ab340011d0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb206daeaad3da629f650751f80bb500587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bf8b21db214067640413e7d0407f2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced53e68999bd82ae693634d1a1c1138589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194cddc02c21ae7e9d92d18757ee147590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc696654c0f8f2fcffc26ed7b6ced28591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da349bb333ba9a24cd93011594207984592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f35c1780000698b8fe78998b25646593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7956a971afb2679648e87c2d329475594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fe8f5b600c6371735d1fb797bc92a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377802055ce5220f44defcfaed97f93596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c68d0934689ed88b56f8f3aaba79b5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0b6b9b49cee8081a26770baf71b66598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9fd521a51a1d0e125ce32bfc3a0bb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff1532a86e1b1cbc27aad322e0b591600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a680a32687e4672c07b93de4b7c95db601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534af53b90ba819d4963f39f4cfe8d8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3de7fff25d7bb34d16c994c1357bc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33686d80e56a71ef8a6a76c9663e1c15604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b896f7e9aedff8b50f69e3d9fa2949605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148447330d150d595a5f206a689d3136606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ac3c3b17241b2b0ab27c996109622607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead77db190d7e26cdca20cdc54818aff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643762cf5820aa65a30553ea4da843c6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae322fd29a9e550cfdd250bfe86be974610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfffde6df28ab486f34e12407003a67611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7183268cc29923d1060d6055f116208612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3d7e8efafaa57b53991c6b9e97f3d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8f94b64e6943b4e2293b54acf7ad0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205a9e4438c5e8ca9065134b5d4ddd0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ca7e20f1ed2f8c4ac048bdb4a8018616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05559eda2555c17bbd168050a127e3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9800d70d17b52cab673e1c2f99dcb9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac104fb5fcf21c294b50369f08e08d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27493fb6d9f7e64ee5ad4fd1764d69a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe7e73ba6dfebc2c2897397882d4eb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c8eb521b24b4c46e4f582af9a710c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ca4c723a6e79eae2180a8dfe538e3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620412db666856acf7d9a3603b7c5cd9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc2eacbdbe43b67f5b06df0bb548cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac1ac36dfde5e290568af25e898c5b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc5556fe0e27dd57d3443337f50f0d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19169c9195ae04ab012d36e2654bbe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe391e3a5a08194d5e17127d2b8655f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd94c0bff2a4be7a3c592fdc60a2cb3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f771f043560a8284032add9e76782e8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72d8c19a316a4b9fca03ce7c465bbc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362a350104ba5532f06284bfd4a6a20633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eba0ccc06a8a9152084f3f6ea99122634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93436778533fa296a91152d0650418635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8deb8ce0cdfb3dff077cb0f0a4e3b84636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87cf6a2be74c616601f7dd4d0fd1ba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08879ce4e8de51aab5988c2100aacc92638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cccc602b7be88dafd21b45763e187639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deea66616bf7accea270c943b01baf8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5786ede55eea0ddf0bc88d7a236dd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33de14e8699b57421e3a7e0a1ee8a37642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec3261eb8b5e059c35b1cac0c0e795643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8da8f5e6465d9616f80d931887803644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798f9a4e7856203fff316b9410265c0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b13587603d0dd4a1aea9e65b9934a1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ee516d0199c8da30c1b604d251359647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41929ea2fe51472b1b3725b8a05c75648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430565963680b1eb20927568f39f7e5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871a3e9a40e30ccf3744a48d8236937650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae7d1feef705998e4dc0aa08116463651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee19dcdac99b5a43e63b3d107e5ab5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9434c5a49eb83c41f68f177b8e4d2a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec7c3cf7a37cb8d0eadb2e8cd68b05654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8cc8b1ed668718976eb05faeae3c6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0161a13be466f3ab9cff438701a4c3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f573814d784ac0664ae7b3bb74707657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60fa292c7ef26776b144058921f967658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349643d88306eb575ee768ef0ccd4f07659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d430a93436b17533b733f057f2969f8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ac0d2ef019871265aae053a837ffb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445441c89f55260591ebcae6a9e9db5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f0968715b193d0fbf749a6ee66dc5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e2eb29bc6d01e28899621a8ab0c83664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff32d6841f6834e18fb065f4c2d895665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab71264eae33ede8711ccddd0b9333a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2abb35fba9acdc9d1c0ce7a59f58e8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426c4301b5b8d49cd3ecd0069a2360f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671584f496542d2cea01010ae3569ff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f494a7816dc6a6ba116782397503bfd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a617f165a3e3aabb5ba8e12714e05d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad95d7c2564caa5b170b0951b6d5d0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5d4d969839c209b89de96011dd39d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9965617d2376a9a655773e21e0b174d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224312afb0a471c2cb1bc73eed979fff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ebbf2626aecdf365da799187a11e1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fff897e8f794fc21a14c410ea958a5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbd8763cbf2e794a4e9436086cfa6f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2cfc25b85d25fad42a33cb6d76cbd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97883a0843afe84e622d938b4acf60ed680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>