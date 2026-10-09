--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ccc141b74f557f747b5311f1874331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc378bf9cc71206d74fb50fe4d446b972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cb5fff4d8531166bdbd8f2371429c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555d404934aa6189e7822e2b1609aed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82d96d92edbee7c43771e15115819e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adbc52e88bb411570dd4cee9cfa2036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf1d0e176564e45d33993aa0ffb7177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9632cb5956ae26b1def4fb4d3de208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95f61b2a69e92d2a6050c2f40bc6539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636b7897a83098e12271f01044c592410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2850aaf2c5ea55df1d381f4c0858b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125ddfc0dcada87267da50b8f69fe3a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a13475b1beaafe0b8ea3527098d52b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24600a5fdfe526298188243ee816c03914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75a314c47fc605d88104762198e95c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1fa6ad1c13982cf990635a934b59816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca009534468e94413a0ae72e4aff44a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab125d63dec4e6c070f172dd114772de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9653cbaa60218dff120056e7a481219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0573cc228a2bfa063cf1bd9601aeaa020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad2d29587927046ce77a32c3d5bc8421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61324d0fdf884ef6073e8f3bd869f3c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538220d72cb7626fb08d205c873509523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7cdaeeb33bb24f1afd4da6678aecf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c8f2d57481902ead2884461c03a7325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21140284748907ab17fe88bb3798678426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f7653d230f43b4a9a5dd39fac7fe327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4811835929eb4451a8a94b0c27eab3e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb092f8e89482608d861028c68691429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7426fcd7d59c04bace9559ad69e6430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed8a1acd8647704c070e5f0f7bf80031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8f0d74f2f9185a4d2284d438b178732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26290730110082ac33dfecb1dcf18a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ccc4602756054dc7d5d1131da71a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ce969435efbdbe9abb63cafe0d2c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4685fd36095d693f2c4bd346516a0f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4047fe7845028c7ae76617805344c0f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e85afd275a10db469b6a9e75efe0e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f603879337b0c9198a2a69875e77139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ceaab29c362b9d324f06bf56ee224940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73c2f8963ce0b0e297c745aeb8d5be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451ee9190b88fea8b98273fbd5b682a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c572fbb8161a179c99a4b5705911943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2139d58bc4efa3321e5597dbf0cd4544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650da385612aa524f3038174e9f60de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a12b0c4e3d2f186cad51423a16262746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b602edd5ed25ca75be2f6df91d7253147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e6a35eb3a60dc9691adab6e6d065b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ed29a32059730292d2c68cdb9d25149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510ecd53319ce45193908465896a3c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0eeb04416e9a220dac38bd0460bed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43beb5173458c44409cc0415e533e03252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a42bd68b0068228416fff967440d5b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d90d36de70d11c41400b86eea4581d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6f51d1b420adbd3f023ed4246f08655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8074ec28b1dcf30aa4b211a5ec9fb7256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391f7746e3cd7dc4d473dfd9188adf257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6651b0c12dd463af39140436ec0c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609fe7286fe43970b12a32fdf890db759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c7559ac3aa1c166c6de1bc3e671a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e13e5ba86c0e7a11158b2b376bf6af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853a07406fdf2e5db6524b497def4a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647756f34f81c6ed99bbd40d5c9ed7363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9045b90ce14bcd68f6f47fc6053796264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444c47568a1ba86c9ce9e256fabe1cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf64ac1d13353e7647c6d586aeaa2f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68abbc2d0c7c3d435a311437c31461067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa4c7af77348b3247363e2c9a3525068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4a82b1199dde4723224637c63f13269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7232ea7c8033e6c9f3ebf29ce8cae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74c42176d42e9532c95397d276297271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc53dcd1f7b8b4ed40e441d00c123c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92723c80680801c8d7af28c7fc0ee89273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c70310a744dba9dac63a3979d8962374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49121eafd8fc7bf69817f50c93abeb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e152aa9f042681c78ca10fb17a7bf476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a131e587e0b2c7874ed17672b9218e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504481ec00e7445edaf02d3dd730fc378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b571c9703996733a5f6465a6a1dc5c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe1e88556be74fb7b782da9458689480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd3cce99779b1970d5b973a0256b7481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914c2e8d2f149e0d18ab14469a893a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16690412e88d5bae0d3f4809efa47e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a586bd7ac3ec45ce3beea73abc58e2b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4969c28b9e6e1629cc97e210c5fe485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578355676d61c4f492df32e7639a57386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b7677f1d55296d2cdd479fc9073b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1ea2a03096e74f4de7fafaf7d5f0788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286bd5fec732dc11366df6a2924c04389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1bd78b3b1ceca27b47b3423e7b36590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b634036055947d051e62e073fedc6191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6230121faed765adcb70d61e457cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cee9ffd61accd885db4524fa955e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb62aed788e5100df495a46acc78ec494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215f0200106a141f37cd72b7f8aecfe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68178a8f15634db9736967c9300562b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e026a57fc2ad50a172e48172297b0e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077a54bdb295ae7cf21743fdacc7f2a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19f268d3fc38c28e94c4d073f6833099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddaa125e4c310087490e2a21fa2251100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8dcc71493de47bab02e3db198b48b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cf40b3886762d27d7dba45a47fd99102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439274821bab0c7660cc8f2e0bf7bd25103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752448a2680c46f32754bfcad7019fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb9fa98ccc59b34f9c3bd5924e72c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a3a3558c9c6065d4ed1bd37220e5a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec3903d7f9ef1ab46ae11a8ca3930a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6ef7eb7822b5810160ee09c6ca538108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa586ac15f3ad713c45a9ffb3b0ba8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4783b5f97eef4769f4e4821323c0e6a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e99527aa3056a6dfd5fc812e060e66111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd186a251ceeb592a67b5581087f0dce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b09e125c520f62c2d54bd36c4b0f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcd9fbbca43a356a68ed1509eea8a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d9c81befb00b05da6857972410edd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2f74f8c8b871fd203b0ae04022c4a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414623bc609390a260de2eb7e33c5fd6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49196962bde50b3e9cd1d0c2dcd42f88118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6e8f3b44a43d00d96850f3e34a82d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c9621176da846b6723f3900083b03120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c90757b974862bffea696c1282b8d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602711d3c6bf030bdb6dae5c7456531122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2583be8362094eb5df6a098a44adc23123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12828f733bfa94acd11fdb186214d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1d0ab0c8668fb838659137601bea5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99513916a809b9bfb8c81ed4237a43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba695f94bc33e413feec8a3fb495a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b4fc998bed261ee04715fd1130ad9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e8084e7f64134087b9def251d2472129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefa005cee906103ce1cc57f88a9893130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c0b5b56b562cab86289944cb2626f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619dc7fb44c8ffff61e0ed5c1f63dc8e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ebbc00cf9d6d361f0c6d243ba789e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b51c4fa28b3dd5feb023e868ffab1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334ee1b38b1477ccd56e0345fc25c82135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379423dfdb4ded24438b40d0a04d66a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67c8e46ef3ff8ed76ed1027bb1f808137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd2ce9dfc5f1fd07fd1916afa45ac6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b43f066f9b3d57e3c6b86496d5e706139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b1ea5165f95e355d6a3a8bed93a15140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7064a5248534c4fba5a6eee98353f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62966668ed8b30d76aa699d5ee1bf69e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68677eb4a57c4d641be02504499bf6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d93ffaca3e27d79e4d767cbd4ee96144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae6c53ecb2c8d840fdcf07bc15c696145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f5f6d048c0719ac026d600f1543a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a409c099e93557ab1948dfe2057d01147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5faec9f7cf173c32129e666014cb11148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fae6cb9efb9949f90b5aac1bca887c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103363f681cc196fd1499fcde193f91e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe32ef423cf38c35cb42862049f1ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b90d3184172815f83f10e194e68c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7698473a0e95d92ee33cf4eeecde85153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa03f2cb07fb007fdd17aa89b642b24154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49b12df418886c82070e639a1c10a0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503d58815bff26d87b36fb4599f6711156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c332352aa8cf3e991ba35d4225ec6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb15cd6286c49f8e46142d38630cf2e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21377cd94107b1b818e997051bae0a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed9f84acca7a3ba0a1f8c849b87040160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba1a856498de65d88a51317cb70401161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8499ca7a3728fb2d010335940d69495162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863ba42c295d8d288425ed2cd5406f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34404eb282a7123376857732b0e6dcc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c9a24f822c5bf851f18879d216b7f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04fe383b11e78a1f0415d3d98c5a32166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d16b221a8d94d0ba64b837312a9b7c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff25bd3572b8dfcff01dd508e10b063168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c41afcbbad521cae23edede56a81ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333f375f2b2b3aec481d3cc901116d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9780ed1a4fbf3ffca66c4512008568171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec87fc51059871b3680661c0ea1860172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a2b7c95ce3ca348d815c6e882df26173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9360c019a01f933224b71b2b206e10174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab64697af73b76ec4f995592e04b30175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1721b9583a6ff357fb1ab28a8da77176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4294f53942fe71fa6c42fb72647bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999d060e738663c0a38ef6715fa1a27178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22b546bc9c9bf0f04a585525c689c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52801cfff98b982cbde68a1081357300180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda58f5f4b3391008fae5d016f1e334181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a0f603f43b5c1d0317917598c70e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094636b1e0126a247afba57d3d8c962d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843357c159dc2cfa7f3a264f2b51dc3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d45966aa0d2b416f45ca652bc936a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743e6bf76f1b863b4ab7a7829d9e536186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89eff230bedf61c0bce638c8759cc8d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e722eea033851d393257776f03d51188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62a2e61a3c398e211ba8ea81d8704d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7e6fdf84695d99f5993d60626e39a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5af04cae7a847dfb8eea30c3937497191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b240a57d3c7635907564e2bc20227192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bbe87f498eb91a31e765abf811c5d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677734dccb7f6008543e68308573e39d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabac0b3c80d8eb6712aaf1c1abf85a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e137a9ccd7fdc1aec0b72fd6151d7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf5c46e55c1fb35effb8055d60f876197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4c8d907c241dccdf2eaf51f6a10d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded6758966aff4217e65ba6711f5e85199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9679f84d095c9a3789424fd225d6bd4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f0af106cd8f615bfe0c206de27315201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc17a036cf7b4b7787c009372ddba5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81caeacaf551afe104dd35de75e577b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877488b51b92e61e19e0458176052c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0d4340aba469ac526ad6dd611bf6e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b525ad4c4e6480f28bbe730f0000c59206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb44a70824aa7132d1d723fd697ab4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23683d4f331471c057adc3436fea6d32208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5205e37c4caac04f0a45cf01887b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075095e4ee962603ab50fd808f88a92210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215114270f25f3bce487a04bf6d94b89211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c600c5101c51597161063e9eee60813212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb89351cb0b4f970b3110b09ab6356213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37042f7558e6425969857da5d119a400214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6ea99f9f19dc5398d3de869b9c8ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646dae554e711a6ce103cb0a36fbac3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbce88d133f82978ec9e3964d285bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06be32193407d218c56be8fc18be3b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bd17dc0f623fbd27115d9e67a4606219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeaf1ed14f3350cfcf17a4a3ba99cfa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced290e31b846fcf1cbca1035a24869a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c0d1614e364348fdf0209df2802cc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a9de17081ebb48ebbe510eb304160223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1ca3aa136dcc0bd4c7123a6a6dd87224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed136f975c513acea8f9bafd15919f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9857feb5b2889c10b57bff74efba3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6da2016ec5ef5ca8d921b24c29e678227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd1fe208b1866e9f6696b0ad292c48228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4635faf6bd046e76d9772175f4bb9f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ea76350096bc0862b6aeb7b1caeb7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46ccbabb6ed658a24a1b368d9878f6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6f5b936686d1c8e8246beef49f4b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d25f650187797382888bfe7a2785b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2925ab63349e5c488cf7a05b6276d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cab6fefd0ff1839aeb668ecba7fe73235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00dba838a11d010da28aacdaef4e09236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e73bdba4eefe51563c79d3626f261237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b25dc5242b05cd6d9c87e202481a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd82ffb5dab5781d8647f70e606c764239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89543d527b9a8e343657c57c9af13f0b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e3dcc8a0352afdebb399bbd58b673241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffe6f91a64b3e29cf7d0152697968f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf0c30853d6e2b62b375d388d436a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426843fb5066d1c94d75aeb37333e17244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c1ce079bea2fb71536df8f0a01fdd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191612073f9a1193c084f06f85558d03246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecced8ad25c017753ea2b04addc06b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0a8b911d047c9dde03aaf5bee10b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc038b26d14e5e9e5f8c49ffd30237e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8521825dee108645166899e02224e28250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffc67d4d4231ea91796afdb018456d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22190f4e865da90f36a4ca046f0cfd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b90b72b32aad50d8818080134d111253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63014ad33ef5a35375ea7e5c08abf977254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57cce95dae04b420094f4588124f36255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb82252f9e648fff6a114742bb89c0b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207dd8018b5cc5d1cd922fd19d1acae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31da7430dad3c707682896b6ba9fd7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af2f86f606f8cc042c63c8750d342e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27dae152269745135d173d8344ebc6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a18a8e65392a08d1c22c9d8afa38ab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d43e39c9cafd33c664f4b098bad6a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d9475b0bc2ac22287a1457149f9fb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c3d3a6665b72a31d4b49d66c3664b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6c8a100c4236e43005f173a49da76265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc66e5e5de8b5873716ed5831a103ab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1631ac78199c9673b77c49cff9abeac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecef9a22292d5aed43b982848a0fa0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531666b6f17b7d8333091827a84d212269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04876fa6c5be0d776c99660294b7265b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d1bf1ce94a745442ea8c4946d0c58271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b25338b46f3dff6f4a60154f8c7fdf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340710e22862fe11b1d21591b548688273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1df68301f1c11125b44d424c9c2c05274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f56f2564411f003f7d10083a2a095275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5fc0c451f09547678825eadb63129276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fed6dd4e7beb43fd652ca37cd5588e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609f7923192e665302652b2d124cc92278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c20e930c0fd8487c52375d856396a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457268976947b31f3116adf1b07f0b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f647544e91be5b5fb180c85b7718e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682084eb45084950d7666f19c371957282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc91f2a6c132833be1d95c6f4660162283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88f7a8662c9ea16f2839a79dfd0ba8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab58617e96d7377b0c8756fa8a626f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a898825af0f16c6ab6ddb6cd7120111286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea3bbf930594c3766b586c07c51b3d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9b637c79b6587b207677d00b87db7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278eda056cc40e5957be30f50de049e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a72b549cdb1f58af28358ea0bb067290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b266ce29eee11880126b3427444cc09291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad24ee606c041bc8c93073f2735220292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48ad0a1812ffe4bdf1e27f87d20492293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240647f26c9a55e67276165ed28aa7e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c347b35aa4ee5ce5a59d65d40f1d098295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2fc739f0dc26feb6acf60e21ae596296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfe2a6c896e7c0badd1b3cad4b7f9f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce5349d4f794bbafd178eabea1d486298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482276e6f191657ccefec268dbd5b0b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23683b711edeef3d1baf2ef969378e5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941472c3418645a52da0d7c8cceca1f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f1fb8d848195ff2b6fa7c8610daae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed961158614140a5f0b0e038b5e444303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5659de37c8ac3250ece5a6fdc6867304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75fdd965efce93f6e9be40040a7d02305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da57e071c1bb00c8365b3c65119721306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aecccedc23b23accbbc13a9ef56db4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1fac911184a3730518f707948d897308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276515b3e2676cf7750eb970896b7a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61aa7cff6f635811254f5c4e68751d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20eab3d6333787536e62c5de238630311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1108a42ad02b81e47db07318fe9d89e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec3e986ba48fcedeebb75705eac2a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37676aefa5034e007c9d31cdd67ca0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33923e87c31f2c63ab345c773450cf53315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c0da0eaa155e7c623992f2f7b45a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813a382b7c270d7dd83ab44d79308d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909eed3042fdc8ea18ea0c61697dc6c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965aecced519f25055abd88509269f5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9674ac663db584a0d37415cbd1333d3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d10fb37b2a38a287d1a9dba513ec6f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde3d9e61df783ba8f30564fcc179cb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30779202b47176f26050d8bbf89c0801323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefa0e6d239ccc444dc2d47f2a695fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ace4d1e6524ed5c713dca4c664a3b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b9a7f278ea6fa0a5dafc35cef03be326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb49d805224c5d067950d4d29051e1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34335b5027c7c724e3207bb0967370e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3aa5e89c20d2bb3fb1f52924af734329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f2eb103162bce4d45d6d32fe1981e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de65e7ed9bdc7429319b44a64bed4f0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85104d8a52bea8db449b89e0eabbebef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a49e5b39c325ad25df80167da3d27333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c49d4850a1ab6ec23987b6fa964cc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a2dd4e15cc64384d1bb40c6703d6c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3c73c53d5aefd3beadc746086ae2d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b039f21e603e56d097f40bcd42a1e7f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8fba46051d8cf6c35b7d7188aaaff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884942fc23c6967a1e4f1df48ceec78339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fa24700cf4cf74f442d840f40142f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298279a4bd119b55ee856cb9a9b5736341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f8bb2ca4f2d1d707a4d3e7200fd1f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7902339f4fecab63e202b8312266c3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf724df2ed973704381ef2aba97ed42344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06a49345b20648e4a24fd45f508c8f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c78ef815997f4b468e04bcbeabb1fe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d11eaca694ea5bc35558d180fc4ef9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69334a60c49dc0aa55802ee32c82a3a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d412b19276300712bc4ee0cf7574c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed5fb07a409c9da18e551c6890f17d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a350fcbfb47889bb843f2583a084e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827876466fcb0750d2cc62dc51d5fff1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a7986831f1116c79d615a2bdc93fe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b004cd079cc3e6aa28c1a802f0ef09354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284c6234a61366a4018a3a0fdbcf681355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93ca50bd51f1a5e8e725709839877a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1d83e5221d94167f0c312a9d65e8f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabaf83f88f292b95015565fe7bed3e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac00cd91908534a368329f8afe384f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9a1d2857d1dfb3dc8b0b254c48420360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766a66bb8c7bd9eaf737a3199363755361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2067ef1388da09966daa3cc98a889ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1232e7392fb84014e28043f8c932d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac2dcd0ead53ab11eb9f1e45f864ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b4beb16983a18c0cb3a4734deee06365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d23320f4cf8f7818568207286ee74366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c0f2deeb3ecd3002b04ef8d704b34367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca88a36633afcd51cc4ec705dadf55368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07beb015f064fa9bda098aaaa2fec183369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995108fd20a8a7695dfe70d307a6d165370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67a963bbfc6b7a70fd1609524caba4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511b566a49f9e025fcb91d78229ccbf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b995b1569fe899af6f8564e3040528373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08050fce6ae7968b52c718a7d755ec4d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87950cf11a67f43fb6dd3fd3338c0d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795248a8acdbb9e63f9777cf91a355c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8c3a3fc5a01238f1f86e075c4ce1b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6d1c0abb641061a7586d052403065378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73f49a3bc243e4cec282ca62d6e578379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dde73ee1d03ecf5217570f75754af8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905f52b032b17b3097e30484c6af400381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875572b1199b515b72105848b41a1add382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4a4db05f0d67bb799655a3135399a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f513817781229199831492f8f4b0e6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c8c77852c50218931f5ca1325e49b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282197fcb56131b7b063b38a50069fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20d32574f8af87ec02393897d4c32d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be94c158d3150aa7049ff24e7ef31f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbfae5d0941fd5b98302c6af6452bd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c73488355930ea11528161d0cd5550390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47179a24c296b887ec269b346e2948be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb356bc29c34f157e1b783635e320f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9baf0119840d697d9b9bad7fbf97860393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0904423afc245fd11595adb5eac41394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7bfa4be2f145295bf5b7053f11810395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bc4128aade43063f61be82a74a7fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3085dff24a190461604991bfe92e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f46a562f08a0bb79d212a7fcc91df398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c13396e8ca4a0e59f44bd2db1c268399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3d1c3d1ab3976b0ebd5beafba9b47400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d03fd39a17d81e2bc5fc6591c9d510401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9c2b79525fd56b328da5e7d4f1338402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92a643c58d70d51babcc7d53d1ab29403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f757284fdbfd8e225d72ccd760d45ce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded7096f359b11c73fe3ae5a9c1ac38405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af626c736a9438ce727ea6aad42ebb6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab29d4e48cd8c6473fcf7f9ffa82f84407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3191449aa37ef5fca516b127a0704db408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0b255b9e80ae4b0a2188505a0a1cf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d13072b32fad7d79ac3c5c660a4ed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9112fd87e99b71dadca7725fef6db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ab7fe069752f2ea38b28b2862136d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae59b5484db7cad4e04725d0a68454413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175d1300c34ea4a30b3c61a689d0553414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808e9a944fc9effee0771e176770971415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e80ae17b2c939aec7a3575d828b2e7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781b1d805c158e80951d55e9b8a43cc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c862dcd9500bd3f8c8d65ea726d58418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1afa87afa91e11aaba9bd0ce274b9a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8e2341f57210b29700a954cf4f6f3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a65375ba0253e3612954d1956a8ae6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8e4c576f6d6245b8cba5334ca1a9a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74902e8246299a04df4c3c123aee9766423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f42a29bdc68f74742e7bd3f6824fd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ac9aa77332b068118f46f1100e421425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e871dfe8a90dda00560650048fe88426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cd0b30169d047bba90e5f18cecd73427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd348c115c9e3516f25b49ce028b030428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad7f4a3f33010ece1633c1c1ab831d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defc4af82a233c9e2692d5fed1f2246430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3202144250afcfcbc2521f33b0e911431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc394b2cbeec9734db9f02dfae35698a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782f7a17a1bfab8324d0e67d1df5845433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d33e0bdbcb32e4b520924e8fd6d82434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23dbcc1c0dfba152e8b9e184a78398e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ade8018d3ee2281c8dba93ce7f20c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa19cedfe3e1df10488dcc7bd313ca0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f1a376b4903a00df3a8a87045fb93438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a1368aa118d3e80fd1f8a9d5d8afb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854d33fcdcb7fdccdd37d8c999249e1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40459dde988f3b905243db7b57f0d442441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa44b1b70b26fc80a907b28fe93a03442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c9a0580d001021e3c2ad454f2f17c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59651738d1762006c44c59aa2d40f274444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9c2cd986791feb3319d29d7ee1001445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee78139ac6d19c1ac1606e77bf73f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4f76e306298210a3c975dd90d6121447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332caa8ca4ffc9dff52bff309ce15c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d16595709830fe9e2117835aac2957449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2af03de1b9cbd36cad23b9893bb452450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9d59d29baa92a6ba07d87ddf2fe8b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205978df1d86952f5b2b98bb51ee79ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a645ec15a7b8c17e26c3f79b2d8d75453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6cc43399166942329e19b547482fc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a856fbebc3a89d0aa3b5ae3f0f810455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc161c7a1f309126a31e6ecf191d48f0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f779f383fe9cf7dda97c971c62d89457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33bba0473887e3d467347165e4ee5e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666431152d6451f7ba01478de62f9d25459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd26a21678a256f227498a9027177a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b7502db3c6d22bb3f6c6faa47b1ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934afae482696baa15ac03d622d3c0d4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3ed1a23f063e6a865612fbe97af48463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fad642619a0f657480f1769a054412464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6f2e2dc7350f06fd6e4b6643cb25a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1cba39985413f2f134777e1805bf8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9add4789399a226f0a9c37f3b75fff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039552c24ad8db7c836ba5f04eb0beb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741335078b37ada621d078e45a2c00f9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70420bfb12bf5dedbc2094c625dbea16470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2e5555f627edd9c00e1e30ae27e26471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4378977989861f41027c9c0a9af9882472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f823986f74b5cc8d4c3492c669ddd10473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248ffe09faadbf78786f417144e6b8e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617419889e592c36c60ef212de374167475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73bf2add2da01fc2a325f326f80734476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c23cb48f0052c18c4bc79541591e5d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85053bcd67b2ba848125abcf87acb98478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6617abecfb693eed14632be72a900a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c08b3df42bf0973eeb02a49bf63b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6d554cd95fa61cdb02ac4c32acfdd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbaf3808d22959838ef6504a5975f22482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2d5df0f68b3e4eb91c1b170b87680483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5ce44e1e2e3d5b8784ff81387fee3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021ef2f3e3217c3dcc1e62599f39f19485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2690e6a919e5508ea33bd593463c883486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4070602b26029d81d521561bb455e58487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8279651c6bfd0da714969da12651f1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436216eaeb8795b197a0a75d718b6fd8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d30117e743e8a90e72803c6d5ac55490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54271995c1d0911467ae38ad5ae3b33f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262ca621b351698e98afb633cfbac86492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1208991b2af0c51b538d0c8ed2462493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649c61f74fb593d943b3245adf5c225494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d317bf4820921ee7de8b4cd6b08fb28495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9064c4e8160b5ddc23f158a70f594a0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed01f65e860f2dba93716c2b982128497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3ab1057f5366ba2e133265e3e690d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cae56c0c8fa86b2990ecfb6504fc2e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfc65b9ac9b470507c24b2c1111444500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc85ca866a489745fa2fb9adbfe4eb7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad83105ec0edbf294c08032549341d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b8c42f3d31abe7071bcc70dc7c546503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c551f518dc3a5f80faf957c16eb640b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24627162d844e58fd2e6627a205ebd0c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4fd9a22555012e577bf398e86693e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceeec48656ee436b77f5f8d2080ea16507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153c0fa0c102b2b5ad84aaaf505390f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b9affe64b2985ce8a4ef4943af478509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82400c96645dadd1eebd30f2f8deebc4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ea75293d1f6f120b269f576ccbe22511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2bf27e7f97548f2344a8c92f6f5b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b53b4ce48d3e955f15d477c5d1225f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40503a325cea2e77e7fef37fdeacdfb9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a19f317e8bf1fa96941f947c59fed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55254b6a983fa25e134a97830862056a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8782c02c7ca54cf0609e99292de0e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abfb8c5596d269cd742dc8b90f0931518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaeaf9a2cbfc6dd31b582fdb62deb7d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7bdac21464d217f85e4ef536fb079520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3772882f6ffd7ab4233385b52df6f6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646c430f59c3b61ae8bbb44f6a476cb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682827b0258663a281b1ece19ba7576523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1722d744f6309feaa650679e92734524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d80c423e525582d2eb2a57355b4d5b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9c9596330c324bc90424abfb2651f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef900e30a61cacbc0f9b2eb6dad8052527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb0e2e36cf4d30a7ed3d55edd9361c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc0d9b31be7ea99ee9a7326dac2123529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fda99717e0e0ac18c892541fed16a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0c3f0c3805dbda432bee07938f98e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ba3f651f9f40af00f5961512b044f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f28d8ccf18ce9b0933774281a6015533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18532049fdc522d9253fd97815a3327534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf4d53754d2ed12754c1d9b6513442535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3450baf16656f3064d5cadefbc5763536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b40d782ce8d40439f61ead6950d74d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f500ea6da3bbaf7091ae672197d3ef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcc230d41d2983aa4830b8a0a6eb6b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43b333fc9a3705e5f7b80c46fad4f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276cdf93f77f28650d30abd6d8237d3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4c40622cf34ed50cd99366c4fbdbd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5df1b9b4f377013febb822b37949f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c899f9e109e8866b3d789f602c49f9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b1791e998cdd797d49796c9818af0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33539ae8778c9ae83a0ab69eb7c36d7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61116997c7a22f3820ad4dccd9bd6b88547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778059991f3ce338003d5b1ec68b28ea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f5535f2d7d68038893ff30037f21e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da76494a4a3dcb3804d20856607096a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174171fad07611ca54fcdddfaa6bff97551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9d40e8ed6868f505b19aee3310eb4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53eb2051152f1b846f6c7ce59a269e2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdb500d529a11931b894738022befb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c64fa38543dfd37680584c78371b9d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc3a4f1d30077bbef189a486d19ade556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efa6fec9c41cd53c7e8e59b394bc29557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ddf4ff3e216a8863a2e7231fe7e8e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d680cb29487c1a65893a9f01e9183559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed886034dec73248302ef30cdad88d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a6d82e5a5a9fbdf20c8104e0fdc83561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfaab65f2531101c85f613994a0b9a8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef44f0902c1ab10c24522eaaf6bd151563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1284b53135a04a8b032d26402bfb91564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f415bd52961d32d787fc780502d5a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ec3261bb93f4e8be669eb7c89d204566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85315c52ee3591331eff347295a4803f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90484cff46ed900ae963d26bf2600528568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd6d3947b4109ac2e0273948bdef8c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893265e41eabaf3cfe6f7d2abdfee99570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d591df2224bcbeaca9faa2c8ef079e7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a8b465fadaa97315debedf89163af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e4dad55a54877ec11c9243d78fbe4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735dc32cc4a1ebe0dca26e95ff0b32d6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bad9993e1c958952b1f5ac6ce49d6e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70aa75bb9a1d21a1d58376f9e66d10576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52b782ae41ab5ebca407870f4cfaa9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03366c3d7ce30c8ee9eb81d17edce4a7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b58f30a853a4cd52cce8bd167c311579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fcdcfda6c250061ef82bdc353f0fb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed3fcacd8d71c452f9fcf9925e3722581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6abf34a986defcadf97472fc2211ef582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c56af600ac9597218dba942d819624583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f964edd52933775337495a4b38a55584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e861bc3bffb922633d3a8d268b15c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27807f14ec6d8ccb37ae205ad3ab2bee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9401fa7b5cd6c9d4f6902a38f48856e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e03bfc259f628f960f40bc0e2fda6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d03102820a8bf6eddb9330653a6626589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ce1689cf8dc0bfe1fba228e22006d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa951e26b818592216ee4ab062353c26591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5e890ee57c9fed2b374b7993ba62b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ed3a0640e98d1351b7f52d3a64fd8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bedf623fbf2dd6b2fab975750fb4f7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6324926085ed75ace5d1653a447360595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3f4b95a99cfdc88aec59ed2edc139596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e048e65940af92b4b6821ed88f6a0ac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c8d7edd55034f4cebfad459daa34b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c416fa6bebb35484aba13095041645599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc9264b71cb8f981ca160f8553dacc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d031dde35a2821478c5cd43a92de87601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d786e8c556a1db671a7a37e834e1995602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bbe76933f80228f09193e0af2d71b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ced70bbfe75a3f1514019a93b93c98604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e20eeacb89d7a7ccad2750eff53141605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0214491041106c2d5c423e57d9eeaf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552295bb417f8961b08d1d81c347da5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f738aeea194997fe8bede12567fd006608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efcc80d1574c7d8354126c283503cc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531268871d5ae75998606c4dd66b1652610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75269d5fcd1da86d773e5f36ce9bac86611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3a88284cddc7b328cad7d1ded03a4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8d655778f0dfc4deecefefc7f3ef1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583e267a95777978d31fb090402e797614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486e92799bea6854fa8b55782074b36615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9cb433c1a7698e0b288b10101b34f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00610810b8657e9a9433c054cfb3da7c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c78fd0e8528c455283a063eb5c8fe6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242661b3e6a9dbb1195022053026a9e2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de1b2ab11c5796389f080caa8590ad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254557f19a32f9bbdb5d8b5d39a88d90621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9e506bb73488d61d18b2df2a4a9f7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa40af402d588f2841a9996c9fb405e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bebf747899e2dd79c7549444b1a29624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586e57a2eb90fb9a3335dd103fc9eb0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915ef7dd3ef911be11526b403611a34626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d9d3bcb03d272fb7f4f80f23889ef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9194b5a922f6de117d1a2eaf1960e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3750441ed2c26e5c86adecd8c0d4b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae74e32a1b18ceb663d0e5c5d6ea951630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e14f757a5b6cebcd5717692927b1af631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e13ab755b4c3135f5d9fab7879f946632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f6df55043ecc6892552c27c205b45633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8179b7077d0485efd090204a1bb75d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1263986a98918f0c541f609a638d4a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e6205b576a77ebc668603a74fecb3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a90b342151f827d4d5d025075833f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34fc0bf7e18fa33137dfe2457a4d73638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b6e368f45ad421ff429f77a70e8df639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe87cf244f93fe50defc5fd34373f4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d670949ceb4e59d15556cab767f0f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df33e5ddcd44e1ff5563ecdf87f52f4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a278b27165da0f33936817aa67d753b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f42e62cabad53b49515f086e848f07644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41bac34b6a312831aeb88799885c35645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06640268467a3b732527251e395fbaa5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2501d901d13c89b17c0f7ef5f0241c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f3599cc645380620c644619ae39b0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee90caabbcf534ade352412f6fb143f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e084f780c0d4a91f1ec4a971ae9d1b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5cd4b1c9cbfdf1ccc723f40d17faa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a58953185a54b122eebff59811c0c1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1ff93597582d0d2eee15fc8568a9f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edbbd56d1e57183a749536b822d47a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fc1e7effa0dd1ad3994abc8c95811655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed6c6577031c2f439a0cd0080e192e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf472f16f8674bc1de4fbf217d9964b2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0354578f03b887169b7230765fa8a7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e11d3da0e7df9d8e364362592fd6f5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999e59d456d72b9e6ea78a2275bcd1c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5585681f0705a62432ae58fd2feba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620adb7f281258346b34ad31916bd4c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c83b0d4bc840c500154e58325cf87a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669df539da2bdb6ed8673c1209fefb2f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047ab4047ba08f7e529fe4751bbe714665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430489f906b554399d5d5c8fdf8f37f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5e9de7e198817d9c1707c97fd8fda667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750b2cf4de05b1ec482b7ef38ef270c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f65a061bb251b80173bc8e04b207f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90425eb1db2ea3ac77f53a2b16e0a5d5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff739b1ccd4e06f6abbd0fd5b62f61671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c311af7e02afb95131fc26d22ab2b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2f319cb9806746e40b8a7b705545f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af23e6d3f4a4c21ee7907a108a6e6d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf68da6b1cdc3f398b72e214fd20512675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb561c38f48b16f8837be8d997a41f1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23792ac30daf1e5321227e0619906af1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a7cb6adc16faa8cfee7d1f8734bc9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb6b6bd2dbb2909e22dfb7fd812642679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac36cd9710add2a7d408a3a0c4a9281680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0470822e850b84f58cc7850433b6b7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffeabc4b7a1ab6fd5cab8e10ed2538682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91729194365a02c995a6288698f6c639683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad55a4a10623f4fec847fce0e88681684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561453731a2b7b3183f1855705d9bab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b996f97f944810f9f1439e80173203f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d4f7e08c3fdd8a6f7e5a5745ea4cd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb7d3a618bc75770c9998ea02a2358688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a2453952938a3a316b38771996f3d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25420e0700ba28892a51f2b27ddde4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb38c01e7e67be202cbd1f9a6eb8a1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28e31c05e777fb2c339138939cd699692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fa1157f5a32838677182544f58bcd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547dc0f9fe31834663a5be51d2873cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacfa43ea691b6dbce289f0010510ae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ae1a8f6077743376dc5f6c0b7bbe9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297c17fa6e62215a4a02f5a4c82dedc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933e506b66867841322eb124a86a07b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9c25490a8a7cd3bb7e92300e83552699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3cce9216ace7627f8c071af7adca1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacd5835fc2e851895a9d10babdb3c2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf7760dbe3a5bc1416467ca503ef70702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a110b74415baeb858071bf5b62a32c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ad545d142d0fa16b96576b2d15187704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f071f1a9f2a396538fbd7fd82f544e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72cc6d1092d34854fbc211085057ac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba7069b32f95c7e627f087769a7578707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ed58964c7321ad4b98f4fe1ff448a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4270ae4a795c8624b120c8269ac2f0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8480c543faa91b51db5056157cf8d8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf350009fac449bc8b15b19e90dada711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a608f71bcddb0ede68a5effe87b6e712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1b4e3f6e6f2ba825bd77e8863d8631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a41ab7ca1577a66440d646726569612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691732e2f5242ca63131b00d59847b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542adf3fc35ffe01d38fb6002915d62d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadf984aa6a2d566b1a11e3d39b86565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e6ad539b6c92d74b19476ca85ba326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a34de5cc7ba87471012a0699e038247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5316e8901fc72119506938909f543848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571f99551889cd446bdff84a260bdd49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdc2adc149345d2675e031c39915cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e78cbf6d752af11bf00cd0979803011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ff1bbac502b19a2187b6e85f0756e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e74657e7e40a5b48c5746434e3cec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa953f2633f009d88e05bce7601cc814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee96e6d26290daaba1d7c5011a582b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286773c893916c0eef920fa2074404c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca88fcf86c0e443a5709ee3c9b94d6f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e608d2a9a75604770443211a1d7c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1fbeed42401f6f2861f73eb81ef2019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1af78c5c8d7ed17dc3f2290020f3120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848640c6b43d158abbd9f41990d901621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de4e4f78722901a4b9a8665e63066522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ace29597844710d599449960d13f6d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f807f109ab274f342d99ffb565ed6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d910b2bc656ce77246538c9552fc5fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac79a6376d6e5edd7bf12f692c0300926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c225613a29d25f35ef206da8b15d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8f9099cc6d5d3392c7f3715be19c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b68adf7a28299352bdeefac196402429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c0617a476fd5ed749efc25b2df15f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd9bfc7891ffd81b5713c0ae3c43aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69284f1b074d0b0ddd119fe88d80c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dec5c4551869ec08842c0e6e7102b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877287ebca1b469f4e3e10d3048a60634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84918dfeefbb05a423742e40cb0486335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac075fe8e1f2b7299ac8378c602b65a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea7b3a37b8a306bb0684249f7c39ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2853de0f3765a3138ef05ec7ffa2c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ddbebb9953baa4512002c7e32bcb839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e76b4d2416ef1a8a210ad9fd34c3d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed3efbec9452bba4477bbbef65deaf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2736ea59e757fb23299c77657ad0e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1916a3da89d1923ac58930f9c30f12c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17970231153f9b7bfa00b123a099dfe044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2fa2945f7904958e252ed5e1b9dce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee22caab282bf14ccaa952743473f0d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073470fe536341e3d4594a5ec77f294547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0b106c8ec86b63187b3eaa6323fb048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186a4eede899e07e64dfb337654739749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fbfcc958a2d1f342e7b25f2c7187150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89f2ed260932e0c8cdc23ae63e697951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fc21a0a20429ef91e1b89f07be7da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b7610f6a815f9c2495573b70c960b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c8dc839cf63a0bc0e26737d88923e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8035cd55e198c5db2d158bbc225e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4638ec3741b212d0fe1c8899e963556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19def210912689d35a9f466bb60d802e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c223edfec4dec28daaf14dbffba25658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f580d65c7c7915ebc4cfd090d16c2be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97b0721a77022bb63861eaac0a0de960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e93ada3496147d88ea5afaab439bed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fa105f293a45538e8a3da011f178d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77c9df1cab6ec07af8fcfd49119d2f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda9af01f19ec57b5fac0c12520b71e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf0bc893184a09d5adea187416e04265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b58c44e10798aafb04031fbf3570566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588f1a83ec1991e5b89e7094854582167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ae307cb7297962279db09485b676368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e38edd6cf3a81127c68a15168a435a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8731ecf6a8a621bb47d9ae2d29e1b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815737b490e9379e310d8f862dec403971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd23ac3e8ce0f94033c8acc910459372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71cc410efe70c5e7bd6c1a26794b2673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f330921ef566364a0953beff067ba8a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca996499d94769948dac9be08beb0b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdfc13c60dcea0f450cf05161e644576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbb7237c17faac6e731ca92fe6f1c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce649ce94059b27665173bdcaeb011678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac239146ebd223e02a77ea33ef778579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3800400376be67e65294699539714c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fa224aa7268c4c787a822e991b90e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272c0bf82b18715a1f7763aa9d28dbd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea59e8bb5d8351b2d395b50e0a2a16783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48673de629273302be3961c37fd2f5684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0a538ff5c10d661342728e951d4c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782399a7d09b69b0f5b16ab22c3b547286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786282f1783585decec6e28cb98dc2087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fac7fbbe816570ad7c734e8f8685b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc827aaccd6fd78b97f1ea1c433bdf9589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a276fa4e434c109f5dd8b24d3c34390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3b7c77365fdb7c8ef258b41f83dfc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e05044f77b26753792890d143b87592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ed8153e6e207f19a689239771559f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12de0b41a137ba6374fb25cb4ad9ad794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492c7bff1412951bdd887d3317e652d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885613b4dfc8e9501fac39cb2a27805496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781754a82720531ae02b5f70aac72ddc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab126067d5e7ba06e03fc076072f3c8a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f991ffd2885897688be52516f9bd499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e98a08e613c90401787d5ef5fffcff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626c00d05fad15699a93537d18461ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf084b0496571fc21491d0112895c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c5ceac4c184de52abcfb69dafc701103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9ed39c47eda8601668bcb68559ae7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467e7292235d4739d94b71db4bd2881105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c57cfb980b1038594b8ba2aba1382106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b4a75db6ce60b481013d4cf9e9f8c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a42f4f1f73110e312333d00e362fa2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be111f94aa93768b5a099c96ef9b0f5c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89f9f10c6a259f4612a91dd6d89917110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855b1037cfc8a93c83cfc2a7fdc5aab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86e5f6d3de6b05cd7c127dbb5a9f97112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fe1e829d7c812c71c3fc9658e870a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fe159d93a96067c5e35689b42c67b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66a6bc6c260f5c49c3bf6d50ed2f6c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3283863a7603d069084a9a5c580a4ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3feedb7519ebabb449d33465bfcf2c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479526ad7cceacb249756d96a9681497118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc94d8f07784edddaf036d45d8babd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09515fae8574a1d63a2613a2508bcdfc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29da846463afcac609b0fbd569ab96121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fa1cccc0e6fc183b995e4092c1542122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5011a755d47c4c2d4c2328e3779326123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25e2aa514ed004f59a1c7c89d4c5fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd683fc7f0c8f11a92f599a479ee22125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83fb77fd3c71f4b3660959c15293e2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48adf901f3b0076c6cb00a8dd30479127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2dfbba4a014757468c562810ef208128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1b1b55d87d28e2b6458ab21622835129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89e7200f318c80517d11e82cdc7b9f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6706b5c5198b61dd8d7e73cf69ccb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654e029da9e67d37e05d16924a0dbe7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bd9f017109a9eaf21646bec7b53a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af34cd90e941955752ebffabde357bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58538c3ab2e5863e76f0fd21ce9204135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cacc1e25e08d8176b53667b15a3319136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782230b058440e899c89908bf41f12c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f320ff4cc0b5eaa203559b6b2db0ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe491764317abe9587dc9b53aba83b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd6b335c1612961f7d527d6258d531140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062802ffab815c58b4eb7e44c116df8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f560834c404b1ca629aabcd69e625ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd87c96f0df1631af54501304b254bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4378c070eadbff5837bddbc703e6da8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3c0bfcd5f641aa6c1033862267fae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cdd6d6168bac164c9e7578c9af03a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d26ccbde8e8b1806cc9f3e214011d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b75cce17efe712dfe4066b148a779148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a613ea871a8f80bd7eb8c1da1df11c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4ae984443ecd09f0e52fff38f440d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2e3af416542697d6219c24be38cfc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a395b4a68e287dc00b7efa30c0db2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845a82bbcdcb323e982dba2448a7887153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8007d6c6c1748daf3190ea10e040d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd0ce2956d56e716145989d56ee3c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880d428962c37816112b2884c033067156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1043e82f4737ba9ae0905b9d1a14c14157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa12bb200d58a2f4f4feb142fde6adc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446aa932fc8d83d0226ed24a888d55e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7b271e63992cf9b1c95c4b9a64d1a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36feef769abd65c0d0b017dc8277a219161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5fc122f12ae15e4bb1fdacf998d64162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85656b84dcb24eb46b8d0e010ff46f4a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48156e30eaeab85abe65f52264cdaa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4663c3dd189c26b1bf9dd53439cd5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fad15863cb0237743ff6e6fd1f931166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869de6e3c30058bd710e66f66ad689e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21687a53fffe767927db53a706f7593168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934463903b2c3cf34a86700ac76d60e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34da85fc6bc9a3ab8defd5288e0169170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7d0efe1acfbb3f625052e5ab52c15171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55353328010a162088dc610354bcf436172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d66cb0bb4d7978fed3db7d21af544173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54902c6d2629a738aa52b9c7057fe61174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca607365c462b4c75c0605fcf5ec9bc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e33faa7c7311bac9d1944cde14ac1b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70120dedce940e3a13a6ad403c762f55177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f5f3f87cde4c2995dacee8fbfe2bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95131a8b1a6161db2ae27e843aef1334179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df225df3f3d856540e3d7aba3772a855180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4ad7a5948cf77f1a2feb22ed1428a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e156a8e532a51ee9c67e551aadf0b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfc69ce9d07a3d06f70bac9a80f1eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bbe1e3ba67a2291f6de7ef16b4550184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365541ff53bc83c29ecb26ad0a5b89e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ec93c119110b3fd84b68dfaf62a5e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447fd8fa7deb7d518273e19053a7414187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c3d54d22a3ddefde62c3f9a37ffaa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857d9239db43d8f4a08208ad39d9665189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6e38753b8f81d1c06a72987d323c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc2e3b172a9458e248fdd48eb43981191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac66aaa61950ebfbb152f27925e447192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2d89ac36e761312baf9e417bc568f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409baa2d2e7e6dadcda7fb5475c30b5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fd6d605d9ed50cd2540e90ded345a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2d3722b2f4801147369cc54e050e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3c8613d2baa18739cf70d7198999b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304dc45029b2e6a92345575924b3458198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce0b177a15166fb1af06f288c98ade199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c629eb17cb6dc3d37079f3e7505f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02648996ff8b5814f856b9e0094f60a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31898e30e34b3be8a75be0b49b30d34202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc0220ea4aa1d10775c74b52e7c782203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c416d26162d70323a3ee7594efde7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5b911ac4908ca41939d7aefd9fa0d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd085867675acc9ddaa31191b1f2ff48206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efe29bc3ddb0553b403f8b793f7407207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef41b6fcd2a1dd141901716f5680ff9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedece8e80f1e864b6ccfe60248c3aa6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702a0cba2fa95d1d125e4611356d2e5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62b228f663ea3405220a642adb476b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f2953434068f3b63dda18ea869857212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88a2fd6d5107d41b0334f19a76b03a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecccb7d8108da2b1b26391cefb40a21214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb12f5e81bf336126bf822cf201d1f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d2032e4f627d936967135b9648801216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05227ef81b393c6c6e0ce7482dd78b80217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55021475b1b442408037037ec8ab1c94218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094d939acade991e1636f75db19036b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038c98f747452ed02747a136498ce45220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6845d24af85ae547307d6d0f505f116221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac93e96c1000b0683632a13a8febdf7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068171a38dada4242eed417d1a94a63223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541c35582c41d289c896fbb9793da6c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af96b00a826c3108fe28f4697b395de225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099017601a351c24ada8f10f988b2c4d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140d19ff3923bcfa3612c732a4ca6c6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf12cbb7d926b896f30b514d02c2b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b6575cef1be73a201fa0c3d212961229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f11044c231892afee322cd0420a509230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4eaab42d062d1756c33d8d8823ed5a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b0a3f7fad3efc1215fb86a681e8be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb9e73ed3a055d678f2e613f2a9780233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022fa24b0ae539ec9fc3655ae192877234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce525c7bcafc549298288059229d65e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a506ac001272bdcec98630f8e22c1e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b4185d3037b4b9b811967853f9699237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093548a4ea5408a845122a82f5d5582d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d83eb669130e5c47d86852da3d33f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e110e2b2ff6bce6abcbb134ae0df5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d72b59c006dde7a35a33f5ca1a06f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d984bb196be8c95a165a6b5b8d5117242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12323e00c842fcc5b2ed8320fbd21b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ac2e7958d8684742a7cb00f016149244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e978d2fb6810b429d4418ca3fc3ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cfb30c034788229abb19282c1ae4d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366fdba74039c1a4726cc5e5fb26a00247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6c00b0f31ab859e69a9e738c6c670248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7593c10f72aafa0bfa27c65951d7888249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8b770236c6e3801764e173adc2a2c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3dcf2f803ed89dae9f5e51d9f8ab2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdedb41bc4c8f41dbe59728e22ccff8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7962b4880b140b62e7351ddd7430d42253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57182d3e7544f25be611a413135505254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e18465969fa531c35d2753fea05f3c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6630bd71866d35e4f6b608e1d1ea0fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4412ccb1e5ea0c3d9a209a7198b90257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765da38a71fceb93862c600a99025f7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17db6051adaaef3b1ded66604f671a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962b676c8e2f118f5abd944ecb22609260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd960faf7490d8c5082a9bcc27b8fd7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57eb212b242ba51e8637990b8de514262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836023374c13a1ecd31647e0449c6d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114d12574f3a823ac89a8d7a943d567264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229970fb1efb8015a07cf1600b5bf103265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e00165713f1c2f5f1dd42a662236e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac0616ec273d9939b390ff0f52c8be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3e663eabe243f061a2902b849f937268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7e380825ae70d6cf17d5700787904269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7466b05dd52fc4bf6476adceb6bce57270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198307880e6fb3b00ee848488a85ca38271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2026fb696a64ecf8fb29a6d2b392d9a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e357a0af63f88e306238a3a4d9fd384273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c35379419db3ff26ccd0bb3141d797274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d04f7a9bf504a4464a92e740e30458275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899b49827e702c0ced34805ed5d6033276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db225f3a93096fc96d1bb5539ad735277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb147da10bf250e2e8b45bc604ccd5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5f2f610a30702d5bb1662103d51e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce643cb995c617da74eea71df629bd1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff88fd6ea1668780d7e983a182e7076281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dbd2589e42eccd28cdfca11fb3cb3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52069e231038b4bc5981ba8550d25e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c6918cb69915b4e139d08ef3e547d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d508f2f39f5dc7f8ebd6954a6663459285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7a61ddfa7cbfc50e7f64733c5ebfd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50458856dec1b2b85705dc48eb2d7714287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b9a6c1c24b457c542ccee35dedbd4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd3eebae50cc110b547ac650b6a593289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f63a71e4f71dd30e960676c7ef06a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e431c1fecab132f2bd67c5c765c3cb7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf531348a953e69c9f76e10ec99c38e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3dca9fe270ccbcd5d2c7b3c540287293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b5323b01bafff0a6e3532e6aa0bed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd30a10d01a465ed12a2fb817318a58295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4383665282c88a753893cb7eceaeb2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866ddb4a4cf0922448ab5e9215915dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b2c0320cee743b2d829398ae67d9a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38af623c55e1f3826ecf9298b804a4f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b5dda6b31f4f6f9a6d07489bdc564300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc6834e9afa74b595cff2395f0e557301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bc5db0fe644e5de15196b21b40b35302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3065789d0c96adb589a1792e1ca97303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b051f6d5159df763e086508de321d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbba6e121c902f4322ec4290100042305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e477f5e672ea76e1d17610ed78d1096306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56311c023833249275ccba1356e53404307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efac1c736e59d86844c0382aedf677308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ac0c0cdefc3a7cf97204fb832c43e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88544250ab5d8e105265989dbb42cda310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee4f69e18aa8205faa73be525e8eb3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec1ee9ef0ab69c12c140799fed80e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59627e660f475e87dcacfa0c81520d33313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e8d1d732edce3ebb5cd319a6f4733314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7baa78f143f7f12ba89246c7da72dc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd13d0a6b7c93161166bf0ccb53ac5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ddc349871e9a34001b70c9d248116317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0d9933b70a12aae080f977e9a674b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d78d1a93ca840ac08401bf96217f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04460eb9182a5c5cd9147e0522ea1a5c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b834f678c67a339da78d09bc77b2cc3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780ef88a091c7512b9b4e26ca6b28a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f061feae6d94319351b95c04e1d7a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40c7fa122202ced02c299f4198c06d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bc9945df353f655ad0ea60bf7c63f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dacf28ec2f11b080da404abfdcfd4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf62b4d7dacd6275c5f286c8794f869327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ee68b207b31b7020b6bc029e762a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91724c05a4a320772f7af69172d3f70d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ebc05ba32a9e857643cf7278ba3ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbeb78826f65bac8d3cbf1b5aafffb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe62ecc4c6b2f909e6c27f0121c9f8b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5282c9968e85c45ad73a8363b042f8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fde138b8a32a9c6fe769f1c91712b7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b96e37cb65e2f31cdac29ca145e0b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1cbe40598e025a981fe7fbeffdae6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd0f77ce0a728af42216f82ea96ed7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82837cb22144a19745dd43de765c7f90338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add61966aba7d6a20d598f06f2d58428339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62346805b01d5409697bc805451947b9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcd31da5da2e6eb93b11bc6bc83a1a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a214b1ecebbf4885df61f2841f17e9d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e765ef29fdfd653fb3537a9ce57df3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4957a5706097b1916fcdef268fecf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846912bdbe2f17c3e0502e26c6dd7b06345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1e0c607bf2a03988fb860642e0b0f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8f01a5c45a1e6b33304c8f7141cea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a8f0fd39d6c7768306af2173b2e17348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276051c062663aac8c81d0db3cf42e80349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec87a7b35a87d2c91e644072910064350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad1dcf0d8c3c7bfee5d500b8a4210f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499444ae90dfd922b160637f1df8578b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc9a4eac421697a20a1c9920a11c4a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563e0f7df989f74474a4eebef8e03f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288f605c57abbe0636b0a495a4c9b27355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208b117a35e596cadf31f0c73979622356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee05f34d9a6ff77a2c5b4cd09ef017357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b4af4996015316610ea644f38a99e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1160dab97aac39e102aa0fca6022250359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08dbab76087a321b7c58f38c6b86bee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84465a90fca2e1df69ca1354c07fd4ff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966c047e18eac6abee5142323f7f908362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c06b72ae6ac8da43c62c7939a3c7be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3bc5851e1e75c277969b96a779696364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4feef39dd07112b34553180c75685cc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37f34ae74f5a1f96489295ffbabc67366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe84f0c99100bdeab07a6eb5a95887a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e46ac7ff9e4b66285faba06481686b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f754fda8ad7c9ed6963c4670609d1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d164d00ba7dcc6d8371cce809a1ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c442d49485c354538c6099e57c43e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd72c22a8a590a27a17059aff1a6097372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b7b10bda58962f7d2361042eb2c49373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7628fcceb898802925403137603652374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b71f5fe799c3ef2ded02e1a2c2a826375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8591a269944fa4445dc5ce96a963b03376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07e0a3e5ab1134479de1b11354dcd6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28331eb832420b477038cbc4e2a146378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfceac7a8972a8270b4d822742d8c59379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e492a6a37b42359e51fcbc933be51d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd91d1bce03038a71008b27e4bc0f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db258444f7c2c337fd5b4a9d069e9b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35eaef6aba99e2721b64be0945ce09383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10f67094fdbef06085ae2634ba8430384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc43e44c16e59e69db41020f29dbe43385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1b569836ee89a8e137f04d6106faf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0ac15f4f703909411a874a0a34072387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c70808294b214844d975fdc05fa406388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3279524cb8d1aa3221fc0005580b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff29d3782b0819b8bc3d33cd1ba224390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41723d1aec55abf1ce4e30c371d6b4d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb9e8c91f0dd9d4a62d5e68c46e632392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a37cc91b030bb1f48d3acf94b497f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403787f89a8a581472a3de521f94c3f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bd8cb0d44049c52917dadb1075c87395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff21b730d62ca30df37b2df2771e59396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367bf37ae72b7aa4512de4e6b47ebe1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a63811559f7c6e45bba91852a7e967398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02feb71ee5ef301cfe35b379cc7173ae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ef210279e5dc373074751006436b3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d0cd29b559f277aa4027930a0fe08401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fc8f2cc76084d11761a0a07680db1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775b4ed0b509ffd47ba111c1280a813403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f544fec3110137f5493bffef8e45ce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f156b0a82ec5f950347406883de5a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8802fc7666a3ae517f18b36bcaf95fb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31fdaf139e7af44ff2e490aa7763ef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1812c51a40c0250b1358aa276497ac3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3a485a9507a96cd8f0223af76a3f8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cc26a6990fc82cd331f309d645cbc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d04668700ea96be13ff8d74f4bb96e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bd3c03bdee07e1002622bedd69b83412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c38d5ca62cfbc74d202b0fe62c86a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9e450e31eed593e71c536f4391bb1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e45e8142591697e4284d4914ffd483415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d37060340cae6273bd44f3745ddab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957abc899e0fb43c51ea2d557104900417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e48ff4b2c15ef50f509b6342dd207418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06bd9be5e91ce25ac77c9eaaa2db3a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e8a883180e2051c50ff899d0f7a33420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb591eb6e5482a8ea4fbb8f43d63637421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b7d8535f699f90b339c2d69b06280422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de06e509ce089fec5f3b5b35e9f831423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9289a7e82b0c5b1bec4080ccf16b8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871bba7485b1338a11d3406ff504761425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc371597a4a1aceda8b20d32a18227426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0cf45bc953b414de565dc130d9aa3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b3d306d7d1977008fa9f5cd492df5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4053f19009ee0ec3d7cad462fa046e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a630a7f54500afa15e833548391fc6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fcd95483b09204a5923d72130b561431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f9f4415eca8624f5cc489b2d4b2f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec6dfa8ac910d3774fc7a5bc372b5e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf41f758d08bf354ee9c7c60b6b96f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a6f7d4b11ebecb7c22b21e84999d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05765493a93ced8332beb391a767c325436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a6224b638f08bc5a0a591e1672ab7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8dd8ddcb3d5515b10c57210d04521b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd0bb7508b2d4305221daea0364be7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5b3c3822829714e01b99f66708b7a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de3c1c9076164d23a4204f2f9cf5e2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e095833bd7b0294ce224e21e244344442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d97877ad91109256f9b6625db4c892443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59839ec7591b75a2dc6a6745e17e4c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221790f2f17dd524575a26dea9cfc19445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57241bab98224106e7bc7f5d566d770e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2dd1574bbefa89a7c6ea118d7f7a41447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afb16b1161b741dd1e73f933a25621448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a74b146a77d1e58587d471113a183f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79472a99c1597a321907265c52fbb35c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee3564d58899fa1dc51eba0f52c47b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f323f9d8b7c22785b7281377298a2a8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ab34b5e89f06eaacfa37053f9ce3f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972d44f0d209cc0c234dbc58c97f448454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2d92d2d6c5fbc3c07c72c7da57d6d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d83cc850449646f74cbc0bd78f5b9b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8d024460c158f8ff2809e0987f45e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc43e6a586d9c4e2e7805a0f21902ff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7bc72d75e0e59f0b00686eecfe4ed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe57a0a595e57f85c62cdbb9ef39308460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacda780cee19e9a61051382bc39b8c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9cf53425caef4fa2717019fd41078462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9c540e55ba49ae292cae18abf549f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35423276e2d9dbde1408ef698a0f202464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15151a7c8487f23be83a4e135ae05d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6be23db3c64929962b21f0aee074d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6365288de95871bd9ef1140c644756467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87fd86023306069cb4b78b7097cddc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9d85c4ceb701c0586fd89ec25a646469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67113e329bf54b97b96e18e67d06848470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b139fbbfa9cef56e6079c6c0d9ade471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31414f51b5748aaaf6a0fdc949cb443b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c03714a504853722b74865d795758473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43ed883db7d4478e60e6dc490ee5b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d3d98da4a43a2234335642a8bb63c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73923a3729b03c40e35823405fccc35d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e19754fd60792b02aa11e5309233e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a759ba8ac326ae14b41a4f3ee8850f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95674262baeacb48b2f0385fc92bba5c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47aff2481d18dfbdebe5b71a917337480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a5280a17409d881c13a0ff57e1e60481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c6a1aeb20006b294d5fbe4b3b19d2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74ae933c8b4802e1c1c708b114ec7d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc38bb7d9ccb2809899d2d412b2e554484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5fdda1aba44b5cd4a12a343ac02da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19425b04f20ab4da9165973a786662b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f868ba9e09dff6b668c5220e89b2444487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e637b14867ebd7e3aacd2cc23ce6a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e55510b29fcdd5f37c0471df6fa7f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc435dc4f210ed7a1e27fb52f32fce490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb45017faa828c1465ca3d302284cd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4cf33719a2284768c7805b0c57169492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49428bb94fc3b284ba2f03d6c5dc0ac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148aef51d634bca1806714339a2de55494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b43728176317e2c2bff910e3056e2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503749e8010fd9b133302d9df4de06b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaab83851131469d944ca5009f7b619497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf56aaff761cbeb1062b0b0de0f999498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3378d2fe2087d5db8eeb981a40ca3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe0e45e2d5b878d6cd3ed253b7d33c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b44ed95daf0c3e51bfbf1a9a218ce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c591c528af812902c3a6409394d972502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289d56745f905ba5eeaadc27762724a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf9da84ce99f51b8701ea09e4d4e3f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1647d512dee50f3f43822e8715a8f5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2be9385c49f7a6486b33b627061ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c09932f415ff83a10b82c3c2c0b02507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c137caba3c15334759c011a5b0f9c4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafac7386df999ecfe6f74fa6108c48509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9566c5a7763296a07e0a61b90012c15510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1c12d0d56ed578cf40027d47ad7db511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac38ec94f793db5866e649c5088e04512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78319bf8ace12610179845306d7c267a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224677906042d2933b3cbbfc1d7fa49f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72637a8e1802c52b8cedf982fd021942515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002db1a207c04605b9b1d3875c87e30516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455358b856c39c25d0aa832fa4f3e59c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1607109c2348293a41fa64a19cd635518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38515d3e18f92271663eafab2d13072519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d2554c04a6c54ce4300066957c26e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fac7f7239aae2b4049b42937433b9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e84da3761eaabd573fd4753e1868c9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c317caca15faf150f5f7b471b8cd029523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8915575ca66c20a7ece16179c059a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951a051f5598894250b2992632c0df4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bee70bb7e97c05ecff6073182ce0cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f824deff461eca14c21f57d01b4fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd912b35f2e014a3004f6fd95c75da1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6aec0add3d33601276eab524b7707529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd773ba16a38935a590ff926c3bd1d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97682da13005dd7956bdaf2bc7a6e073531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710309cea6000d4a12f0889c383630c7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b009dbb62f72c912403ad670be535533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a49e7e2b33418ccb0128e7dcaf019534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c491221ae8f5884197b5cda2189acf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9059c22ab01ad4ea21eac3cc92885b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfaa53cad3495c30c6ac5e814d832b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbe8d84431bfabf4fd8514ab0e7148538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b4665195084f43941027fd5203a33539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c577a044b809a04c9e03aff500c0921540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74ec590e0eb9b6da1d1606f5ae0860541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e4259104d0235868000cf8dafe2c8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49511effb36ffc6dc87085d33796385a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60855246e8d5b8f18eca432c1b5a232b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1457b5a7304f49f9297f4d4f69c9d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a281fe4f67ed537ed22608213ee740f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afaacd7a5e4a031a7ff1bc251f091fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508c5d15da29223e8f414c80251c240548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934e7b3aa399dae31f092b98d9acc23549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b4e5b3d2f60e4391b4a6823044355550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627aa957c4be2d0d0c36367ec94d0c3b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b79d36b246ba702c649305fa96bef5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f4667e25b11cdf1900f48fb2e9c75553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16eea04888ea02e41fd4eac17056fe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc783ae5f51f6b9e02fec7567530c09b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c19dc0e925da501a22628c175db84556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f09d0c694f4b9882391d4d7da26fe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deaf15b4b00bb2d1eb05bba19304af3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3f8047d9facaed056548e3cb64e7f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe32b80bbaa1748fc3d46772dbe7983560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c3efc653cb315477eec6574d4f837561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4254dfdfa076e28bcbfd0780849fd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e89ce798100e1cec5194d7ffc2e297563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481a0908eeacb4025608e2dbd2e049c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e8ac8d0a58ed336e61eeac7b0b1f6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73340d63b7a1a1fe686e9f1c914782566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb59e9ff40b26cbb54c193c9d4bcfc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232c6f212955ccd802e053e01fdf1d1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d42684cf0e37417ea771882709a10569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337628600d03df3d7bf1d470fd8200a6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049f7d1f57c2e9e302f9aaa78da8c50571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3e47104b4f145e1468ec1ab9a8bc1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763448d732fbbe48702165d220613132573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a976dfe75e57bf82170c7c945dd396574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20f00548a4f01b3f5f90d33d256523575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0a0854a1bbaafc80ec13554e67713576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35cb700dd215dffc3d17b6e24d002f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aebcaf65c82e050fab6782731754ef578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109e773793ae6ed3c994e67c2698708579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15fb326604e22f1c997c7067d969c01580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfdc7bbefb12086b702aed0cc89d60581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3439286edfb207a9f9f9584c3fad649582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15363b6ceebd2eaff6b20d6e1a8ecfa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ed4b3a50de2058679c14408694a03584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cc6e3a81b654773649513bc790f88585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5032034821c9c5edb5e7821bd001b8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fe81f2c09cd764b29f096a2200f84587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6e1f7747ea0a6b0c8ae43137a2404588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd165c8d10e915f5f74fa441c661a525589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb148304ce7d434fd48c60fd721249590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9c8e6149b35b0ba3dbb4058f8dca4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8c655dcf1a68cba379ba9aae08441592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cabf328d76bd9e7e4634837d607e2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c643d20a3611e402cfb82b0e2d6be47594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625da24a3b88931bd1b06462f1d1d217595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047300cbed1413dd36648dec826f5080596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888510b124f6aecd7fa98ee753e085c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8afe64b32e53949c60cf29a5ca98da598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7542018cf17a70ad0d0b4a6783df9d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a665bdaf5f10f36a7d86daf1f63310600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db95bf9b0e93a14cd18c01eee8c5fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db00d649e4fec8fe5b5160471ae8e06602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51e6954fa5a0fedbc853eddff21050603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f726e3d843fcfbf9b58db77758664604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8dd35725eb93e0a7e11cff40458f1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28651bb54763aed3e8b776f078f94799606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363f56e8acd57542ee75a457622c2c4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f720700416e4adf2576248ca7dbdc9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fc6b9cf2916205dd9139aff127496609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ee395c6296469f2abaefae4dfa371610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a48ff40e562023ba93d9ca6ad673a3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7964168c1e2937bc5a8813efad48b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8696c0e9bfd7c7dd0c79010967157e7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19fffffaba59f6af9a7175e0ac78bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af153d6b64a9f27b3913aeb502663154615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39b1a37f1dc4a428b5ec52f4844e1f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27cbca37224fb24dc3cee165cc1f1a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a766dd92d262b674ba6c91ed5f94e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1dd1fc4d237b06c1f0268774803409619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed485204f821b2818ecbe672f49a7804620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6611d5086b98898f1e5d8ff9ffef4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2745fa55cf200dd81c842fc05825d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b12f9c817c9035abf43b1382df070d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13eca0ff0ad715d70493a6e020301af624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504a9fb07a20399aa5c81132819ed9b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181b707dc4cf08a21ec5813cb2bc489626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479349da031418f78a471bc5e5d7da8d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6576d5c5270e76296929b237571c4f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef45234ee29ccc057646d441d23bca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9091fd3282a4f7c8dc399c164c37c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0639beb04a23274554b229425b2c01c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c5ca08c496d833e8071efbc1b5cd1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3176f1f538f6ea2c9c2a1a3aba19d5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db73d11f996037422894238b49d0604634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d769a5cad0a9666c0cb992fd2e32c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a01deac8d3f05bfd691f882cb1f94636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e70d66b015a844c9598600d1da73b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2732ba5aa92d917d0ed3be378f63a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c19b51288d1eb9bf5fb647c976fc82639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48522f1603dc7b60f1ca08e691265a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b103acde1709b6bd634c8b787efbb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bde07dcd8b748336dc8e777347d74c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37a057240b54e9140f56d1f706d07f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e729841928f076fcb5920c5f2cf9171644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c215fbafeee635de9b3f25fc017903f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516f4ea614544ae380f8c2946282cf7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0c23c73b5e095c05c3e7f0062ef97647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87418b2ece84e9a6ebf696836812f740648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cda9e74f15e120c664efaf1b296a11649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049ae5b040aa4aee832f75774f68073650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e82b9b65d732ba1b3a82d7fe1603b0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ee320f41176c06b814a8f83b49a06652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197fbef300a0f18429389fa977e767b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003aad5bcf292ab5d319ab31096f183654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f9db3a5f298c4088a20361cb39357655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ff887e4112a4c3e96cd0e96cb6763656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf601194786db359ea19a0c9d1a177657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e8aa583d3f49a8d1ece07a6244560658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719af04f30a7318fa92cb55e5e16062659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19052ca2acf7147f3e39161f1d2483c1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a92caa1e898054713e894f77bbcc17661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e3b7d66f9a7b9b656e22975b9c0e7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942ef2f2a7bbe5d66270293df4c3cf0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bc94e74228726e892a6a3646dd92d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dc3450ef3ffccaeb7a0d9de701b2e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703dab65d6a8a1767b4cf3253d62a771666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a528b9b47d065f7f3bf9c206621da77667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b986cc640939e5856a3d0a5cb6e5277668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbf5361625306343cbc07bbacbbbfc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68455ff4e14e590424102212e359bc19670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2111a87dce88dda5f4b3cc9e85aa24f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89339cd2655900ca98b47d270f6fb0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72c4e40ebc24fc11ae76e30338b3ca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88185abc355059e7cb646a667791781674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699b109bfd9ba91208bc736fd49a7f3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba0878f849321493b1f015975302d9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cd9fd2014d4ca4312361762656481677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e29428975b4c132b00837eeb32b58a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbbdc8010efb8cc20165e73dfa0644679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deeb2a8de3fa359a3624a5902cc45c0680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>