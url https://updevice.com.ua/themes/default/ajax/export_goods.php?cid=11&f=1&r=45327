--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14e0e725129aec05b135dfddfd0a181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fbf51b959bdbadaab82e709ddf9ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a621ca88457d68faa1534012a8721013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe1ea9b06a8120d2e3ab5aa528e07d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1fb74021e7a424a60165ffbab41ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c5cbfdc93a8f093c7783365d1bfdf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e61c97b0cf90cf0d9326d37d3f01ca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f60e86a8bebad547ecef1b39a4f438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288265d2e24a68029225d25c3c6493c39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096ec61f45ada32c1bb53bf6dbeeb0310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff610063553dc43bd2bab1569da04c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a16083747a689538a35564868cd8112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2883019d4a73039f42dbaebcee046e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8806c89b8363d4ff4f9a138c5b86dd614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e4fd62b676712704b74fa8efbe9e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e0f97b011de58d94fdea6b642e1ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f40f180ab81d911dee636538e026b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8421d2c6c2b52687ba39dc43f8d75318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71316a1911841926661e2555cec0dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3fdf2abfc92fbe40c9567b4631b3620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85753a802c8bcf160700aac0427e873521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb465769fe1dda45bd9d7a90841d4222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb1479acf312bcf864fb20e454114e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a8ae3a12e1b6dc1301a18bc11c7ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e4d52dfa480e419247a4090f8a2a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c62c0eb2590d8cf37b7824b97a55926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c2262cc366d229da5db9773acafe727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b54bf558b123d59f69481590da08b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fd9ee8b6ec15bef031db42b2d113529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103ea4429d3b2608655b567926b4e4130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c447061fba219ef50f9fa0c1e970f5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98450b3d97524625135ee2ce67403b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9a7e0f530443ad7e226f37772cf4733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c354681a061f8471e6c916ea7e12e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732da247d3b4b6c1187e6bad631437335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570c92ae8781d591c8d65d2a084cf5936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234b4feb1f02d8ac709a81a9605d10137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd09bf638d747d1bfaff7a7ad4c28038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b237b74c9e5e8fa2fe11292987908039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a20ea3b2e6af02851edd3e85cf44940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fa3e3c8bdb4a31ca139eab7c4dbda41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca9ab3df5bf464402606b48f1a1cbf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88918b1bc01eafc5a0d733004e9fcbe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c010c01ae459906688c36124dd1b93444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9918e025d395414b6c54fdc9e0c3b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba016e2411872782a081b308998ace546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9d09583c82dc8d381173935b22eac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4368fe7ef82cf43cf4309db941eceb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd23b97d5ad03f258755326936be2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471ddfbaa1727b74bd635327b98ea7950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda12c8419d74c06a6ba6ceb6ab8e63751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce2a6897fc51313dcb7d73731a65a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366eb2fd2879dcebbeabc9cbd61258b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ffa9d89854eb9c5dd84aaee07b54454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae192cc819a8845b53ecc1d8a75baf5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb151d32ed7636e5ffd13e5b28a092756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0071e540f8f17a2cca0abd1ddf1bb957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fd5eda54c9f42ff18de0eb88e785458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f4c793ee6b5a45b09f12c62a068e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85b964b8571e3dd0c82641d4e524bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372d08d5934c8caac33c481c2f08ce861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2afe3f3ba668e3eb52e296b2a64e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9cbe924dd602454b512555e75760f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371e1ecf6657a2ddcab1c745c6f9b8d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b0d96830cf2cf5217de9b89561dcf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267faca1fac285518f712f562180ee0366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16e84464dd318b0ad4cbf5ae7bba4667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238c278a8b21a70c1a4254da101876268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e851425950e442fc10461191f6c39f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c146f2edf0e4195db537856e49e47770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b2491eaf8a23403d8205b6124e6d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810bafbfdc44209fac07693685047bf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e569848dc2d32af5e2d835cfdaba60a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f4847fb814270539e6e70c7b9645574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50826cd7fd1d8bb033ce49ce59cdfd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4c6e2bc00092015b95241eee9022676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a75eb97258ab370c9b8e8f81a74a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0888d9c8501ac6faacace095b5c124478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd430dd18f3fef21bb475e23cd79cc779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c1b0f10cf63c3005100dfdd25615080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b8d21899488da6ec0d23fd664cd5b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718c1f6ca3276e1eb3fd5299fbe986b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b1d4213e468d2572b3eeeb615236583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013f9e01448d68bc633590900eda90f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505649905c16770d785d8e4a92da33285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444097ef35f61673968fdf3326f6f2e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8179e9d9ebe6b903374adf280fed8d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e4878b2c67990bdf8ee6df31c5b5588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e945a02204576250650d43f920cbf989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83936491f5ed51c375cdc6985a23dbd190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427478277a31cdec5d8cd2da25153cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c6ac534e75159c2e9f7e4682f5c1b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a062bcf0a4d34a35d68c4952dc94c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935a41ca7740af0862f8bdc85446fa994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769638989ca809c49754131dfc738ae295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26026ed0492b86aa73890f9b5388124b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e357c3c6e0079b8a4a7bd769feb3897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64ef33e530c75a0246d1b015699afb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a91f7898d1af3038710499ebd425299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059f95031c3f096ed7f3f373da48b7b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f78bec7c6a2ec6d07cb35ead4691a5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1980283b987dbbd42d20e3e8cc4b364102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95da1a8d042c9db5109134005d761e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d54e26955ce5b27a31c85bf1e82be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d1dfcbd77a48d3078dc1c9e5e7a3d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a35545e3df95da3555ad0424b3739106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0deef37d743d0e2248ac981e77078107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c87f91411f85841bd9123abb6ef96f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200719a8c2281915ec728dd38f28fb5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebbe1df665b64ff8d031f75218a0f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe3fd87d499ec95d139865f8136ac8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4c0552cb047fb3ed77fab61599c41112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c4144a662418a80a39ca45334fd46113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3085160369e5876d7cd510890c5e4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd301913038ac81cdefeb74b6cf161115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea77a150aba1a3378f0077193d0424d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2adfbfb4596ff216f7184e311ccd0f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d15512f107127ada4e4a3298f1864118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d25f9055aff751aef1fe548803371119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a68d7ba47d19e2ca6f5c5a59920f1e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6bf7992a19928356877ceeef7d282121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b8531b3abbb4e7731304ede1bcb95122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2ab84fa6a6abe48ba85a1c91107a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729792e1c468b36f82706c015776f47a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a21d919222767f67a8e03288b55cb1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00fcdaa0b2fefe31da148f496816e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f3c0afcce1b1f96d7713b70e6ccb9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d877c11e34c4a67bdebdcdbd80533c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9932d5dec7dabc6c06f67443962a618129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755f9d183bb0ffe3f3cc9f82d475040130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374ce3b59edbe4bc168c53f565e02f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1041fcd9abf5817526c75097afb6a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73d56f3e47ac3c5f2f4d5d92cd0cbb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f535af797ce87f029ebfc0f6dbb861d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9db21b6a147cac831f54f00f1a5da135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cbde8cc8207dc531c247d0dbd114f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e78657002398dcbc8368952df735d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c788f16c183db056252f70a48783037138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109623ee5ea5b03091a96e3e54df9718139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9581acab1372ae497a790885621712140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624d8f548cf06fb96ead56acc47f5ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba34d39ead0d2a4b8bbf7295f25e95c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da4254752529cf1d5fdcd329c9a6ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ee45e269afa9debf3d440aad4f2f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f8b0203c44c3b0301764d8a1ece72145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14086b80790b7bbdf9fbde6a4fac1a8b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0549a5b73872afbe472e1564ef311147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8333bb30c05f472d2ae4904ba7f122d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c26fd2156a9d94102f2f16bc6483eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727d5965dc5c4692c643696e49fbe19150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af25767eb5691754d57026b2d27edb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10523ed3f43889009923aab84100bf31152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e905eb6144927dd43dc55416dbf97153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2388698f927012eeb275b7bea481886154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1a2ffa98113a23357e9939ef6653e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718439d4892913554b676036e9d0e86a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8394cb4af62cf9622f58495922266157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7535ff581594570234db4e549de1dd4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944022d1a5c8cb117457beb8a08b15f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c972c2a866b1e3aae3f3bdda452a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98a08900ab4d1663ddab41215ae755161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4e8021288b282aed11fce74fc41ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec7886d5b7b3d68f2dc715db6ab533163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494aa4bc7e4c7c52b3084e091996e36e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125b2c136843a17beebeeb1da43dc93165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f9d0642d46b5af060ea107f2f8dab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e8f1d14e0777ba5a4e4d827b1e709167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70407d448782b2d45502abd79cf37de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853f364406daceda211afd0f3febb58169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c0cb1a842dc516c7dab82b5720305170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497777f17c001066005b8999125587f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c661517a05f49af99a1b399da7e822c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141be1ceadc33a1c080426ced41a87cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfa603834e8303b2966078bcea2cfb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e597e601a42056f158fd291cb1f8c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb2c34c8983f11d93621a92270fb78176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804083b485e5ee232e197b489fa2c9d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c046e9bb8b1365feda6f8d23243b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17477d9253406ed2e4d8c40de24279179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70500e527a0fbc41c03a800bd2803315180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d09aba84a47eb4637670ab1baa2c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f09d711659cc36d7424fabac8c4f44182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0937ff2f35f4cf6d0a6a16c6dc84cc5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09769895f252ec9e9ceb68a25e820454184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb24cca6528346b3064152254678271185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd39c12c5307e61cf447d717717fde186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebe3591307e60f7bb55184b6e81809187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd69f47443321a981778cb671f5bbe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5beb1f163f3e37971ce9d3d43d7721c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8999c1468168644c061a41f97e1f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf5813d8a010fbe87e3c62805054c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec2ba918afbc2e11d384aaec122688192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42c4f2fde88769e8311533f3cc5bd6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11498cea5b3a9eba2628716dae7f621f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41797681cbd6bae0c606b02c749df70d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af28d963e472482c5f8e531aee34e02196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75ed98f677a68292b203d7df26ba42197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ddab9c5a3892ccc356fcdd186ca40198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58023f1108315499baa0198836e9721a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844483cab4d9782b31c27de4fb39b9b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10af885929f3e328aab1c21a300790201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3980c922086be29ae61d293d1c877d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ec3b6df0dd61b9a7b7296c0c5740a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772160e747e31c91bb012137d7c1b127204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb895aabe30191f9c56d9329ac0f3329205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746cccb4f2b686076fdff9446a99aa5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526121dc6ad7f8f0494d98f3e953447207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d4105bdf497861ec6b16973d064e8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8343d4ef7e05694fcb9632f7d2b3b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9daac78b6a431a3d73b092dc791757210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de00a27920912a100142f076c13f51211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236b496fe857a1f8c69f8f91eca4a9e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a858c07e39fd0acb124396b7469e098213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236dff0e224f54f865ce815b584d02b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d532fb5352bf6d474800f9216533e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202bc921d06f1a0ca848e4ea7b6bdec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afeb11e518f1074f9db7131c3711aa5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f87a22c91499e580e8cd9ffcc698e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330764e9d2840770015a0acbdb74a81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6def27af3448bb278b499eaa3703f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1823667dbb9e3331d97047ce5879bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bc8070a4ef1a42ac99c219463d7e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca3c8a36eb4f38bc4d5c8578776a0e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16fba9bfd3079adc217a429cf2e57c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed006a3aeafdd432931e001c249d73225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220df58ca61cd5bd10451e7bde0ce8fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe22b6a9f7ab4777aa9d907a664a90227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d067ffce8cb64731b5d0c4880cff719228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca28b1bc601df0b616f71000d262c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fc37289c69fd04d507fa196281471230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7ed650d185e6a1fa7de1b0d7b4f25231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca10ba53208efa1b56efc2494a6c91232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e87fd0808d7306bb9778315267bf82233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb95641a175ec8f3ce4a51b6693a24234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b0b9da1ec0a455249bb99307daa64235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4ade412ec92e65a901445796b053a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebace08c92f02b0cb7d206744ceb47237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5fcb58ca6729c0b9614dc685be89f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee385b77247be14409f47c188c7b31239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a4fab540cb32ff82c6b54eeeed726240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a00999930e2556b95dbef7cffb370241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ae1dade5daaa372e8180bbbfa2f2b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76dd3bddb13dc669e0dc0b4cf3045b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4ae884eef416a98485b78c6549c29244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621109881164a4641774f1d6481fc48245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f17b8b513f3621f0fbc3b5de123c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b36be1eabda5c28c4440ef98487b17247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1d44693a133431299f73029047d20248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad347a8c46c59bf99ba6ecee17593d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a1d3cb0745d5e8559af57457dd7f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5b9a9fefc8af325ef611a4c9dc0ec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd21d642ff172f554eaed05dd4e0532252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79192be7458212c06290ec41480a44253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549470613c14d550df3f72d192ecf7a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11132097dde871fb01cf0599e42bddbb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6cc341931e69cc06b45ccab62dd09256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e1a801259c6ef5aa940dfebf4f3b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccea9f657e23814b7c0c0929b6cca0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c2e4b41931b9fd7bc20bf05d50b50259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c298c5e517bf6854ce1b5ee2e70ae8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58946dd55f358ef8f617bd8e148a0a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec033dac2e10093c7084b16ffe1a7b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c28769235733a179a4ef56ecac72e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabe9a496f3208cfd0909c80ec7677e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52436e6739387f2c2a7d6848783bdef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f681b04ed4467925d4aebe3f73e5b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1368bf16670ac800e131d8f8bc7ca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f460712f9e4048e1c90c5bb7530ef04268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01cc6acae66668a7b179c154897196269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eafbed7b415f8a127ccef0332de0d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851004974b147140f91415a618867a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01006fbcc8738313398090071f32aa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa494e7589f9a43100a14ac3c72917273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae5669fcc2825ed0c5845f1f8b2c98274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c477f1d6e62493e727704eea704ace275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095bb4b15cfb243ebdcdbf51116429e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee58379ab66996f088e73fd8c059e7a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6d51865555a67a7c435dcd9e670ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51ef61e952f6df51f33461e7ecf097279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a00146e2f005a95ad2a4b6b7425bc1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10282e19a02e47e80fb006c0093f3138281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ebb9af7eb96e8911ef99d69c2a7d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc51cf5d28f8cc719137a7cab6fc21b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0607d3e63da584d4dd0a586b094d3f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e237175736e42e38594fcf8f716cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9a1222b8a1efd8a936eeb8680fd52286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39126854e1f0921e6961690400db6d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9afed7ad74e27dcb1778cfd387e9a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69453d2e7356784d08f7e158999ebd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13030bb943dc054d9443d5137b38e6c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712544bc8327302116560af137beacc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973e4fb991506d5990fd89b03bdd89a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535a0084c36df788caa7425649609ec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a9328d3ed8061b9dceba5493842b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd3c3726154c93e62b4b00d61ccfd4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aaa618700044db25e1c5bd02e67acc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129de07f7049b5d2bb36291a96d7b09d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ff4850e74519ef3617f5b6ed6f741298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c90d9024d3884aeef1c3ac27862efb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ea50e6b540ae282158078fd5aeedc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451ec9e3fa03f94e067eca848b21d72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de104f6202fed8b4e5563a2fa04eda39302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bc1fb1a233b19ceaab34fc09cd789303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526d8c235f797b76f5c296287d2823b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f48b0381c8aa024867dac8c94a7e55305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df201f9a1b64df12e1137e8855a9aabc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc972eadc30950583753cc0655006cd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd66d2d97ce00747135eb48a9fc5bb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091f7c9bf7c48ac559941f003d42b84309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d233693cf380a6ca7836c8b1de134b7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc7ce89163a7456a03fb7704262f59311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9bd702deebe7d1cd1c8f315b72294312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af1e433eeacaaef8fb4ce973d360c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a8ad6bece285b0d7bc709aad73f44314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bb51172338fc5882264b3213a9005315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f904199460930c6e4fd1a9b8b5fa09316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e53a83ffb16820966fdb62c8a3389317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a228bc338e3cd44d32b299361be5480318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182910874d4195548b3a5a6e62b1fb4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec43bcf771b1d468e4038b254b1413320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3823381cfcff2efd170fc4c78bfde4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464011001418e799941f0321aa83adc7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6329124cdbeb3f1271eb72f0e757e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381a12662f69f2b8addef9d5732e3ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3032eb8391408739c77386b33ccc13325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03942f88577d0516dc90133d055f3c2b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f803ba178fefdf186d9ad55ee85b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e9c6983d545ce15770890341e6b20328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637aaef3906794bcf6be1c04bbfaf15d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c24c22047272b6703715793a9b7e8c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf3e4257ffe3ffac2364d7a47d0497331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed98bd220c0339557072a17e849665f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5b020fb657e5f6dbbc38e17c30a06333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66fb8b1783d7396dfc01ccfa68bf49334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8995de003ba452a9c1d6179711c1b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48241de80a34c8e128973a6612bdbf85336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f1f46b8fe91179e20c134ef4a36c4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b2474169afbf67c990d5c19f90a0c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3ea1ba51a707e014ff7b8196d6340339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961e92bb18fbf3e5ec5e3895cfe7f90340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa6823f73587df193997eb74c1d8b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94be8f77d6d5c7c305a7e4c6e5090e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ac1ba3711521c19973add5859cbd9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5abf2cb4373cf85159794fc4ba50b2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e1b43c76789f62bc8595700feff61345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d44927888d9315f702adc1da0dc655346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c78dfdcf91d3c2bf6f486356b0c7ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf37098b8d1e4e50f7df7b7590ef29348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6aba258807c2f29b454f360448cf9e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9c1903270c5ad9852ca6981c27b81350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e3d106d99713bde9ff3d4436e6be8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6836d494044af1641f791af4344e7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af107619ff51861a34452705c44ff22353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691638ff2bb630f7863d6c96f7b574c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1cbb46241006bec121dfbcf2a60f2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7863b86890ccec1b6ea66e53a5684356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900bc002cd320dd7f864edc9cf7b048357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a79e50ed06c47011824442b39e8208358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ccb343fa3a870c89675670a7f8434359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7636f1307a8f97d33fcea1b1911fe4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1aa8326edb7ddb66c8966dc0faed3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7af5be3b359cf98246b8047ff2ac1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd4add8c0b05aa2d460fd3095d56c0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94c5582bca4697b55ad173a1f4b09e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e9d10d492371e44e13ea12607f35f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c5abc2197f38d012d0b654bdb5e55366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d0c968d505723017c11a5dee2795e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896a8f57b9c025e97741d0c273ab758368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff93a114c0dbc0a1ad4ba216eb9701d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70027996f1b19cb0202e189445067de9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe1f7dfb05e0872936e29f101114e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a2aa70e4ba0ccb47ce57dde6cc4e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1984b7c9a641e1ff06e4d51837ce4c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31001a2755e45eeac58fe783034c27a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd69bb3c4059797a84ba062d69989cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8085604eb9bd4b5a65eadfdf6be717376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c9fe24b0fb7de2104d382f46390f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab671e9ae4876332d41b391e36f94af0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c40bf85f5bc8570adcab802e5beeb2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0a117970f6319376f4df352aeb7db380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c79ec2209e4bf30f5ffd24f150f310381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1a5098841377d892fe53f5e9c33a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9615de07215276164ec1e200f102060383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712f774c1f4c2e3e3c5c7438a40b12d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c857baa97264f3c76bcfdb5929bd8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac193b9b4c3188606867a20780f9b98386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604687550b3d0f073175f15b11bb4f4e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3536b15acaa722ed4c204d59743c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589163b24424dedf8248652253b4d3e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa77426febba0d5cf6335bbe4ce659390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81db46523d8b0d317b6f36b0e4ee82f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762faf2b9bc8a35890ff3de51de9a19392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac32ebdce7f5466972ce439f07bd09393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5dd93c9693659de6bf58274c6f3be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07512a59b3940d09ebd552a6e77c3b02395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d673c89b7d7dc921fd6388b4462a17a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41063f98cc0e34b0948345d7945b40a8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d154242b85cbb4da17feca189a40c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fc20259a78c86191e5ae19cabcc0a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4696c4e49f84fc3a5619c2c1bc9164d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2393a1fb0ec7772214692ea834f22fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3393a7e4de6c996f9bd07eac8978c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fab0c4e18525b41d90d416d2335953403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c297b8b40ef98c5f84893467f7be7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4732c0e46810a484499335af30a312f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d5f7c401d68f68e4cbfc992d424e5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ea511a7769733be20ea8f073bd4f7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef41d8d0689843ebd64b2cccca725a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2e9cec52fe9ef59d328bb1c02aab5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6539c18bbd10bc0b73a8746f12c8b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9e86f670f1426904b20fbd3c7e6ae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ab890118f084d8aeeb39c6a7b37cc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e266b550b2c7e15aae33ce30f4b9c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77ae6c19f6c12c6721c57d18291942414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a46e00e7a32c5dc471a4a8623c2e64415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976763183694618c688cffd741beb9cd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d4ba2922b08d0a108e04bfe962786417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa035adb2dff96f43beda7e2678669418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ff1578dd71bc9510ffc17d1337130419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffdbec5c25cfc02d394273b2f5a47a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13587f95fb6358987dbb2b3dccedb207421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778cd5e6d5a0a71bb3ba7de66ca31b4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994822d71a134d3846351987b007b9b7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8eee93f2f895fc91baffd4f466f8f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eca09e697ea445e60f552db4fea9b0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087ca1386529d54f8fe6a324758c431426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2823884983e4854ba4fbf937cc1dddb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79da6343d3272dce348ae9165defb6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a689db57cfbdb3e1376e8fa3331b7c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f257b67480cbfeedbd787000a3b901430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eab442ed048c6f8ff96ac474cd1349431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea871c7ba48a115f9b7883b338473243432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a455e0cda5488d3f4c47ba18475645e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec571d01b8c687a992901849e92c1303434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546bf5bfecce04f94ff270479a5a939435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817c93bfc3d0d987a3487d696ce3542436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e50e95db6e2bfc0659f975bcba2862437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e85eed16a8c373de3cd8fa0958231438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3cf325f8dab2e6c9202f03d142c33439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98426d690d503cfd2eed67e0ffb10b12440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d55062e42bb8def7c5bb8697c43b38441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a049cc5b75b663b5714571de8790e1d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9a13e9543d1e94c46ccad9a5dbdc1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765fcf0abacfef50530745c5b5bf22c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b6811c3fe1589cfdbf9fb59a91fd0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b18bd9397d185a85fec68d6cdee69b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c109f441ae9ce3a1260093db01875447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b22ff69691dc4af80389adedd30de448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc840ce42aaae22f3bbe4ba9283f370449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b9ac0f086ebfa63d32ca0d6704838450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f638fbcc5eb197f58ab62e1c74a6975451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e4eeb67a0b86e186b270a8f8062e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99886cc8ca18950435eb33222d7f78c3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751c2983a41e199f059c92caa360342454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebac93f5d9d1ef08c6c440629f86c52455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ff93e38eaa16af39da63eb3a2ef04456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38dd91be684f8ed370691ba58018861457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a85ea5411e9a161f5cb536589c7a6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c9716112802922bfb6a52d266bc77459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737703b4b231e60cb1ecdf8a339bad77460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92a932558e18ee46f554ed19717e81461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c834b53bde187de8869c12721aeb40462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672482721854c13ca6b8c79edc233f3b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55de0231d3fae63984262fdd5b3ffdd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede86d254c71216a9fb1bf623eb353b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb719bfe644a99fb50b25e0899adfde466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740e564fa9498a7684a16104b5faa44467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2b24706e57d722caaea0ff06740a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adc9139ad5769fd3bbceedb4f1a5b4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ada33de68fa6567ecdd3807a2ef35470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbbdb55637e227dbfe1fb9ab681d85471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12723b4757728eefc715c78400ba5c07472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f18fef5f42918bfeec04549f72eda3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9319dbca839883da54f215ab5ef19474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085841827490f3b10e31756e07d6d3c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07983d6267ebcd5a7eaccdb30780d3ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad19d85ba6160f6d6116951e50334de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfe43dddba98ffc6e09f1cd43fce22478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a70fdc002d59243992fb9eff1e5686479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae768bc0a50590456502405ec963f4b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694d3b2c219c13c9ad91b7923f75129481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2dec28b2653a6276b2395ca665edd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b53d609dbbf0ad08c45fe752663a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac7fa929f344c2a327101d24e9b412484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510dd0fce3a52ef2334a9d33c116d4b8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ab954a69d2f3e4ce76334559db436486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dbc96d891181dbf0d6212e71ff2d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901a738746876bb8c34c6a0ad8ed530488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf2bf6484cec8dc63e9a7738705f15489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102454e1619ac70d60d71b7c1087549490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9601b33ceefd058d7ba8e424d21afc1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdeec8de8cb3e8d926a942085c2f460492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bc9e02c4c92141757a851b0889180493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e73ad2036094805cf494458f1d057e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072636b688239377fafd3c83d4d91215495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca00dc83f70320a22e5ce35690b1af496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f3f492ffa85e7c9ea3c722f6d3581497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d7c2da5205e3130e91631e8297da9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8221802a47e8678a5c4aab018abd68499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ea4850ca90d6e7442f073006c4008500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd38fc5d3d80562f465e8b1c39a2a9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4fc93450fbc13c98dd2868b016aa5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61049e7e40ddd012ac341b8e45266b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6de810ccf65a61061621b5087bfb6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1191003156bf7ae55468980ab5da8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55054bc123dd447f1447fbce33c20f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604624515e5d48b4f01af14dc51ba43507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af71a40103ce78e23d77958380c710f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0f6ad9085bbec8e5b653d46444147509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407b5ec67a411de3c68beacab79acc2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f598b10462d6a9a1220a26f32a1fa9c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70555b8b8caab5f1cd7ee3afd7a396512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65be2293f5379f92e0639b658123df513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e7d0d142353436b10c00c40c7b814514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb226613af95b96ac45e2391a655ecc8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dfc2f451e8d143f90fa1677e93ce5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3385d2db74262da8e1f586933ab4cb5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d2f5aa6c394564fda272987c3cc0e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41699b36bc838c4bd5aadd34997d4867519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f56e6a8d102710a02b9ca17be61eac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd5f59a0d29cbaa0fe9773d1af0eb0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe00af9a26e6fd229e973fa569e9516522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e23879968fb8f55190faabcd527777523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545696a27b4f2420ed40992b44ce8907524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c59d02cd5fab39aef38d4c8308101f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845665001f8211018d166cf743252ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef81e2355ffa96dec201ae5c913ac4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6ab3ce1a0c72d5799373d0320f0f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0903729003f77114c6f5663c11b95529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc259d64f09f84a843e7141e6d65340530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216210d0319a6b110975415c8e124d98531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdaedb0d9204be7efd49f14ec3e9891532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d7e061c73258775eae92eb49ccb8f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8cc57a4e1e2693862ee3da04f52d2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9426c3f20905fcfa04a997720b90df535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b55c74414f6635613f5d51b63a41e1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200b2df555166cae34ebe29d1f6c6d5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64167fac64f42463156922c9426c10b1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad714043b8befcf6017538aecd19589b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f65fc91f59052d299907218a85566d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4280a405400b37eba9bd50dc4d0ca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589311c2559c91c5f542b5fd3dcb78d9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774b061b3a1b58f5599327160d22c78543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e986c074ed279afaeaf5c2c2eae181544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd47335c1a9dffea72fc0a8f15c3e09545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698382c24dbd300a7f8472213184bd7e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bfdc8fcf86660208442cf02ab37fc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc93eea1e0932e971d680b611e3e3d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff1fc616fe9e5a8ca6e2acf35f37d8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8c67e4f4c45a1656551828d0e476d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980ce9f663514f81fc80a9ea797c8a4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c3738b8819fd9a7c65e829f0c5e45552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716c9e0bedb9278520f0507de155b95553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef32493736c3cdb03283320ca00635554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b81f3792d17083cbf9c507beaeb2b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9aeac09c3d1ac0d3c0ad469876ce89556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ef794c2db718c1cae383ea6e6b80e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdd4872b3a383e4c22b65659e5c96d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368b43667dc538ce0d0634619a7b98c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172d6dff25b5204fa0863d93035ce33560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392824c22a6f3720f7d835a851328dfe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102b6f2dddff21df1bccab924611bab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78cfb25f04a1d77cf1dedd7a90f694563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5d287eb5989180705ae097e31903c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfffb07136c9cb749086a3f9a5c8bbe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e60b14af37b05784aae1b89243a9ae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ee9ab14263795a5a1356b98e341f6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59acfbfeb4758db943d644681c6104568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3a74f2f49204cbf2ccd87cc54a6ba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d748eb915bae7bb2753bdea672b8435570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811607bb5cadee56d70cd8cdc037eac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f2d82001a3698a0392d2f0501a529572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f052a0ffa7e3f1f6a99bc0a7258d63573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5e90671df6a2dd8550e3025259013574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133224d9eb614e7cffad7d38deba1be575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868e39d15e3aa787749fdec2c793423576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d962b921adabc34465c4b6e6e4a9a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f267e58d0e850f13f5a7f96a778fe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfca282b4d3b7dc4474431c939a9564579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81345991f9323604bad9d899a4ece4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d12fabe475e63ffa3318ce25b3274581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406968f67b88ab491510bd4c2fbe8d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a087065aa7f21186934697df5417054583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72aaa9277813d7ede3b14f5ef380fec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c94cc74b63752c71915063c36a6a8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84eec80623ed8cb60ad415d57c89df586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07470d1df2d0e031b805770cfe8382d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33708c872d8b9ec81f7c583db1d41a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149b272f69cf3e651f47cf41207a6ad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4bd082fed706339b372ed60264ec9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb3bb6a8d55bbd194f0ad2f4014f55591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe33eadb96481a3cae1a2f286066e5c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88430d02326f27141bff150a0260b77d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d428fef194419fd0ffdffb853f166594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264309e7e55c93b9fd1e2497bbf704b0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aedf8e39ada874970d0f782e3ce276596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a01a48895b6e8d8a1a06fcdd44b64f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43000e891709b58e3a1d8bf7a730ac4b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a5d8368ff7083704e8922f2edda35599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f917c3fd6c3fb1ce36abaf4a1cd03600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893484a39181459d118b9c9f5db17bd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f37e8a2ab747377b6707a51331ada602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bcc7a67558111878d92052c58eaab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aac01b18d521bf166abb293fbdb968604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d900ea64180a403bb48cd5956aca39a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064f452f34bcd395f5971ae0d7b16b9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6f2c04845ab5c03cf0d38597559b6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20b62467c98efb61861e24f31fe0e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39934beb7437ed14e2dd210f2e868a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58021a4f85dc7d06846b093a5482364a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6ef7e22f62a79c0b921118f1c66ee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701e50250426da8741af01611c491e6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ff34f485df1ea55ed6d68f918dfe1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a21f409690f856a4e1522ddd7d8946614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7560c4c559d110500a6769aff187d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbac1fabd27201511ad8c4f32205617616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c0a7334cc6e241cdff21b078f9fa3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f767ca498076cf02c6aa1a82341f6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88698f3abe97bc0058bfadebdfee78619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917e353c472108532b1b1ee891c1e01620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec45d5106ea5c4137973d7a4bae1e9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59391a7cffd236803fdfd17298d4b2d8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b51997dacf43a582f84d6d063eafd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecffb88bf68db6ab0a258eb8fbca14624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a07c68becfe40b147a44563adf9d03625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be4d455f30add5e0592c73b0b5b110626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1908d78f3b966667666b79a7bc3b47627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955c1b19289261e63719011b3f8bf8c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccb6a50dafbd55e3ec45126cf7af43629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebfc886cb5422a89e66048bc6b0c17630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc66845de349718ef07f41af42f1838631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5415431bca0a62fd81866b25d90ad5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f15cf333d05f0179aebd45733709ab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4906413843926c105b90fbd5ef8f7c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d249c08204829755d8ef7a336a783635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416e76c3ad100c0c89e4165b12abfb0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4df4970f6732bc118efa9353600985637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71b7572451004486a078e26253225f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb905e179bcdc16e216c1efec17bf1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07384ebad021b49fdcb60ed679d23124640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87134d2ab464eb11283603071719723a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4e571550435fc4324638587a156df642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b132c7a0c667e0348d59354931c9d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bdbd66ca3494df7b4445d2cf277ad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39186b3cb31b4d9fe4d7d5b9fc4e75d4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306246da9dbe49a32d63ea72f6487dd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e73ae7aa7ea37a1c1e367de1d7dd3f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c440628dda0cc58947681e6c6ba0c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43409b8acd36a49b268b2e7377e0a4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59274d8b47a830b62dc7bf763ce8da650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894d7d675d61f52acbff2f4e4e11e3a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5e85a94e5352505d7714137bc7233652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef20c49f95f577249b0ea3ba82b663653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286068c67bf2cd3434381c8fa34671ae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c37132b3c1580bdc0e724e0e3d680655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c09af01e02a6daf7aed90927777e6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157328e6067772ad595f4bbb16fab50657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa01d4bffc0632e9801261da0daeff2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92561c9e99521eb4193b2a355f09fdd2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085853d5a91f618a566c10f38625311f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964197d0ab2c2645e020bafeceee5296661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d21c6c939244624e3329db4bdb0db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa9e1d9a126658ad2cc35e7f6518d7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a43678b438491dbe777b6de5aa551664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7eaf5cf68bff86061e9c266971618a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b728ff85d5e38e56549e38812b545666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851e46cecc7c87a0a819c77f2a08995667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41b15f1cb2c1f5c894ccd85f2a3679668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967c04f24994329f545b0af14906230669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86804735c6e2b85da626eccdd219a9a6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49551acc8390075848dee9a5858d93b6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ca722ec4d1239a7b4b6ec71ce276d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9830855cef580771aa5ef62d64917673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee83d8772c305f52da189c6ebf3b784674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71bec1bfac75fce07130f19a6acfe1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a77535e594f9858aab19bf394888b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e18a31cc937f133ecc55d0e4b4e88f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725bc605f30a37c5869891a53521d37678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16b8b541b3ee05e4815aaa216eb035679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e14e1b1e719518ff6620f2d267be7a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3533fdedbac15957f37d562ecfe3fa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921306b353a1fa3324cff054d6bc73c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a04efb0753f18d35dcd6313333797683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2baee8e47149cf4dfe285bddf6981f6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741526d800579c33b1090f8777e951d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecd642b7f988b79195bd221ea9c0f7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2de2e915d5599813d9d9c9a9c116a6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19a1faa0fe7d25fedbb701cf12eba7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fe019af7bfe83ef4a1763c62fc743689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48accc339837d9c6ed8be77df354ee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42420c214abb041d0daf749c2b11686691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ea77d4d7dc4f2d7086e7c3fcb536a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac570bc439cb9ba1004a069567f1ece693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca5f45054e65d2a62b8a08c88d6580694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9310a2f45c44b2e013049d1d2dca71695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651b62216347eca31efb9592758b9be696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdf01e68e4ad5c0a1de5fa3fdb2f80697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79aaf7b5110ec0631bc339be8fb0c0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c4fa7a70232107aa2136433d93396699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4182d144cdc4199ef97721254a5cbb1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb9f652412526bb9996d033cfa7d3e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293511e0597187c59ddf9abb36a6f7e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80cf5259726cb4f1f6c8d8aa9adcbf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607952e4d17335b448a22a56487fb19704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf0c7f8900f62f693f200730240503705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81f5b1689cea51f4eea2d256f45178706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc22752cab9586724066909115a29e4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a4f2c474307bac060b397927dc4dd708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681bffe1712cec2d8c915bb9eae528c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bba05a9715164c5af3e43c7456b1ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53857d074223a1551cae0a79fb17fb003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b9bfa4fc8d1fe2ed538ae57ac256c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e01728f7e0d180a7cecee2877deee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3001741843291907c759efd0cb3176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1508b1c45924eafece809005262c4187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc88e5bea5da6696182f19375c977198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883e976bba04acfee9a1cf028da96569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b370037fd5925d5dedfdacd7d9549a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad713f6a663f7a660fc2c07a11b13aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c9d8ac709bf33e449f10917aa088612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59824e06a6bbac33e945e4f585f38db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f461efcf4b4e0805a7ff8985f91ba614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce19ce0bc2e722905878737bcd9443c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc58e5660d6bbb6c3f39799f4bbbcb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138e6071286b06ac454c3743965ae3a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a10e24beac9a6a3252973f4b5a127418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d08b635cd4cad3b5c35329dffe1ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e3a895dfe80789442425bfbaa330d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1721e4281d8c487b05d74f1c541f3d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07f13c48bf006b5f7d5cd933b2348722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a211311c5e75500a895b93b66ca323423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f8ad44f2d19684a94feffda238f0c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdf63ca4a92a512324c0d76aa241aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9eaf35cc4caffae57376b9397c178b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfc718fb290bee61c3dee14974d84b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b664489164e7643bab6de7719458d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30ca24b348e1d1b2bd608e070f7c5829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4195112cf4905164f171f7edbd9f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66be7b3f122bbaa7026b01d8c0b08f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6be9780933c03e9f03325e13923bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49136efcf5391c04b599d4d62ad3c30d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ddcf8fa4509c24384b87bdda5ad5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8d8d1a4f2202d1db2eda61d8cd5e335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e07c1d112a487452b22669006e8c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97798a0a4c634e12a7368afd1c47e89437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975742216f495290527eae80be44cf038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2854ce63b7e121fe509e45a848ee01039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20ce63da1a6b0f71398ca8a50abb0040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3b571a3d7b8b08e04fd5fa3061fed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b322cc05402a5b2bd04de142ea28342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4ae1e1e0a1ef2837945a0d98033eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49aca7931198caca354e1a563ab94344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79526cd9dd7af73eafc30268ebfa592445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d94f4d4728578cb125421d4ccc697746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c773c21add17873eb7bcffb1a0ea047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6d2545bdb2fdcf403a7f407f394c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe380544645cf5a21ced168a5e91c98c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0085dad69ebfed836084065150f189150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e584eb6033b5f55c11d9b53ad5909051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbd008cda4132be023678df219486a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96800fa4f0382705ba71a4ef492efa2c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa16a551253fa4e1755e01950c8ef1054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f059e173e1917d2adb5d2179cc7f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0401c62fd2aeb5185f8d96ca9a623556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd40acd4e2a89b82f249b32db4e249c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b67c869a3b100f51b57754f73abd0358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c72b057d148059499173b963d6c0d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6f383797c51bdb7417d6d1c80d8b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893e15ce3065b32b24ce8134ae4afbe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df660b43cdb8bd6ca15d6ee60aa19f6862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88c19d1e3147c8762875c5b10d153a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893012a5a808c7830aafa119ac5cdbf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6d732643f83d892e2e4be4cb9b82365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d06f5340bd1a7c3ce45981617856b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f89bdbfa88f2d20f7221fb9633b3167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274c1020fa9cd1919211e036c95dd8368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202687e403b9839dc16ebeb82094e6b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae905976cbf339bba5a5cfdd4e1ba870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e893690ec07f58a356a09af962c4671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927bd5f3a90ccb3f3b01e56c7b583f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43fcc61be3bd5ef8f2a75c1288f4d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85970dfac368511bc7c19214f3eec0074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8a88e7e2e9222c62f2a898483480975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9afb877091833b84a2766f82d047876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76affe7f396380dd37da267f2b43eb2077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2fd8f6d3f9a6f93c1e1269f8cac9878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0b48bfdc9b86fd2a44b6b9959470979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84e5193bf176e3cf36381380b0c22880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9e7bd18c65e95fbd07882e84cae4b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823247c6a4d2a0d2ae0697169e3bb48182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06c9b21596fdd0e11172d710e7576d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb6891ba003789db7781f44e38a92f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeed939150faee15a7ed98b2be4bad285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2c9b4dad14c7a6004568d622ada2a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1cea794ca262c974570604fd798c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986e038fd4f08453aa58d4b718f594b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e7965cc042fd3baaa40feff2aa46989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf185b6d10bb05a983a14f5284d8bd190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199242fe7c80f35ed138e9401cd40b4091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba4728e54a5206687a4af09c448b9192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb84cdfaa3e1b9e3772ed0e80a9af1d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b4056f6e033fe4d25578aa075ed2b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8e09544b69f682afaf4870c2ff50695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5055295b567fdc7d4fbe2f8c1e5314196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649bb288758cbf0aa0c4868c5facf0f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a116fb6f5acc1da889ea86b3a7a8398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f811b4837a8d29fcc528fd91ec3dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28fa7a0fca7334150aca15ea4cbfc3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fe397b800dec9f81b85db2fc87984101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99354ca5bcb050cca4359294a974a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9863bd39d6aed47f301c26022552d80103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252af7a31bff22dcf02aa8018d69e86104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed12bae981701e3cc38e77714054c20105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe002fff05d0727e515683659a65ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc47fedc828966295093802b9c5d2fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645be89c0ec8105088cb7cecb3fc3eec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442a1252b934d96ec48ff376dfeae4f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a778a6caa8d69bc6e84e73771b61e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39830b6ca47cc605e2c81fe6a87bca16111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227766642eff72d0f20511ebdbba38d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7aab84dacbedd334e783fa0feb1f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0241a51fbc7816f1957b880bb7fcfe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c999af46be6974bf94866178692aeed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989c35724b58d7658608035d1cec270116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332504c3a7d88259f0c210d96fe4c2ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3623aec982a0d9344263afcd7de9561118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2adb0bf95ef62b3299f1ce13bb609f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dc8b0d75d7e7d0d50893d561c9000120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ba0018dd1bbb677222b362e4322c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45867685f9931ff298382cc8eb7fed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c269d795e7e55cdb43eca3e59366d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd452efa1d952b2f06f3fd27a438a166124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56f2c57054d896c56f46cf900cffcc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7ffe7d9c7e436b907ae5cd15b8b8e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4e2b0fe6dc6b77055f65628a9f8e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02decb1ed604e4cbc6a74bee57ba84128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777253daca620e2f86418d9d722e360129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de846ddd81fa43826b5f66b62d2d5a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddc54e673da9c516639e9cb586f47e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cc1ab2bfdced182d47405af134c8f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ef792443e1ed896bde7f4331a3227133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c808b1c7ef6a0b27ab27e71582581134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26c45301da2b0f21159030a5498714135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865c64daf3492aa625fc49f8f96754c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a2116952a1789e32e795ccf1fe9e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed9b91ece1d2d662d43006fc538066138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3d1862d2ebce5fc98cc8926e8e6d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db98b3941f225085c800c9db6a26d59140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099c1998fffa6b133c748e7f08e161f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86ae1472238e813d9b871cc246b639142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78678a0cf07373aa9e29b3dd7c4df62c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ad7822ce41a17bc4ffb96b4e36fee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138118be44050092215010cd49845b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c22fab8606dd6dc331e745fe6d434146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a167df1df78aeec6f92bb5f18026a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5618b479607338dfd3c61db84c9e170148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9b86d594c11058dd3d3592460eb03149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d11637a2a30c1395f3c8eac0d853da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3cbe7fd8778fe99018af2498ae107151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38928aa4657bbf2057e52baec87a5ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8db5f03121b95e812c7a1ed273ee1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b3a2c2cf103c19f657a47107be89f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef923a8a119c1dcdf1e1ce43d3cbbd8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86341a7a1412c98a28027e927e98a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed81bf9b142030ca28c7b5a9d4320e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528291660b8bf25977d72906334739f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36bd7affcb090c1253a6d1074dc500159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a17eb178fec05a6989691a593e98aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8438869644875b481adc992a924eb41161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec785de03c89906d83a47a39046364a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d98b4959d201a149f67c886df6a22e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3dcd3246157359d94cbb1ba8b38b93164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31b96587c0176195dd02dd260e7083165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425c025d269694b882bfaa3089e0b96166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689bcc0a45cc170dbb2208788046152167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc08d4a2d15ef1a30d93f33cdaf8ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d184a066b40df871b076bf91c7227af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67acf63fb01302cd0b8005cf809473170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702724805ca20ae9c52ef2dfbca0047171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdca79009d43bf6dad2bf336e870abb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445ea8684e12ebcd41eb599534b43be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd4f4173347e2c68c91868e182ce79174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30946b7dfdaec3f833690e1836a043bc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27590dc94942e4fee15d0899a380a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33903b865c161b003fa65b1b0cc6b031177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba0c8850bea492c2a0a43795a5245e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587816edcb13694fce2cbf5b8b2e7c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e646f69559d6994c7a7372111b9b1c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa65962777df38789da6f267ee5d28181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074097a93a78e80e0b8fbe03e1472bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ab0589eb25da480822d39a04af2b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2f4481c65642e9e75b1d7c5aeb74d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acf8061e32863f69e21920f95dec7b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25857543b44a1eb5fc72b17cc67fe263186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34e9f5321eeff1db70769f7ae61aa2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d8288fd039b0e506517a51a9980a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd691ee8d4a565c2cdd14918312c41f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f36262e8a346a996b51ab543eb150190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba513ee8da2bd3610907b17af5fb43191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31dc44a89aaf80cf0d8e1ddf734c07192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754e6d16a41275f31f91721b5043f00193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287dcaaa256351522cf53d595d1de9c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d553d8894e597edb3a928057c9ad730195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead1340a9539aca3b8ffe7efc984bdc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3ef0edb9e39103d19efb0cfbc25e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d3c40f98f0393ae5462c4373be9be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f5eeb26fdf3ceb031e59d9a1dfa07199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ce5f303f0db433f8d98222fa198bf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c9baba88fcec5a46ad40228eb59fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8db24c1291454d34c6c6d2f4fd41e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c7df9d6791b8e5cd8323be7010d6c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e73a739172651617a9f1e742c7328204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6e1151cc0a4e056aabdcf45b45740205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722063e7e2adb58ff6060a2b5866c9d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e388472fdcebdf01f031674f1e13532207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315b8bf84453f72d36509808b2d2515208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e27400fda1ce4db64ecbbeef36f42209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a02a6faf1212926aad6d5d8a49f9c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9028ead0ead0211bccad757579dd2c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d3ef0a5c1527a34b4639800cc8573212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c0e859073a82443b616a42b9048d2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f372b7d1c469e456d26d47d5631145a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d72eeeb15cea91f8b708a3b47b643f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2c9a8f33b7effb67af119afb1381c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2db63b88cf8d521001d6a5a27fcdd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab87da21514accf1bc438e8e05db0af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd89efd7c6082dd827624ee3368663a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5ec543883e0259468678ee314c40a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a5ea65c7f0634a9d7736ed520dbc0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5c750dee0727eb1d169c2d51d5cde222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe836b0a6ad1bfbb784a3342ca85ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ab32d0c61db92e88f1bf88b75d1a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f117ecafe4f8c25a64b08fa16d7d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae86b53922ac9c518da0c28daeee0e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7d490172d5fbc3cb280760feb33c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2faf9398ac7044b7394111faf792b1c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f5330b7d52e3cfcb25b59a1f5ba1a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4693e1f961801dda39f80e3c006f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394a5cbaa740ac91c766c204329d29b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6080e2a346f4b7d90112c15579a54232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fa4e89f4d503a8571e468e6a3a75c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0b14b90a8995a6be60db1bd22dac7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9895dbad2d541e4ad6bfc4d4a5e9e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7b2fbfc91bb1f3ca2366319a1001e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d5c92d674368d5e7e4132d2c7007c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94974efc5f3b3df50bb9c0e2b78ac8e0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c92a18c23a373e62f868579778752e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641aeea72be7a0f686917298b331d53e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca32eaf726e8a24917586a4d317607241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839988efdbcd3c9f2538cbaa0dabd76242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a2c825407bc6e8f697f0660b009cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f572fee13517e7c8a2a1625719c8b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2790965e9b475f2fa6f425ed5bce2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de96cea08b0272fa5c6fc39d170fb2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526cf311231c83abeffb44a268ba136247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7107ba8dae9257f0a21e5ab643bed91248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff8d928aa6a609bd610b7147b84a23249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fde999f763f29de68830bd954c11d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da4a90229420a7ce83a48d542ea60e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bb363623e15f65a1aefbfc5fe9ed6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25285f5f4917cd33f47dd916da0cde9a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cdbd5460363af1c1e109d08e52d2f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f06e3efb1273045753308ba3a543f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a96bcfcca07210bb7da6c7135ae517256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93344f4ce94efff64bb4c55ac6eb5a64257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95933d4444f9d8b08230b1ca222bbf94258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346fc14a6fc3f6c4ff634799516370c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19753743d6a8b0b89bae669dac3758260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09402dba59c7b61f5a8f7059013543261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b995e9cc862aaede7a0d0648da8d0b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831c4c7efb5b8e479fca639adc77299263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903833c17d0677f78b5885b178430a6d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c8d7a1860f21ebf302c62dc4d35c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9762c4fe878d63b019167e996d1afc3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53b027540bb42eaedd80ff4b7e38a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740c950c70f78ea192e405146d837f7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebd11004889a2999192143d84f23e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339dff822b539fbcfdfbddd48a99722270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd271d5cc1c1e4d8bcfe27e08c4f2f28271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2978dca0e7eb8d3fe32fd252ddb9638272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16498d4f85757f7a70eb27ebb8d7807f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cf702a1bbbdebe005a3a25cd52dd6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af573459fd813ead6e0342fbfd62a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340dd6b44f1a6a161b4e124d330fd23276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd549edf342f9f0d872d78b7849d1521277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2e6737d2d43950256aa86c66b7f6d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d254c56b2a9cd4bb288afe4bd8db9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9ba16f4503a15a9380df7705e791d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cf0c23298426fe0229d6c4d44ff3b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079e37a50e8a3391fe275140831d0b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c535b4489360837e066917b06a7e0f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288fd257c81632834aa73d13414a2fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15b14a8b43a08a31b833e53fe6f835285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080eb42e87694ed9b7eb5aadbf3381ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650c39e706acd49310cd7d6d3733e79287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fcf371ec34258e3ba574338774cae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495cc16c78b3d742736d243f64ee914289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14038330a2671ce84dd72dae57762bbb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c529fcd248bdea6539f5040678a52f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f9cfd66fa08270be772dd0d54faf8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ad5ff0d5a8cf799e9ae2a417c723c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd60ecded76b88d413ce85697a0156294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87311645ae7ff171b6a76d3fa42567a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a155f00f14fac25df9021fc75299789296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281d4e9001c3c4aa88356591a3eb8ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1863b18c2a86a1b4be046ae7719edf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04face77e5ab9f61ed853b6b380e681299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f723891b8c019416a7140699e8b16e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4631da74295f8da06da3e139bc929f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a43fe2f74331756b5975c57d354d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7933bea0c7a3566123d33bbefe751303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9b767837d417fcf5fb64845935c00304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a27e348d92f4f5d854b324268b9d9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c67d502640dd2750067c63a2031562306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c2fba0e7dfc1f98ccd36bf5c2b691307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3062b14a78b59e975e5f8f9d146a4e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a891600bc8d8a5749c3fc30c7bcf683309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37428a5b2ec5d9f140f27e7e7fc76e06310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2d2229fd753ccb85f71822d3924a8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98197ad8c459bf18fd69949741075e33312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4721d949dcf62077ebd0364cc09a2f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36903dd087a25cbaac9232651ed3d530314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb3e2b9c75b55fef928cd2ceae9876315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9832d1dffa1046f38e3bac35af153316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67241799cea54c3f40e1aedd570c81317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cba37c88a78c892f9e1e8c91e7297f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c4636c0e6434e1aa9ac2820213774319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04396b61163c0ced083e10e57bb777b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70039e6eaf2781219626cb97cc551a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894d20ba3b986172ee9146751ef0224322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4997fab6827bf31d89c13c6f340ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f02c2db3558dd7f5e0b41879917833324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b028b42fe8c35ff36ca9e9f581b6ad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0866afce52afc7c1069c0450af5e11326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208a29daee0fa8d17736b1512842d35327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26294af004f5b785f867614a72704e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6fd8e6eb4e571ad7583d33d9abc61329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb679d24ab8cd4bbba5b2d727bd4990c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5668ac6b5ce6cd7cd847638ba4050e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20f665f004796e5cad7b0b80565b98332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af28a6e934fa06e224fd7dd22cca53f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d0749f1b689d86e0d5fa6a721e46a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cc59d74497094fd5f0a0347247f5c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225361a262de9c888bdcd2b5cd70712336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaaa6bcca09c900774f8e1813bf6e52337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5a80f7d29e908d8039c1f35f6d562338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ef21c00f938e2947397da11013a76339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1797052628082a5065dd526d40731e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cef5e9a117517d4b6b1321b80b72a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa2cabee2b8a24d0efb0013c86e2c8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67853e3e614536bf553c73322424b9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb4325a7a099dfedd7013f557e7058344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddf1f82810a7b2a1efa90efeacb8db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b925c29282879a0c5bff80193bc644346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9bf3d6ec8401441ed40f5b7395554347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882d95653392305d35243567702dea9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f8c89d9f1fd4e0b9f1867b24ac9bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956c115b616050a553e03037c63693e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697ce9169a471d7591b2dbf5adf36a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662007bb7d2f4fcad0be60745571743352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98137535e91020f9ff46c1fed53e2628353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca153b34b2fcfca4899d278ef31e0a78354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018641d225946bf17d2a1e3721526635355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb466a5fc3867005eacc91411c6566e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedf86dbea48180b2f5c50c1d0bf00f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457b2f1804a3f9e2936832af42c4f1f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903c36ea836225eba890be361fe78a2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449a269b58c2ec38e838f8868fe441b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75739ad5b03e3826b70970c1010012e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912da997508e76f40973e42174cbf057362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42dbc4f6b016ed11a4e0e802e6c9012363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b188acd54072431aa7f15d664a4b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36f49532a6f51b254b1602a3ce24e8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a883b91c7c6ac7d6f73a772b538fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe324209fd0710fbd104f6fb29305b1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08335ad43bd666b2c41e9e75fa7109368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213d901b6d0524349cd985ee4462a8e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb3a0a52ecba0dad0f8c4de98ee891370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fee268705d6d942d152b6e64a74d4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3873e1a7d0f18b794560b0ceecb3a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63baed0c10af4531d461ee0102619426373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f71b5ead33e4d0a8aa529de87df391374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fe81400c51dabc1cbb35bcf0b9f44375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f385fe6f1072c9dc32a4cfe32b54d83376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fce54fbe5c712d3ed817ce0e3f9d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d30426e4df7f8ce3f5268f054d8cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519c72a84499b4b480fe57ce1a00f96379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d01cb21f4f5038a2173831dda06e2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d6e46996c9bc2fd6e5e72f41f37a6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245dc88c9acbd4a05aaa11973576265382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea389e49f4801c07dae9a139fe3a636383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18c4ad8114d68437d5095995d53f14384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4d03442459d598f8d77a2349c0f87385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f385174e47ed9fe14449e1d78961e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4b558946182af805d2647f2d643ff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17216d5409d8362edc97ac1b89d108388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23e8705ca17d826e8a91061b22a5a9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9583ecf4f5a7c7777215281bff17b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2f2f56fe59895012c6f2df841a3f5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f40615f7abe890a4f2e6a7ce0f481392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5107a6994b069c458e725f974730527393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ed2ea7c1048d426ab77e2476fb744394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338677825c26db2c00b0b9ccf86dde37395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81861c29c0825e55b5c0f77594e5ee3d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49392f53dc464db92f6adb78660fb744397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868eb9e08c15ac144f931058fb6f991398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faeb024c36ba8ab6dbd210a12c28249399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443f0c0d93f8a3824ddecf90ab45747400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d12ded9ae3cec180d411f98452025401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67e9738302fed54f49095cf99c5860402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ac711acda59e91be05c1e989edb50403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd43a207a070de5b6cd46434db9ece404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b7525d52881c87f8cc3b61a3a8989405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d017503d06c656db5c9e14a1904023406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ba42c4bda33b4ad4545edb09ba1af407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc114e2df326af54a9f03ac6b4b6627408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436d9f4b727299cd15649eeb3267a61409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30289a9d9a814592ab03ac21fa54674410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4869d21ccf115492f1ae42e96831e3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fde429e9c21beed682a2422e840bbf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45bd1b625439760e8ca46a191f6ef3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfbedbd93de3a98bf3bd113dd947d6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbef1bbb548d789c8e0f76cf299678415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9524ce3df5f4cc22298b8b401ebf5b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77447e5fcb3808b0f5ae9b8a18810fa1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969b9ef3cbefc3b13f2fd7a407b4cc8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634e1a830daaee5d01e81b85db22592419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e4e22f81092cb6b0dc6cb956cff39420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061af653d34a9a1f42580e1f23154fcc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1b7692741e2fea13634489e001103422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532aaf749659fcae9fd10b773b4b959423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f35defd8e39b977504f111e8001b52424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96445296def016b519535430780813425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2a9ae7c2e04e32aa202c779a5317a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e4162416b72d01c48573c64e51353427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a8d8d607fa7a820d389c137aa09ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9296203e0bdc631ec7c1d1eeed4906429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193789860ba0f18bef5c602c3938f1b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c437a3284fc27a40f72e1db64e2be431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58e6d508f51e2845c416b8c496cd5c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a400f668930795732c1bf1f58142a2e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce82eefd256f83cd7a622eba4ab3b22434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776e46852a5e1a1e05a1e3c861bb6de435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664204b5c6e2193ac62c56a6b52ef073436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e4714b8ca1513cb204c25701688ca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d4634853ed09f412fd31d396544b1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd35f3d00c03169857617e7b947af6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abaf4b5f68d5c46d4521f317806bca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15768fa3002e66f834257500dc33e54441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1d50d39dd1ceaa55f4f376ae3406c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965412c3f1924ff7da3b3c62bdb54b3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d8fce20cff6c27a4ff40240700d58444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787927c2b74f6eb5100badddcee03596445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cefd4991092404d2420ff8c2dc636446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51a1a73bfb97dcbfab393ce760ef67447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb02311beb5cde699d3ab04d0be2bd6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91314333edb03ccceaf85ffab8fdb31449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906ae20dbc0a273795441e5f087690e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d51903a3636cfa05f5b75ecee4127e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509d000406934ca929606304f4c9e9c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e727968a837f52cbf060290987bd0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759ff5ce250102c7e9153a01af308f8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7264a0503b1fbebfab0f1928c50c43455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433f2bd8c938f69353e5697e5e6e5e1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5123c8af956192aa59d9333cad51d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332db8e5e5147c3df49bf4e192611445458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04388e9fa3e0753594a0bc1ff264aa99459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e3b4a061a725d455f76bdbd1871a9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d581f088c9f9aace65c556581303e73461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8045038ccb932ecab06acdcb5bc0a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8c19e18e1490fa02c317544cd875f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ae76a51c06b8db77efee26f874923464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c13cba2afbc3ad9d01ceeddd993350465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5dc4a459e1ed930d7dcda799a147d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5d225020919f0501a98aefe100d89467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec24f30d4de12ed99ad59f31db8b07468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5619c4a42d597d3ad879185a90d037469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac4ad1ad75c8c5cfb88190b82aad5c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0cef9423fa60e21e1de5b71b4104c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f67d820b9584df26b233b11fadc97472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35108d8c02c720d7d4d0a086780386c4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8c16cb61db1c17ed3e0ca60959187474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a61a501265d376ba4be372f4b48d02475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82755607bb83de9a6caed25d98b45c44476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8fd7de516ea41cc289f59167d0cf7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da48d60b8f67f152dd16894854f7d6b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f0b0ca33bcfe4bb87281422069570479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd4e7faebd21ff6faab892a045e26f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f942c6d6c84ff19118ecc25be559637481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7487fe16eb1f381c47927d1fc5705482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f2c4db07eec6bbbf74510c66dc842483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735ff3200be55f84d81d5563fece7e6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc610906273245efeb743ca461f817485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c12ef9099189310ed59a14de943439486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e170bd08719f355f2f0b4f8c2bfd9f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bcdd805542898cc409ff678250098488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226b7c368ab96f9e78e8d61fcb8e34d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b6a96fe3f9f6ea447382bc7269568490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a82dc1426c33f7f006c0412c348edd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c786d2ed2b3124900a196b6d7d0c9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23334edbbad8262c42def24fa4ef0bc5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90a12c774dad8e71521e6db576d219494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf808c0bf08dc4c154e2888d4342cf42495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ac8446bb238188684298ef178dff6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577415c7e08dc75f6d025497467bc2f2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a969b8301a829d14849b9e5154d2f84498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de23da6d59d0dd2e8630d7bfe0a5e62499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ae2c2116c97ca2e700e09b23a6e0d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fe234c07a25cbb6626097c0acc7f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd34d39c6dae57818af3e889f4234b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2232cb38420c7e3bd96da182cf1aa9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffc89e2a44b6abd7b76012c409edcb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bb10074125b5625e07af9fa42a3ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64899fb86a8afe10b568703cbbb51190506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bc4469fac57a65ca0f99d37f085ba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27e273e5da39e92d61e477ec8059d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1ef4cf76cf768614470d72a87c8b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35677c6d0bc330c59282a81b899be595510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb7171c7a5aae8c735ca055de8b161511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba909273e39d644b7b3c056fd5d10e63512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e481f58bafecf04e9c2c0816d4a7d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9f62f72ea1e06934a074cf0cc5446514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed741f579809c6d67c2d9b7e4fb47729515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b4448d7b0ec449e53662103430e85516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75752315dd351394a7eef5262a11f6fb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0758886d40fc0191aa59d0443689d8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2989aeda6f1e676583f7997e67d87519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf589ba4789a9802081b9d9647fbd4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38bc56e6e47472d6f9f50b099513e1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215a8f67b7eed9d8630efe4addbd3a4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fba60a75f5adffb247e504bb633e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cba21b5f2ea3741037d55e3a2c188524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeda08c9803c489e3cd5a9a88a974c8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a31a2f6a13d1043bbe31ba2669379526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa30c96fc0cebe6641a99549999e6e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b457378bb9d2ae8f92d1fd76e07cc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137de60a54dfbc99b69018c1efdf6ff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a145b4783a22c5796fb58e486607e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba794decdc34b6f3319a6be5b7726f6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b935a54a87e8bd3084ad3c5e88742f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee10d3f98c82e9df85506175ae3a856533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70303873ffedf5268f86644e97d3030534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74501f6fa50002247d6a1f145a358f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be195dba21d5a632934358b63272853536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b1f836757dc41336366feeb9fe846537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0eb398490bef5b4dd961478e73ad87538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabc319e0407cff4530d0b7ead9d4f1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54561eedd6217693ef4cd97e604049540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662be9e241ffe86921ba19ea95e08c99541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa82553fdf11dbd1040b3f5f68d5f6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded57ea69cd8fa2e75fd0d14d242e31543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d72868393f7af256103d50fa6f92a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea81a7b2073a677588b29889757950c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddea619d0d39ac8f27e6874df5ecfb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9ab02f9559dea9fdef5b98182b1f9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff01071cced2aad3740904a3726e20548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3c1513ef6cfcd9b4682b5e29ced6c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc32947663fe570625302b14f8afd2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39466de47162a7fdde51d95cb67ecd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bd896fa14c207754a4513099cee64552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a905fb39521f21b10db2331d426f4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a851b7ce980336762f00964e4a5ee95554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406730dc7bac0080759366238f98021a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259f6c390935cd0c4889f36c93a5a88556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d21914f4f37a53210d76baea9ed48557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d174b47c1ae8a3808da38fa1ed0dd5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518022a66d6e3c68127417211ef12af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea969486fc1db3f380acbb0aba51fbe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32ebf1e454183bcaa626ed90047830561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1a789120476fb96b30e83609c15ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7bb99f8eb7ffaf33dbda40005ca59563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc9f5cdcdaba9edd88388ab72bc1a0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298023046773f25b37517bf0cacce90c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eece3b28f654b7bbefb3b929c20267566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b98aeed537401cd74f82d76b8e70ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839318ae46ec647d0056f887b2d465b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83b99a620f6de56902cbef211f4a4c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74fc205b61681b477c09b92d514cc8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f955f3824f6ed1b6327cfefed9059c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb5f8d878a68962658468f01d7fa67572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8b404b4de14ac86a6be57415d341f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c8c96c7b547b78e6e4761d9786de5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab42de9af00c78f69706a646206b20575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0b62e5519434f2b8ac8f6aae4325c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75c396434d0fa1859a6ed391a1e2c8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f9a3cb0fefe514afa45de6046acd2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c14265501fc0ee2122e4279cf44fb2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cc835d3ae98e8aaa79ff6f04a66d5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fad426aae2721e9e3c970a85a3681581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fb09a77ad2118f724ceb1bbd749a7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c2d0819d99d8150eea9ff94035308583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fec26929446e4ad1b226185f6a7f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c6b8ff48868f4621a1417f47ce1cf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55edfd01ebb4a53abeb915fe2481e1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1368e32c1f70d765325111a3c9e601c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f29d0b5442a31c357e79581b37c9d0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e359f4301ecced86b0070be1f7636589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa87417411df018641a79f2b482e3f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b00f3f97bb70741a2025b2b55f8f45591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22a8746ece8824732a0338b158f2ab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8e2363a6efb0a10baad6e0edb2d9d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da8e82536c122a4c1b8553ab8dee36594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8772f087687ba7d29f9293f88d8a9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f24076713a2820cefdb020ab16d20596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252a81e55fbdc06969e5115ed796303597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71a1cf48ab6002b85dda1f14b500e0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957b35601f972071359d1e120ec3512599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73058b9e1778ca2555e4f7414e2431600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601c022ab852e0d45acaa8c8d35f07c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4627565ae6268420c37d333cc8223ff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1eab66a3a6ef02bc75b6ad5b0b0c3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1f4894615423513cc5cab3e71f3b9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1d8d731fbe6bf37dfef716d1958f5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85792a8c5ce5c2360af076fd8e14c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81aedd4c9439464db04d084aaec1aee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19e59344c4e53f0ee9206e68624944608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cf8ae23d6c0044a21b62bedf804db609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41732de877a7019c44a2acd340cdd00610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68627e5f3b2d0e33df0221a728f7d929611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a754ec0b74e289ac1b99196504047ab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de52745894bdb623987f6f1634e5ec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3ec583b9ea8c5c798e72cd9959ec8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7748beb1f79f82187d3eda115c334615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7df4f00c7a29b3abd9bba89b6818d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d45853fc9c108d1d09f81f4023f60b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2faf0c262e4ee352a43c472ea01b0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6367241246b7ef4abfe25043396a9f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856976a4a89376d624c90c488f77afb1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd6af5e0816e0dad06ce6a9f1a2923621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd16052ce9d8ccc9c5901d518d73d2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8373bff342fad90136fbd39710eb4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e9a8990e4068ffc0a8f7c48eba6a8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb159487d9a5a37a64c71cb838c069625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd4f185df1122363b21639497a3d01626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2437c3f75ed2b95ed5cd51c45d2ce2c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844eb0a7c61aa331d6bfd32edc181bf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21785197d13e0f6ec00cd20f95e4028629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713039e71dc8452bbc36c161b8296166630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343644602f5cd160caf4948b92647c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8990d57f544b95a67d5c20056efd9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81378b96f0328a371f1ff26702d39e0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a32b3f9b4d2600a8f317f0d2e2f23634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a77ab13c172041c2bd1cc5ec016001635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30021eb3f79789da712dbdf75fc7be26636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19be546ccb2a080dc90f6ecaf7895d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b601e0c774148bdd9a27faf4484e86c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d399207556b276be1f08c4b7d6adc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e55753b654923de8c7cf1e79fc32bb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb640b4456a04bde1f39898ca8004546641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112fe156022609e0077fc0c66c694b0f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ec1002261f060a57792e0d479556e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62b6ad2ec44c2ab8c26eb6a1e1ce62644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228bc617afda4ca3fba49bf0a568f9f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dd339932ef33a376be7332983d1fb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf7aecccc0bab9ebec322ece6def06647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e00013c3b13772282bf17f3c255019648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1a416541d9a881e289297de70a268649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a673d9b249ae0e9d3c8e1f27f7fa336650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78f1f7e82d4efa542f8edeb8184523651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c9b26f2d0c73dd799c09ac67d3156652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3d182c7a117bbce438af0cf15e3c3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e2e40f1d8c6d56f3e598275682ba3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96040b32bc3c12d0452b3d4a8798787a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1b779e211d365ecd0ed6b3821b11b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c53d923f4b4896f043eef102578fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02bb6322b60590285639c2eafe9c53658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5145550a51edebc4a60e12d20bd45659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c5448b8efad951e247b7b2bf8f30e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bd6850e02ba601782fc2665ce6c91661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a5a0135075557f4e758b7b3991b76662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18086c5a12c68d466c0a8554a08a5183663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7b2302907d57fa8629cadb4399d91664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e45bdab4a21316f90d3d3470eeca2f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474e21d399827ad053aa70bc1964bac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9831560ab96221b1340f7f1f02d0eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caebb66dc3938d1910857ca44ee14ce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad00eee9a36011cb9c865085918fdc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809ee88fa76e0a1bb03838a6e130bf1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a342dc326b169042e07e46e3900530f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44037df14a1c88cab1bba0ff598bf5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e184e40f0941de944c4ceb0a5f36f8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ba1ad8163c211353c9b763f9e1620674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5a467c7a22066c16d16be53772829675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccf9bb7d9541728addf82b2def4595676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2d4ae27ef8295f4a37cfc27309165677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2ae420fc9df6622d9a9bae8377850678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d815a27d2e06677976f7e458ed07efe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096df32e2b9f4c1b8f6c92a3508eeea680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23552,890 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...838 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24502</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>31.61</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...348 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>