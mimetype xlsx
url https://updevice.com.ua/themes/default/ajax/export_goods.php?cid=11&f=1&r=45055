--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e69f3f8574896a427eac6c48ca78f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afb4e809cb85b18b754a3218f643b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ebc57a840f354fbf29f637fd464853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5de9b4b35faf676296c7da8e6873b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7bfbec6d33277761ed756c96eb1a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5d8c0bf9627a06d9ee567a6ca60ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447aee210e27c6b162b55e1dbd5a34667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5ace8b3610aea5d328d3a532a770d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00a50c2ea447eed5a2d505dcf470a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ece04b09090b6a6bf7bce9fcd5c84b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6e50a55f3026202fafeeeaa56eea811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0105f6b8fe4636cb97bb810b62ad812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a46275458b007f62ee3deb4f57ecf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccfa033a73e40f017aa9db4d9bb82714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a48a16489bacd1f4776a415e0720115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9934bc68a541c9d8e71c20302a7cd216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972f2c7bb925fcc1d01801961b5a4be17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac699a516293752ba2aeb27f46835918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c23f856a5382df7230e5017f22ff4a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a901d5269b1cf2152c16a0aa2b2bf820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2327d1fb4b84f601fdcfee3d9e92d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9719942b8c6dea86168b5382c4f9bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26ef00f47e39cb5e53248cc0dd8d4f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3644b6fe835ce3086e93a39b292fad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ffd60ffe8584153805a684677a8e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960f14eebf8ee2de68e5ced1a059b4926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203c0aaf1a7798850ea9e4345664db527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b299b241e4c4f0c19cbdb7c8bcb2b8728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12d260767c22309dccb9578fca8a9329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f7e118a9c017ccc2111cb621618d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002f7994d2946e75bec3fa82244bf5331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52fe80efb08ed06aeb2ff965c14b1232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda46ad3e568d99451545897a74cf9533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14327cf8ad0d0ababd93ebce6d7b64f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c815672e9ddff24587b3c17b4a7ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c4c5474c0e441124c41c1681c799c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356599e05d4c0f63afc47d77207c4b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd90f318554a203e7ad2ea7ef065af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ca9a8b1814cffb76e8751defdc3c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4f0c534e855630f2d0cbb5af6138b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d690e60dac8dd4be3d87cf604bfeb3641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12715fdedc15058ccd30052a2a191c3c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3452f2773e668c880232a5a8acdbbfe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bee96a476cfe8030b3296bcb043a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efdb2a75be953b83c5628a79b76a0045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f25837a8c30b31ff08c6f07fd4b7c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343b63601d03c3623ebbc168eda423447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef70fa2a5fa2ed73b8c886d2fac710948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda4d360d7d18cf8038885b2b88ab7f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299eaf77289f891309dc662129c6cfb350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186b531885180506073878c63a0bc0351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993795339aab452e375f74bd0467864352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353025fd7e2a5e980d4d0826b92bf3c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252409df6648e79804f00557961004954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af21d4351beda4600fc785c93b8150455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef95c390c5910163e46ed8be8e269656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da382714119398491602cc8c12a72c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c27e460f5276618a9dbea98e29b28d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b856bcdcf33c7db19fa0a6c6c89ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7936858ae86d4c4376a880cf074a43a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf0fcf00e6a7ff7d79cbb9a024585461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b719efda26d1849fff3369dd4a199762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39bdeaab2a860c162812ddce00174863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7008720bf6bbf0c4596837c0c4cfe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd277304100313fc17769417863c61e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a700d5a5d4b568716762276d23800b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c903e285b411b9032a69677cbd38567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaada9cca56382ed80aafafbf6c15ae768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43b54ff91c9623c8fded86e591969d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2dbbd5e4e106daa7c08160336903f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b77291d8a4345e0d36f8d13fa315d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6dc71c79b033405b0ca2324d9115e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e985a2a60dacd15a8924f0b71cd1573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9010fcfa29e900c815ab841ee8af574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542440386601929f8b8b2db305758f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8a18afc0233bab56771a0562d25ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff130047b25bc3d02bf381952cf48877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d9ad0ae6327ac838ed36ad7edd44178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5327d3fc6cfd9dd58bd8a5691be6b2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fade0159aa2e3a505c07743212bd080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83ea131cc983e050413eff93f16dff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7664a4ed4f63fbf4881903cb6da37082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c4189b9d8d62f39ef332adde1ddb683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13250a725530eefb5b098646dcc512bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b303ea471fd5b594a6567b2f9e317485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b884748dcb5c33626da888ad6513986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a318aa2d8d5820ecba47b3fcfae86387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357c9408925e3818b500d49411cbdbd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf9dd04a443146ceef284321063aee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fc2886649f613ee5b0926901d2ce190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53774a8445da65267f908dbc079654a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770cedaa59b2c8d9f1c53498b165f97f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358167bea6e7bd8f8aff058b2b854e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8dd3ec57f57228698896f9ccaf76f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b995cb06812cef2a5efc2c2a4ff331395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c649bc92c45393a255d6c34ad0771d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1ea3486276e8d1e7b851fff24f52297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8dec382e7a77328ddd11990d20d56d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c686a10e04007c90e2229c373d572ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d075ba56c758212e39724c15a167791100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9f72082737daaee9cad9fb7c31f6f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179d015c507c52137c834f7253d9e1a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f283bef72591e0ca3cd719c8f6f80103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e284f0cd9320e0c16cb8ecc91cbc16104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135e504e0a0b7c8a3961210ae26ca1f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813a67b36495c0f86b3e0648777f167106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e224be3055dc4cdf17b3a176afb07a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb08e67ca3a354679bf774a8e649f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e16f4c94af79880e650f286202da66109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5a6695a1f7ac2602ad89151c53a8a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f988641d898189f5bf032c84060ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ceb73717f431c4f16fb92331dc1a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4c0fd06e223c7f8a1877fbc45f467113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6bb65b701a7bfd61ff8848b900611114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50571f32948ef56a564e3b26a08801115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f075fa17762e4429874b398631b92116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571d97d65fd387072cb8c23aa18e0c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c8ab9dcab6f8251d712a4950b6a37118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3c2d52482cb0942dd91315327e00c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bfe58fffac5c24fdb75a5ba479db6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def796f3523dddfbad7eb47313ae48c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce83a5eca17b45d1b2248dbd4410064122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9385d767284ef60c5632dff0d14ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b4f9d5b234246bd13be7d1121133c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83148254d44150a7d6e5ccec999c630125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b8ebca2c14a0f87bbd531fcb1e611126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80814af303328dac582e7ec12e60261e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6b98292fab87c909eb505a06c151e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd282dee8047e465686657673dc8884129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e27a9100814fbdf5b461041d5e6e18130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb634c617a664fb33fb671247a39d76131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9da59489777e21badf4c4e4e6cc02132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c59b7cfc1ef87c34e1caae419a39a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344bfa6fcb010254c6241082c441835134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb77b2a9193414428f2a9ba5b264fa3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5046aae8fe080b384a966f48538e8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b316192e5579fe6a3cd29eedf57310137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc2477d371b694b91a0c9feb210fd2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cf9a9c40e05768611545617190a61139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a33332966dea83209e11d203366567140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527c170e5d3ebe95c12d97132cfe1d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed4950a33271705b10aed5b68d09ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30548e8200471daa0e17ae9adb2336143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc926c7c4fcdbda5af6d74152de34ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf732956c13ac9d78cd1a2f1a429a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61324095104697ad5de9191d80dbc5b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd13f1d15d42770c64dd8ab6ab3220a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcc3e120bd939de8ee51549de4f996148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18a393f53f4ac81848b842e8e26f1b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d2ecc63c67360e4bdae887969727e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c532dbaaa3b6ba6d6b65780aa2e1b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845b069808e93d8024596b6bccdf1bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484f8981aa2403d4f7ed9574084372d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadaa510b908a1a6df47fec9e6cd7349154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150ac0cbdf0247d421faef77ed6e68a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047556e08590fed943c367008f93cb6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60f10310434aee9eac5ad715df450f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855a748648f421a8cc49fdb29de8ff0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9ba25e15fd3ed6c5e00f30c20a3d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31625caa50ce246bf09fa3254abc6909160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7489f038fd51fa78abcac02f55cb01161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15774556f83e6e686ad88a6e2629eca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a77a32cc1c88bbb671d5e2bf9f0fa5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e5f0ee80866db4b55ff25a24ac5ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592429ec537a5656ee102d4712e3426165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda9bf8c37d5df97439e205e610231d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bfa39346debf568c9f698517b7485167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6adcd8fbbf37a0fd9601383113961168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000e2572a00f02a3aecc0cfb3527d61169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e869ec3741e874cb17bb588f1c3e7ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927162b35c765ed25b68a4d29543cb8a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4282da111fbf5b50032f0a2906318172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee752b5643dd2f222202d44f7e3d39e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e542045f3b9d2a484917b1014d0a237174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d71bd3bf35254df771ae9e7e2b9107175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df579ba35d1fcedf7b1dccc5e89cf5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138eaad4b19fc314444dca72facbc5cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4caacb907b26c225886a146425aed9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fb266090b7ef9bd4e3873fada7302179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c146cb54bcec222eb1710f1160054180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecd8c706a9e7a86583a0ad9473a82f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d897788a9b789b973f5568dadada6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def9691f68668403cf4453d2ec22ad6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f78e17f47be476bec3a6c888c35cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a2a223418fff01d02226ceb116372185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976a6a7430769a428d284fe21fb8159186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd79315dd868214fa45cac53044b506187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f312d03315cfb5282af809aed3a533188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bb94bf2d8c28cb599971fd0c6690d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1397c833376aa41920670752de9d699190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe425f69778a132c23898a803cf92f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f28ac688222f83ede022fd71297c31192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4614491d83692581f11519072a7535193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa442110c150458e1b3601d9a335666c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1035c5406428bbfe57f6a848497efb0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712726e675dc58b23f877fa4807b92db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea51857d461bc4d8733f63b80cacc02197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0b3bb621b23ac09d348e5aaa35364198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247ec5edf50aa37d228cde68c5aeaaa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b52a8bc61a67f9300e693ea9e3c25200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ee068c44d644c3fa911cbe676db7f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ab3c5c1c4e3c3fc1bc2d8924293e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528c3a2ce10d276ab7121794a3cb8fd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c8ce69fbf6bc4c7efa0b54e9ec847204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2cc45854fb6aa991c787bc48ce8c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111c9b0562bb3c62b29b236c721b72b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4efa10efbc1daa5a7904e89ac2059207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5b778c8ed94377e98d415341b10da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79c36ed253a34d566c3cfc46f6d744209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecd7eb7c88d2f1cb1f711c998e91ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53f33b339ce8eeb15e3ede1c3fa7d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8c5c573b746b2426099b767be0c2a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1999659c1b963e4899000e1cdec6d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da4c1c73619a9fbf35615cf22c2cdb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4eedf568e40d385195db612e7f0e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119123dec0601eb0a31308c8d0bf185b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aeac74088ee3e31ab73498ec43c6bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179533365025b4c94b397dc10dc623a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27865d0346aff5382145ac5d72682a24219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a3514306d93f4e03609b1614cac27220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74489dd085e3407ffa936760562a0f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c6502602459bf37de4598ce80fdc7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e1888e5102d56cbe37db44637a644223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bf447d13824571d1d516bb23244fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cbf2afebeed6c0326b20eb45df593225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6574fa7c59302a316421327392f3e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f478820c94e46bec02e217abece5fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7db8e8708f59be045627e1c87370c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69f08eacd4dc073c87583dd28f891c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23728b28e1630557770149d30a4c9ab1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf92f5e952d3736fe61a9b02e064cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3c5f7d7d16e73463e5047c4ab238c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6784733622627508e7c7f739d4368b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28834078c805ec9a6081e2ebbeb8bd6b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee86d150158712685b5c119a32de37235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f854477edc4f570cedf6821f33a22236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f8bcd739faa6a15ca9af2b8f96647237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f70eb6a3c085fde29113691157758c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813960842f8f0f40f306c903ebb142d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1107ad25754e80ead210739ade8a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d324a8e1cfa83b7c18098d1e4c6bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7e6055cde7397b78c2b26a54da56b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e88f92888be97b5e31715ecd4968b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24224bfd5b6987cf601651d3bdf0a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a4090519d497caf44e9b9706d8754245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c14c51df317bad6d7b62a7c541de4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796feac28f7978d127a03e43eb4a05a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30df14e990d77363d6ff9a47c42444248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6137d8d84929546a70cf645e25f74f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920380588dcf744ae4bd5b990cf80f71250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad97ff5a7ea04da4e3d0cb9ea6cf5a8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc6943fd160a1aa1fd9cdee32e9e3c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f13a08401fd7f08370b839825a9a5c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6c1e9953977e4db69ac45646342c2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13fead59dcca17ca56e4212874f0cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8289e4db481c8a1877071c74faaf26b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a0f050f4e93f0088e00c228a93dfb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132fb1fd88615c7b6a6f180d7242178258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d617fa1e164a69e586872f7a994520d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89c69f65de20b3aa7682d68905fea6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9121002c3b05e20c87577f0a5341a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06254b665d39f24bf10d6ec9b5cee3ef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5b384569b6ed901192812045e89d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018a8e32ef32238190076aeed33ba8a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef276901ce998e9374fb1131ac80e45f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968b644fee887a55c6842d672e936e6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e7e3e175129c3c7a550bf4830fbc2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5adac24047c0cd89465eecf2a04c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9be39a9d86419a8ac9bf4c1bf98d4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bc3dfcbfde5adfa2380812a314e09270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cae1ca6bab9189a8c5f63a24e6fcf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b03a8e3644cc4ad8310bea70505d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112b2a0a63425f0223b75058841c2ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd509cf12add2ee8a74c1b1a139f0d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee89ba3ced07ab2d473ec8c71d9c2f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7bff58415d86023d0dcd338eeb29f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcf098f931e11283568aa0fc1acd33277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffa9d89ca12ab89c1c041c739b984b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2356b66927f3486bb454828c88f7a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346040d1db1bda1a0eed3c2de83b4d46280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c78fc164e5e3b54e6bd7a54967cf1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f151974965f1e9cf4090c79a56500e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381018f22ae59a3210703fa078a2eb9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106fc774f4776b14bccea7138ab52de284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1d95b89e1ab59fc07217a2e4fcfda285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330be99970d4d300f6025db4dedaef3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a7173843312e8a29353e54ae43735287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042859d05d81fc5a3e4a71f5e95162f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ddeca7149dd90cce8543b82758a2e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43082bc063e72d1591fb1fc9b6a52a9c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e732889c8294f2cec523daed2ff07b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23912f0adcf75a32370de4398e131d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faea072cbe34476d1a2e2ccd42a925a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ac2e12b51b8782825a67839ec09a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ce4eedc253021eab27df06921f9ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26a59c3d4245b20000f1df5c731dcc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3042a9735cd63d1c34d7db18fd6b852297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2b70d93e982b6c95e41267e7b806b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364db5bdf00dde6414599a36d19cefa0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4165ce30de4f2cba00f199d2fe11c74300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241daf8ae2d90e55eb2acc1536c07c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce4a0ef817b5e3674e7698a0c4d07e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65aafea579463fc6ecad416894c8e8a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efafe1db3ee7318121b37384a42101304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9f059f393b353219981a082d4e67f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8b42d6d9bd1ddcb2b6ad8a0451bdc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22f48754f6ae1147120e515d524a47307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb88d9ace20ef1a40a7827c893d2983308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4a87fba23238beb8f38404d71ec5a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6593bccb789b642f5288a668495245310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd6c35172bb84374a8f1b55651b33d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabceafe41325a8547c81545030d211312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53468e435176f568f19549a23b76ec29313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91cb4225fe7621cc991dd5036cf8bfe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd297a35b10db7f475de44ccb076f79315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ed9e86ca799e966f95a1a27d75366316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f46a671452d24b460265d0211f59c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8bf4a3f82c8b2c61662387898e94a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2831e7ac4091601249b393ad462ab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1590e1ad1ddb10d1fc64e3bcf8e5fde320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ae040709d254226be4cf2f07dd3d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb170762e6efac1bc543a0bd62ec412322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9779c239231a205e793ca62be48ce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278266d4ac1d0f725bb9e9987af2caf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422209f17dff60579c61bc5597ac9c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d421d78992c277e22f8c0df3ccbc0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e5570e9ad69e2d0beb043ca411706327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b6482a6e0909fbfcf5b03fa794f35328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac6775cdad6051d1c641ed9bc970af329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73707c7d393e40317e0c001c00668897330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693b869ef7ac3a3b2dd0ed72a476d35331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ae0627b702aeb9bad5572b3290aad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746c7d075e0eb9b0de6aa2d19a1ed4f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31df5a8ef18fa1da3ed2d2bb01ee00334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee42334fcdb5edad3a477b4587e1151335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2af3c440be0e7f5bd5f479a2c144a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a96b4f4d0a03595add0d28146b592337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a6d8ceefe708a1770329d00e41d89338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c53291df78b6c036e300ee8570bff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfb0ec72f4f65064e856d73839026d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f82774f183568091568917abdd7911341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5177a55a9d380dc9b550b980309aa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ea13dc53697b3a907b8f5470f263c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebb8cc9d3e7d5d403f69720bbc90dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f4182c3082f56a3077bb561dd38ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d3d1c7d2794668894a8c9823bd23d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95bcbdbd0481ec0c44f38b8c3857c7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739c0dd2ad7590d1741394454f2fc89348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897ba084863f85b72a862d5a8b42789349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b412a19a545330626f09ba5da8b4a81350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36243edac3d314be268e341790b91590351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c85ef1b949bdd5201a0438b809d47a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc7b67534b64b103d7f984991b507c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24ba35e3da48d051852f9decc5a659354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5dfa654b0e389b287423f40cf3ddc1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97835defe6e83364db035c6e19b4f7f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fec9e2caa4b01ddb1d6447c90e9fc1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c125eb557d576f4d10292356b4ea39358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8d848ca7383fb11850b1b4987dee9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf0550eee730a6752b230dabced33d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e411eea7d6e443e6f1b05403d34e55d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549a3da13db9c68484a418fcce63c29362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868b5d059807073c27cebe6fe474595363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95443573d0edace4bb82fb789516c97364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c68ef1be07246a0197bd0c186902ac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9661c4d83331f0e0460b73118be42366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da8a08c401a4d56a2414cb53b9135d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf0d2d874a489640139286482e61ca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3d204ebbba7f849c58fe8702cd01a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91600d0e8572caf503eefc27dc55605370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8726ee20d817f5d946e284958f6d7a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07382d0e7df38122b5ad1a61136e82372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6b5499c9afcd2be44d325c4616c57373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd46c280bd413729c5e797f5ca744df374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc59e51e7e9fd6475f00b89a3a9478375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24937399d1a6873a9cd809fe155aeac1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5e5eb8bfee70ac128dc2d7c763f0e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c65720eb2d784fbcbb298261d5e521378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bf98384861cfbee739921dd5b9f82379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8f46bbe7711fbea5a5a6b933bd3bf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0863939e8508ed5bd8ec22c5fc12d4a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc44647dbb54c2585c98a91595d7d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e75af31080df54bb19009954901e2a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526167840d761a3cb964be77dc3a478384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e0e154ddd9c79700ebbe295826164385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccd89b533c45d970ad4341fb8fb0f0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddaabef0571c56bd3033bc8af6d212387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c1416d119a7682d6e5f3407068de2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6dbcadfc6885e923846140cd2e580389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1538bce4663314867e9523b3f4188390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7176d82227218d6c933f8bab8a14c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc407cc50de711e80d67c2b08783f92392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f1c6c26576a9f0042e3c74262ab12393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a493456e6cef732d13d0c5b8d46e4b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a45217f6a31c07897fff5fb854b60d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599677fcebeb2ed5a4ae0c0054f6915e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfeab5f977507afccba4bc83870fc28397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ba6da8809a7dbff719f8e13869bec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ebdc7a61b70a6285082c839babacd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38918c4d2f3f992fecf3da0b011f703b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10370699f3643ee2e059d64f911a0a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f479a65ea5314e96e358a8c2799c7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6eefa6ff26a27e472267a93feb65f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962109e6a716c6e2f260f61f11e83ee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25b9fd967436e46d87dd57f4efd84f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ffa70d3b39124f2db13b45e9ac076406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4518c3622398ad0a82da6a5d121df407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960bc3252e5255e306c6bb920747c20408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6302ed02bf937776dd338edbc404b77409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d00594e767c4917721cdcb969f11d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa7fed697411b063688aff2c830dfa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb80f3a8d5a8f614692eca962a26428412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f22033afe08f7d17b21a464c9c7e7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1ea6dff90514860c151e1c6ca43d1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ea5c831cab555fb59dacc61bf9670415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f966f4ffdb5eacbb10d054c5766d26416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50259b7d6ae1f55020a6f757d9bfcd3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e2cf5c41f394e0384eb659f26c6d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59fd432c8bc1b0c7c37f36f51cfa0c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0859811b8c23080733fe3791e467b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5277ccecb019809d8879f812b2028421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac909330683fe332c37628e6767cde9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1670e4af27de1637a6f90aab5a77e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4e9024c781f2048841a640c9c6aad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494157b6025d1fb2b2b685152402bcff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1623a6f0fb9f7c8e757ef80a096d3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da958da42c1a944bae309b1858ea546427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d62859e6a12fbb2694421b0d36c651428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1cab6e968ab35cfed1f40f054f2c4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfdf8b8d6936dfb72e1bc0d7571f0f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d5a0579d313fae098f872678701fb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57406305e12e739ee661915cae9f99df432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066b917fd7571961539de0267dff821433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9d37122fd0b1e4925a4062a131f4a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9d99d2ae5d16f357be07cad3dfbcd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608655e57b395dadc22c919960d29f7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad75ba9f7edae209b5763ccf9a745e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc79d2f07594e770cd842138a8c1068438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cba80ef6f54befb75e7b4b496a26a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae75a3885d6fbd5c41d970cffb86cbc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdcf16844a255284a6123952a3d835441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d25d76dc2433f8f79800ac33da58d9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd82d791f0f5bf4843bd53095da051c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e407cca3637749b6678fa53c36c7ba5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8ccd758e57fb84f2135d79f1a4038445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc410ba53a7c0e1152769a983e00a142446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c589ec8e5c3b63d06d226292c1391447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc100781a207ee51da527635a57f480448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ed108c12ab4756317f1158b3e6fc3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d941f345e0f3145d573ef7dc707c0b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc11a66beeea52cfd073d7cde898b1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb55109ad1f3ad4917ceb8fad6d0c5b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5d925bd1a51ed80c74f8f32df67c3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacadae1811e5696314e8955352ee6e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01499ef8760f641ea9a27915d94e2347455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28efd9bdc4a37a44195359040d23c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea31d5f3a9795270ba2af858c52f73e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916c339050bd7475b87ef1ec916518b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695519e35f8d2da4f22bb6d25cbddb34459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f18e8f7131b07b3715ef76a7a0060460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552f96332f3cadae148b6c8aed23024461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18739e2d7661665b60bda15f2bea87e6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3078a864dd68cda48d2dbdf3d65733463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04d4a7dce16518fea3710335b77251464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13caf877734c33bc9864498a4abe5f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37a342137c0e82190c831257c44feb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04d9ad4f1a2551a45ded791af7e945467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbddbaad22a10afe64c55b1a234494468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea2f3a6aedea76ef8d820a366fc671469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0131f2807d63dcac4c56f3f6b926e58470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea22d3ae87f38e38ddf8dfb1edfbb21471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f6ce880e25472a4f0f4ba7058f6fb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e9e2b7e77eaf0e700c8ac1e1ea63b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e208068ba57662c995e1f6272126a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da28e16d0898001727bdfcbfafb185475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9314ccc4ab49fc1b6d327fd5f4bb7cc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca198c872393003084b8641169a2a1c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f162b98529ae0707f5fa5a9b49b0f23478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84d4da39b68905dda301d12b4989b4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2051e571593fbf0c1351a026e5ba144480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07a1f43fc75f22901806ba7a66f7a7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc22a7e0652538ff3af0f67628507b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacac764c6b918ce18d6939e9a0e96a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c4187454ff4b6afe1513f4b2cff39484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7780629ba534b7815ea0ebd431cc7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1af37934b9de3ab6d84ff10728f188486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ab279b6a68691dbf57aa46cbad66a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4efde59d5b9a840c7a535675df033488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242e20bcb459c53c930e521cfbc72b2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbc0b382f7f0a1575ff16753771a21490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adad26e0272f8836441952819fa1d49491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fdc9fd1122ef63d9f0cd8e2296a70492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e24f700b021af25407823619fc3989493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5cd9805d6986f188b5a7d0dc9d4b4a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b562ddc117fc487d4fe67ccf3d57da495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031a36a9e060c6cd5274d69c8430281496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77628877845f034555ce1e727aec5994497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290735802eb42a16103bfe803de9ee9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787cc23d215c7966a72f02d61797fb4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb7ed6c3380ca7b6386a09a6116119500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245314751d7b84fe854d3e3b5a379f6d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe54292b98741a3e6a12ff73dd0fcc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516c6b153babf488a502884507f659f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e07a170e7be5087182edad1e16a88504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d13e047fca321c1bdd2aaa0c60a887505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd72bb98585b92995f133d5f4787f1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525b9861c7b03539f509492b3ef5c38507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317e0e30fc930960c45918937dab0b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86daa79132c812e2415348f9042642d8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec5af0335b14ef9d352cff99fa65bb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6da10d9880763b66df738b8ea43bc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b0cc4963254b9343ade3196a62478512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3913ba4b9e9b412de4edd63aa8c5b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a88dd53f2884851b845a95e246452514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef917ec873b08898da1aa26b01673f2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522f3c68cda38e538edf0a1eb5efca3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875271aa506a8e63035cd882fb5f54c9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619a30a8401dd80691cfa8bf7549835518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c004663acf1756dcdb7f201b57bd007519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f3166edf860929978d004c0ac7bb0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110f10156062a46fba99bd372ffc8d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa2081850d90824eb3ca803b751911522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5337e8e6285b204fa43fbd213e9cbe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263bc632c39b2fca52018711897bd6c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626094b0ecb6ca49fd38aae08f0695f8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badbc04407d77f9d0d98e55d0481dbc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721df59ca945d2bcf8c84a7ba484af3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67104ffd16022e76dd8e4ae041c7987528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e94ce6ebc4054ce021e4b877493298529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d0671499c0b9dc96ac211dd2c7224530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532613377a59b4de6fdf6b40c616f473531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186589a13fcc08d68959bd9bad0d08bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e1d0016317257881de0b03fa5fe76533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb78883b2f36d1611c76648ba13013a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f2fb103f50dce89b12cb32b8a3983535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7d7c5a07c78517a8ddfa93a1267a5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77d1eeee792e3a09e65df5c2753566537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c4a6c935925f07dfe3054873be7d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598318b352130bddb3cb37019491e08539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547cbafc5567da0f0ded8737ee0208b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdf0d089b2f8a528142c620868165c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cba93441f043d8e665fad9f247fb9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5bbb842d33ff878703a202610189a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be413e821776967f43b33d3739960c5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d323d17849cc593af8c40862bf79307545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750df104079e8a84f03c118dc5337ba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f856c4d103d0d03fdcbf5311ac705547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a9010d9b283a6ebbf1268d87056b5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfd6e3ca94c66ac1a27d5ed72d9520549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1eb9867ae585859cd346cea72f64d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328a657d0015ddc7a7748bb7df948eb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae218d0ba63fa22534e350fb91cb80a8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98c5c744612f7d35e48d8fe1af7e36553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dd9de1a7dd99e06996e17c6935a75554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57e6df93eada23f7abf0283d9d57af555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e2bc54bea7d3da0c7cb323399cd02556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237eff10100f137ad311f25fe6f98e74557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55154ad7713e54f3087a3de24f37dbc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc04ca634496f10118b51eaaeba4b65559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11ad85c85a8873f1df30d8bc829aa7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2397ed8c46f830e1abef3c7cc180dd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edf4754d8a2fbb93c1a2e932f98b4f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6972af4c3034ce3331d12d624e5a795563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d7bb419163a4c300cf11d198aeac5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261af532b71d77fb01bc6ec6d2fca34f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac361d615d2191d69cc8dbccbe08f22566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc5b9444c0446aa034170035b37dd3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0e7bf9b38d62e9826b8b265eb112d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdd5216a68f08e851b9aa9ee850e11569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc62c569ea5f068449dd7f58129cf9b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0c8750216b92a8e60d723cacaf976571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1427d4a829d39fb7b3f8987cdcaf394572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abea7339182fab528b280fa0dcd8321573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f41386844480eac2137d446407c73574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f9160b11687a4eb7ba993343d40f0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4aa3265303eba97d7532ed2cfa4398576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7a73bfbce764705b32c54ac835629577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7255553d2d95a1a81f3f6832b2bb848578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2141e1f12a7555fab40346a5e4255579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bcf67267fd311bacb6e10e7b1f836580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab3f0ed6eb820cc94a8d5f84395c2a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625ed7871a4631c66e01d36a09b208c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7073fcc0bb138859574075b21831f3b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce3d07130fa8bf7842f4f3f33a7f55584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5e5a6f83992c600100aba40394c42585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f79f0bfd1a9a7bf034f9c6e71c58e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a9c435b4c4df45f6f026dd4922169587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85423aca6681e2a76eea9871bab6f75c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1892751e8d236331fa5a39d964de4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570aa423e771f4ad7da9329fea24a32590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e218e17297e1d29339ecc00ac11b49d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916c6e08075b9136d9e8aada9f4658b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56ec3f0ac2165381b8b81d882b9a9a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855f0e49450ebee250044eaabd0f1dc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5a27de1a8de0aeaccbbe7b3b6e46a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73303bbc4ede4fcb33a4bbbf7499fff1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadf459537f09e6862aad44f572c323597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac69f32b908670e61fd98bf50d050d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761dc6db6953f7caf7cb86cee834abb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47b5cce43f1e1aa156c0da45f2e7b8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd67a570e8c8142bb957971180a0e5a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d6581aecf85602f5080156f4d3611602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921751676f7b73fb59559f3bd7bf8dc6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b62638de5401d159622b5339d92f1e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499bef536fb5432f5fa421fce43f1f5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10ef375d5ae2622ca8e69ebaea3789606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9af80976ca9d0a1271dd0d9977cd8c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa9193f10ff89ea523e7ac007f5fa8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbdb5274697cdcf19646cf463d597e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d06e3f21f8c298da16cd28269052b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689db0cda6a8584f6ebf558a5857f9a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1562fabb4b7b494480891bab04f0a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ee1ae10105d5f4f9d47784c6be15d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e26ccc364c283001fabb49a474e546614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764c198f600edd163e8006416b2b997615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9178305c9f1df33e8dba077d87a78e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a6b6d89cf88ba1cfd0ed20c95846d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e80d0d2cc83fd0124663c61ce6db7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97b881314d7e4b363b28e3d280e5b7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043a51c3bde3ffe37e40415aca683fe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32695fc4785c18612984066ab9cab5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0bbbf8d27b8bb13d3147b753632b3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21566ba6c27bb75f3eb7df36843e1b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d488f0e0cdca6e4401a886c92a109ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab16e8e6ad346a4c9d0f2050ca8f146625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54202ea588670a553442cd2a0e461551626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10950b9bfb2676caad6a75bc3c66edd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c61c9cdf7cbfdb4a2eff486709e1b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306665972a8c5479f5b136f7d0fa3daf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d2906ee19b3f1f542ac99c6d7c0f2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d7e557ba28eb6731081fc97be72c5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d3d6f0ca71f900e23be0fa5fd628a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167399ec8f9138a5b4a8793ffb9a602a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ede97aeb5b8fe1b66836a4686702f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791f67363dbc61e82e07fc51655d0a5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48c21cd5c4f5c7b15f6daad15387c8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60aa6550ffbccf61c9b71f6b19802c3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fea6de6ef72297e2fcce739650615638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd6c9fcd8b6b96e2e701b433c1d1d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc39bad4f48cec01cce39486b4c8a47640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64d37bdcb07ee7340375e480222e96641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d03e56c72b870b9497574ba6c724d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05a7b3f2decdac9cbff9583018626b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e717c7cb4ebf04a6d1b134fd0f69c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a884037a58face96bcfa035f65ae25c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96fb0c9f15b33491a5aecd1ff52fcd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd154c9c0dfacab81dc1d0b8fd1474647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e23b3ce59b24dd647aaf9f4ad75ce648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61f5a6d77af478376f1173944c54fc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963d6496b586b8bcf17f1f93518b26b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbf38e07b9bb64e59e83343ff135dd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67dc429af59185ac7e68d72b3e92299652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6677930bb61a4cf5787dd0d7e5b6b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3118e595e42ae2614bf1b9bf49e65654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd798b480b324e95fbed5912cd7c70c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ec57be030b404be4d45f20032b904656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5ecd23c70fed4f07792e2036a64d2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0d267b46b07c5f77b16aa04221713658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443cb1272720cdae49bd14d374ede24659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8aa25bcf5ce5dd9cc7f526494d044660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef357387461f4c0fc876cd727d936a8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96251e15e9c1aeb512a813c53203328b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcce2520439642c821fa15e1e03a7d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f411e6a43480bcadaac129815b7a1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c52d5bdbb79a7ef0d24404f01b555665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a5b9ef0142815a223b23323f2bd74666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd0a8c77adbcfad0778c008e3861f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b106186a23ee8e5e1055eb772638c46668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6b4873207dfac685a51ea1c8ee69f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71afd20c8a2d6c6a8614b55fb87cfd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e91397454eeeef4655ba1d3446bf5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede267e4583e667cba11ac873c5dab2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313f02c507f65f44814c80dd4dad0ac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1912917efe45ec17d2e946557bf609674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad465ee8c22e1bbaaa31c724b2ed08ac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd849ba48d3468629f806635422703676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd579b5fe71d14c5157cd13b94347bc8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdc56eb3e1de4b38b846f435f056d6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff7d7b31e77eae2ddf404e7bdd96d3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5702910a55cb7598c7c996025b8e0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442ec9cd501f17bfea5a72819f9c656681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872ec541016cf07c3f831b753fc6873682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8eeb43b27a2ab3bedd91645ecfa924683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435715012f32b237b93acd6128b91ac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccb245b17f20b1e7fcbd142f86a107685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd221958f2087ca8cfeac178aa852eaa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03699fb218be27d49f449277c3e3d51d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435828d872751ceb47b831c17a746fb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf535a325c87a106bb1ce3034cb6a2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ca85154e003ea9d722efb32b001a9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6847f4337d6ef2d9d77ca6a95d358691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bc21c5b1d858b1668067fcf2118e6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89303e0ce48f8735f7a9d1a551842dce693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9f872c95d5d0c8f9022d7b7902950694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d14986301c2c22485c928770cb7879695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1a9a2d68143432f6dafe2942345fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01471da989835610e40693062f62dd7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd22a985b373b37a4e12c654838db5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69990cd665901c113b9d823d413ce6c8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ce7bb008532c08c6792fb6fc2fe37700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88130f46a98c69523f6db2f2c26a538d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfeae8e1525f83425d6ea8104d2733f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2a03a837d4b172f88760d2b91555c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900b33ceaae067e3ecc496678635f42704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605737720ae2d74678c3e9aa87b12ac6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786f1e35c519d89a521cb97fb9c5f84706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b537e5485f3535c35b66021eb651c3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baad5396babad4aedd6697bf2cc7ac3708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeded761d8cae2bc91e6886250a5f8da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc074fceae8aadd6dbf9b0ae355da7a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4884edeebd3971cb682e6116d1dca83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab9e91437007af65a3502884495d4a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a1afd7b52f4344d9d7a5684be34185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bd61d214c7c0163006f0d8231c5146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fc3ef84085a2dd7dca857a6d00ee87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6aa6b99c2bbafb57074da0a70b5f278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02ad7693c28cf32e117d2c038103739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15405e2bf628a60bc4e713e2d80ec5610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d107c5dee65804075b1aaef5cbd8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334637f0201800957a088884324c2a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3041ab01b45d225c011350d73b3bb713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045de6a133d71d70037edae34e829e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fec272404165dcd0922d01395045fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e769a69b14c84d92fef22a9163ebd7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f66e662e19f38c337baaa7b841dd9517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f4d7bda2d40933b0948338726c17818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d46408e4fdfbdfd4e1d9d21f42d7c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4b8b810ec470dbc3543c2357c23c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a739486cf917855c178c3697abba721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30cffa2daa12208248285821a0100c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d1b6dacd10dc70311855c58943b4f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b5ae4e74dd071bb5cbce236eead8e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db438c00bdc46845a9c046b47db2b1d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc478fe40cbda7d298947ea4edec7c8e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc401e77c2ec45085dae783cc143ad927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07533c554210707269e2009f6db49e0728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02ccbb0c6be698895ddb57baccd4fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb8673fbe781c34b5ecba5e303438230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16406a065da83fb0ed3c103b9a917ffb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a95a2dedee6053cb59b2e9464f70fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82a4b9c29744db832580d5b220a9aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4966ef1303d99fc48446dd02c65a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0712254978f6566bb74b31ac172c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac837d762a40a9f988e7bd6cf615b5236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672a39cc83d6528d32b8b1f78008cb937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24302c634d59a1a63a5620504cd31738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba435c78b73073754ba07502ab80982339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6ad45c07b6b324542ab44fd4e758740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698870792673ab30230b9754cd95ace41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea7c32d9686fb023851aed1803f8af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010dc00141d0e7f258c19eecc7167d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8712d5c9f61e59fedd69977619cf9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5c0fc6c1ce5ce53f7f1f2c541677545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67baf050c1b55f110b53e0ae6e34267846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01341ba50acc5dfb829f74d5fd1d00e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654571c5f0a61b208a8b28e7d4dc83c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f442cf91e34f453f22c0abd469d03649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc475e81f490fc6a244be32149f79e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b31b5e4d98344001bd0f2c7d25f0751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d365b7a8f0f32c070c6ece98a534dc252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8365783c23eb52e2f0f2a605491c1253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408835a908396a79594343d86176234d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946f457aea3b276178c81fc0bb63c5855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a7816f2cdfdf90758c88b0e3bef5156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01867f04e8c2c5a204960c95a4a571b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7daea7e3443d650af59eabcb06cb1f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b94bbacce1492902f1917278eb6ec759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9b787b22fefe530833d9dae2467ac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6d8908f65929f70648ae239d39a4c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c8537735497a69d024001d03a6f8662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf4ad3a4e29faaf3ecf13d4485904b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917e17f5ed1bd527ab1806dd6c1e68664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0439c5e18d99f5b64ea52c401362365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1275b9c1f150d52329a0d73169f55a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a68e566e6b2ff7573da4195d6ae8a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92e92de393fb5021e33cec9363dda668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97c8a877b6866743014a8c7996f12e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd64e42705ee8ba43bfa92f3de2285b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdebc8252f7765bf015faa4c7e27eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1dcb97bf8376501ffcd044c98f83e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546598f48a73af4332f0d1bbe5f1a9be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43069106f3494ebeec6a628ba64d52eb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6512b2abd16188d3a25278d837031f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4320565c111f12f4fecdea4a96dd8876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3dd460c293edadb7d8f4a10074c09e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36cf5f32016d1ded8694a28882635278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f144d8db58303ec8558b40d95d6f679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6899734ea669177a65c267ba23eb280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e188b9f52a49e196c8880e973f96e5581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0da9cc474fb61a054c8a7e677aefc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d53cfa68f5c035f4af11747ce02f9583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff4110a1ea8e81000a712ccfefe00984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882f19c86a305b6cc28dd338f9731ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45878c064cea3876eab0a10a3398c63586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c939a2642e58446e78d056465ca1f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddc908a1903cd3f30a8f9d7c3cf8db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb0a34be3126e59ecfde46d0fb556289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169680604195ab236154c2ea3584b9390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab5b938372f22fd6f0f4fdd34199f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b572ecb24ff1065f88d2d1f8995662792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe539ad91d2a762d7238824823063693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad6b174a07b9391cce3f9aa781011c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd30e76f0c1e954420163ad284787b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db487504000d2fca79ac9345a59b38596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837c54066da084d2ac085ba408c106297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3a00a1b26ce08890310c450ada8eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd3e2f0becfd983105d9872b3622fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cd950f7dc743332b866f391bf9e91100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb877526a22ef1639757118919152bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf63b682179575552351e42361b7cdd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc473f7142398829dc5e30a1acdb132103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59411ce08423bfd2e6055180ba72077b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908fe7cbf91adb06a2a00a5907b579b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab49f349258fa2f1f2cbaf866129073106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00185f76cfaa331d52b421d2c70e8385107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050935304cad862bc0e7136c80cc8fa7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70086b3192f615292f5eb206a3836b39109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c386743a3a451d1fa621a2d107a89110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7867bc492908780e603b0703640cda111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39faf910dacc101a336b2ac7a13b1110112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffc0e6573d4641eb0219d25123ead1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd05dcde5af93ee8d0f02ebfa90ea6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825aafb95bcc5c778e32a0b238c8752115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d29db71e027a59fc30238a2d71831116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8731c3db4467e5a4202da6cc4ebd5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1575ea6a4887271eed8cf558fbbee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6b8ad2e2c3e88e8dea7f3b7cecc7d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8ab2d2526596de876c86ba699b403120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a493bd6cc647e5afe975869146510b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85622f998de0cc128f763697cb522cc4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d57290ea056db5e7c89f907833fb0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de658e32c89c3036f032b99bf37d7c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6153233ebf95b4388717db0c51885f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065fe40332d172a2ae820d97538e821126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b46be0f219c8670f238f2691403c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d47a57a9a9443573fd4e124e7a7b88128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c9efa351af4cf8b70c61a973fcea9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b66889036d462c5add9e935780339130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce645e2bb094454ebcd67caa9d530cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89807b2fcea47198ad0f26f0b253745132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a86ca75c078ac20730b307c7d9dfbd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae448524cd87d5ce1532c35be4385b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cc8ce8e7a7e02d0b206d5f9348edc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaccb067369dcb2c148aabb788ffba9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd47d1dd2595c2e4a98863fafb3b341137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c96595e8f9c571391dfe88eec6c7e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c852944f756d2f160d308060027799139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac88a64ff03197e4020237313b45e4d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fad5f80b45b26983c77d2c6a2f9d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13605186d67e301fa332bf97dbe873142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c930fba9bd845a0b80304b0bbf3d802143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79b17ef5d410f724f17fa16c19e117144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75ef1ca8144912b85214e7e2afaf51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1f420b2140afb5500586bf9d6b367146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f40bd6d19d48393ad15602a82ca832147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357bbb93e070917b532bdb2e5b68e89148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d3e6abc6d3c18fb57ddb9b3b0a874149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b9983cb5d1d431497f3340c8c73fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6833e02ab4f1e3c38803fcf31552d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176684950af59d2bf10c152ec44f760152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c114a83641e918f2c4c5c73660a72b4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd043067474a41207534b8f7349fac9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a091178195aeac7cdd4bd6610b3fd2f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bb42df59a91a9f85254351c5efc05156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf859de81e927ce596079b45b9b76d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222e6c2c0012198f3bcea66e6b63ab7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef75d4d192433f880feae6dfd83b1a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c66e4bec74f512f7eff426a52c36b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b33b8b9b3453795d82bd81241941f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e818f7d754b41c061ac63ed364ae72162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06bfb0913a2d3b575e09c98ea81b07163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbe7feeb4c5bb0465d762f2a76efbf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c8f371b4a23fe4701ecac5a2ff2f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb536caa026a2ab04caf925b732eea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cf7b71940c95d8e0237d59528969a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41414a937126c1ddc8ef5e1d5b0ff72b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656a6b923f472a09960e18572f83303169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330100ca837b080498f04af8969f2da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c044e7b750c0666cfbd3f77c6ec58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e340e7d472d9d6c812280a0533d9ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8851766e250269421ba1ccee64d0c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9700236e16e7a8ab3cbd05e01ea6d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca7ac6a3feeb1c9730c62dd2e51f1d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddd37e09ab4151873d3af043a9186f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6247d96cb741fd63c1bca865d024a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec373f6d2c0c21ef4a5a696915473b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb45bf41fadcaf97ae3f5ab185f7998179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688418607139f5a7a92e95e92605e6bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a4c226b96430d9346102bea5d0326181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0a7d652b0913782cda9202de88d9b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43496686788b9ee26f4c999f69c10765183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcac3ee33e53b0d1daa48977fbb9651184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5026fae55f36a797df795afdf4706185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38dbfef164160261c2a8c37bbe75a14186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa645f85acd9c9586a91f3ed515b84c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e394090352f3502b9e84f6f7f9f646188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa4d7c2584347166df7d49865a24cb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a5dfd868d4726cb4fdcd372bf3bcf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428bbad3b55fd11ccad324b536b5ec0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2834565eb37e47e8e49a6d68bb36a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5758dd9da77bd912d1a787156e060193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de757dcb473dc552c703e16318edf60194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc260f6cf4e8ba308f6d5c7cf062687a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d4711d663430bb5214d89486d1a52196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efec930e3fa34b449e913f45d201adb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a135911441547ae919d17be6ef526a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751ca2213d52fed029fc15909adf939199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e88144ea2d1bd44c16fd4df8a5b09200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33b87ce1d45b1fafc28d9bcb1526a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ff02dc202e74bf0a3c5fcdd95874b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17973af8d7f4022812e8f7db9d26af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865534123ab10070cd8b567384f9e694204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d92840a968907313f55c142e0497de205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e3b24f0f30942aa28ebdf7c56ac4c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd74dafa3455a87bd87e2905374e10207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fee0ee26e551a8d08620ad8edb68fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e423e1a6c9faa4e1d07c8bd11e2036209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453988ff946f7ff2953e40e8c5417209210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696df97cb0496d9d799c75770cffc690211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451ddc93246a07ff0e7dccbef0a490f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc456fdb0169e3510d7485b5e65cf3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528b8db7dc59af05ef9ed12e12e8159214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a836f1a83cd9a85cc5720605534567215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40ba5fb0cd1d006d2caa73b5d7e509216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886dc4eeca95de3a391c5844a5205258217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270f3fa1e2a6d12b563205faaa56fd0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbabd201f3ddfd917c229c88b2295f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaff2550ea44fe45be9db441a157a8a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee1abf26addf3b8948c7d987e8ccf4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c1f774e1883f7fa849a217124bac1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf3be0df593f11c2b9cfd677b9454f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5669329f8caa9d34dee17dc5e65fe1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a478a46e4f806406abe0dbf34d3170225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47f846abad7206321df80221eeb2fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648e4a216ed5e758ed0a6b38e8a83c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d54a129f5a6032b4a689aec7fb8afc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb9de9d994cc995f99ca50a4709dbe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2f9b01b1fc575988cb59191f9fee3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d136d1040a14d92c71d93a5a63b036231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3d9363bf12a255b08cb3503182079232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6751dfddccf24791bfdb9c78942ad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbda6b10b9e04fdf7eae254f769bfa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acef6496fca97c497fb254fef50fe5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ccd99b75ea00e0f6457c514d68fb8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8350a79e73da232c3a4c012105f90f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0609c5588066d36e25602159ae2e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3f970ff32993f1a25c7903342c762239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31d65ea1a2fe8139d850cc79a8e09b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955bdf68e04d3e6df1f9bb29172f00a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d8c920453f37aec6495007972a9a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8754991412b58f05727ca110d2839243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295883b03e26d9ad62475c7be71d9c98244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c61c83eaeb1e3c0a9efdb9bbfaea1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f9028a0b0d1b88eb47fc60a125d6d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1089029b075460ea347f7381f67cf90247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb50e753cb5edcff3628fa335db747248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c92cf6ecdd4f50cda9485c290a8cc8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfe6fbd7268a3e1adb12ed6e670a35250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015491bf61ef9c7fe8d3839d3f6e15e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5852ce2c0b51e866b657988d2c7e2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71afcf9f788f0e2317f3d35cc69d17253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0ac3b6d5224edc8e09c2beef4ffa6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfff723a6318869be0cb1e1ed51b7a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff612b81e6926259c57f476b90170b56256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fcf1f76bfb904e007ec8dcab81636257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0c169b14e8d386ed1255ad5a86c5b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea376b628dd9ea7e2d7190a8e673f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53e9ad7a908ac89ce6194db207f33c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1a743913cbb72f52b1ac9d30f3260261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1843543aacbb46b3033f17dd7b4ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd0f7a75f11ffd15d7c0c0859224d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed22ae9bc5174642764649063bf14de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfd750f1c54c13215e5429369dd0b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119a67694614c6d94d679a50766d71b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e590f8f388f7a14eb0a15635f3ab1e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1d959d22fda7ec744003f30e60af4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c421c922d1a68f6a5d031dc4994c4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e753990115636e459891b6d7456613f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b11394231252a0c34591645211f9e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85639078f7005614ecced9035889dd1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e2c743a3fcffc09e9b5dc505116e6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc6ebaf80ec02a40a8c4f50929a20f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df866b5469a97884092c177bf8e350eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c76493c7dd3534c9e403dfa708ef0a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb317f0540009116c40c6c8a889034b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95533cc11e281df1f52c5dac0b3b84c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cedcaad2e5cd97c2c9fb1485992e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60098378753a00da3e856df38c4cbae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007570c272367fc0de19e70b320c7506281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35d1b252e2f53ce37eed10bea65ab0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9ef8b0f4071cdff7c416e590c51b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd935fd15beadcc299daad5a31263f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04289cedb5e9da9ecba7fe0ebd773aa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d58445aa4e4ddc0ca791c7c7234f7d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbe60857859a1cd8919ffefc732891287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6756b5e21b396d84e9f34a588d64387288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db233490de2355d74f3b49c03ef96b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426917eba09254fc9bfbb8b158ee246290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602f1e66dd4260ea663f4293465c1b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a571f3bd5f60a9e5a4616e738a35f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9683f8c13a89114aeedb31d1c8729f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d538f66318b071b3d918e4f155e0e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cbe40b877ff6fd0f03bb89619e327295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430af5c6614a037da312abb04d300454296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183eede997d35a62aa908c4d850a338297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110147aa18d8ea42bb5923162b187fc4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb487e32b8ef0a5d8b46260456e4c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40eda257f9188b7e04744ea84e6a2fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7108fc660ab5cd9871f703d0c567d20301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239268e816b15c8719c09713e0bcefdb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b3bcad629f333419f8e9b79b3f8ab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de8f70facd3984c200d426a0a75662304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262177c3b5597a9e3ac004302a737ea2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e920b6f94beaa75455f59f4a9d9b60306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd2ef5f0fa77b953cbad23ebee4107307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbbef37e2fa375a8d7acd06e849ca3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf734c16fc83268da51151276154ad43309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c49851b3356f18141097a9cd692c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51008029d428d767e1c8ffdfc67263a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06348d427e24d42d3338efa041b67134312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249e96059b6a947a6389e5160021991313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff9b682ccf69497233e5f70cb06157314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724990ff33bed27901a5aa4d992da9a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e3f2960cc87e4c2d5dcfe069a71ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414eb82f722c54b78129eb8da5bdecf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35015aa246b6bcee9825b74786f51113318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24103b61b738dedd57ec3e01d4957970319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992d23156f3d2059ff9eecfa9e9672e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc65e7505951ace4402d9c3d628e098321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb1338952300846ad217e5699589e4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a04fbe55a88e7b7bffd649fef90b86323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47323c85acd9336308d55825835969ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56302c514a50dee45fd0d86bb826319c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990ad271519921ed713f5adff6dc819326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf576ebcc11321d91bc73916422bf82327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46db8ec16e91665245835fdaae54e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c466d25c8e96164c312024bbecd8db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71c4af4c89490bceb0170170b33183330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf8efedc005de8036fbc287a21ae29331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a13017dd768a363a5f5fa3caf11f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50c9869d2c914075196c75bfff689e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c288115663cc65e5992624b279b99334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd706051dea016888ae08bb898e8b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f4fe90f3007cb5b6b639bdffd6038336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaea8764f0c2a18badd7425b85f5d3c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823adf4d8afdac952c6a0959a6b81d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477a109c43e4050c1a74f9af71e447b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3e3250cb27c19902222613ac6c461340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877067259a069e9b246b0a552219d83b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0be59568ee9f2428069f298e2cbcbb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83e7be503972997f78a0939c92129a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f3dc49df910ff28dcbf2e4d56f3e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc4ad30e4a5e27e155e4e8549239c3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cdfdfa8949b9bc7da62f9acdcc4ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d7814d078b7499f8dc4e7e11ec77c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81944e0cf0e531b10118a1d7400f397348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcaf8f41331c7c6e299948f1d0c2b8d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd34683a38404113b8e06a19078e36d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692b95f3416fd4d385493504f2a31bf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c453541206404418d3184574d7040d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e9c66df96c707423c29e5c9017765353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35f0786c342e121270c6ce9e1af5ff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06972329696dbcd2f424fa5d8cdf63355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1769402349bf20230b9fe53a0e23f95356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219153ef72d9cc72198f20f4ab57a6b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13698ee180d68e3a625f8f15f4b925358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af60a6c3655f6ea167d86ae3f4331e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccba00f62707d19dce81c7908cbf210360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5712a09d378db9e86c407835084f32361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788a6f06886298e2aa28bc730c4380e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea65c123d7b82d9a42afbf9d21d0d03363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838bc45d74f3aacea80af10fd1be3f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22528bb10cde1d309b67e17bb9d1ddfa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4112c7bf7bd24ef0ca29e357c7d656b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd9470d8ec6b9ec8e9d570dad254e9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd5edb7a68601c73573df7acb106de368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb1be6f072bb9859cf7581178effe7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380e53f5f575a4e1eba26ba3e413238370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43f06d3765bcb8192665eef9b34da7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d387592954f9cc683d928a926e75f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fcdde4798051d01b0a0aa546ff617373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a9bb76a851a66520bb0cf66d238de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d2edde551ab5b700b614dd2a7d51f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45708654a528f70283f99da33d516ac0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3822c1c40394d8fafecfe6aff3bd5c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11c153eeedacea3e57a90107b72a93378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bbeb286af301b0343cef1ccee0dc1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050009b044f78c4fe24063cad33adcfd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62981dfbde3e1e0ab86e3ef7bbc5d24381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81225ad2e6504745fb91a5638c212ab9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc228451275d1d61c0a6f503f0bdbd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb8961ebe86c6dc8042435878f7dbf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8931239aa601a25316c3ef61a4717385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698dcbf3973f7989859f4f48b0f1ce83386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffaf1cf0409f00fb18153363e6376ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d5e42fc47a71a6f2c8dc5c45dfba6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd57cab9038293157339f4acff5ef80389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ed0242d15b615e34a996e5f4a453b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ec44f37949c064e06e670f54b28ef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fd2e4429fafa6a65c2e9981ae88d5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443d0e544b40b827ac65ba01d5fef1a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49401950e7494251de04c4156914dac3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63fe6b6d7f0b20f029c5b3c0d46c84395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19feb4e6e20791913cc20928a96de9a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ccbe8aa14833b317625592f2ca908397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532a6b456024894458c721212883d39398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff78712358bb82aca3f75aea580a28399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eff07044f9922e15d83634cfb9cb3f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395289f4877d91c6a81a784aec3929b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badac48516a8d377c15074bb5543141e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e084b4e6e90225e281c22f15616a941403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb9bc6efee04309cec64ae550ec57e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483ca8e8db552330cc1151524b36a94405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058697cb599c6c830b9666c901fe49c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d572740277b047537b4117fcf45d78f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fb48c91d803128c196e53ada17988408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9841c53b769ddd045c7b2e903b01e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f2eb4dcd324726c457de4900c8b5f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d69b309185d5036a7c6206a4332646411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6fbaa19e61a2d6f1e1a7a1a99c20e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5841e2a922180b09d52b5fcd92a74f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674d30d0bd07526580284344a9c2598414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09426aca70c976b6eaa22d88083087415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809e5e376f95e430a2cbf59c5aef347416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141e49b1ba90b408f1b4759e9cef90b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee82feff6442ea69e8f4765eb813f97418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221f4e0e891cb27191765aafd8059bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d82c34e7a7b67b5f54cbf361effab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c1f621e49c2c6b9670c645cd20b35421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d12fb0b115ab1c1fe41415c1e3f97d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20a6ebe69a75f796fad900005512f8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723824d6e1bf684f562b6b89779e8be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467901dceb638cbbe6da06aa2e772f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49baa45ce87b1ce1eaeb0a06a8c6916426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169527a6bd1cc9a528e4b9522fff92c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7eec6be420ba5c8f3addaa14ba6704428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73b41441b5ee825ab09e50a899f1b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc12379bc02eea44971d8d066be35a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb927a296f9060369c726fd615a56d80431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e75162847eda4c681e96d920d5ba00432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a902d3f58ef0eb9c69b640de425d3d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72aec20f54a5fe399f057cda881124434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261aca023f085341cc28511fab45e6ea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd71e9454e7cc05031e85613e1e09d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a4fcbd21a51b623bcfa58cd010c27437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011f0c8f896a19a5ebc04c7e3686717438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef4bce2505f12314d41700197a52f5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90a9e18f016fa1a071f2455fe0fdd4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf57a8ec807325f05261d1294274f63441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85816591665d87256abe2f420a027b1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e922daf47124e873b68234509028f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78835ead6d02d9e931870554c14f70a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4bb46083c62127e3969cda1678efd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f104badd0b29039f35593a7848a732446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87d0aa9a32f4130123c908b6dbc695447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e429dbd659bfbf6e27cf48e9887bc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01ca84e02a5df7e1af890228db6d8f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291471b5c6bd7a5a1d18aef6f3e13444450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185597c9552014ff79a0de763597b9d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c9e9f32ff95eab6025efe1c90b296452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc356ab0095b167b5b3a4cb8127e9235453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8255671dfde7ec444393c4386c829454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6d1ea1526f2ad3762204dc86564db455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7486d4abf55df61d6e0f4ed2cbec7d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6902a55b072394b6d004349568344457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0db3449edc4d7da49e7db9966e0ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b32e8cf4e4959bb542cde61f5000f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdfc60d9efeb4ac193c4483e87ca87460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c31e596296fc59ff092aedefbfa07461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b9f2b7b3551037a618aec81d937d4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e952a0cc2ace1110aa5b6e36f9bcbc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c257e755a4a81b064a3d935af9d136464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358fc3c78dc004104b45245182536f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a346e5d9f1c32aad1b5d632c6407c0c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0d57d5a0de4a179d2d94539f07ed4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952c8ac06643fc267af3e205299f2f9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30c2758bb8edee5f261c17a72aa4af469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23f8a234e2792353596661cc9a1a80470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287cc5ceee108af548e625dfce2cee0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684266206b576e1816b659f6bcc1636a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74cf65c63804b3cb014de55057b86a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257669d2d8eee86bbbe84b4c8a72afe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a387d0431eb806db1afeb607a475851475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5b25645658eeaa419cb6fab25dd9a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87448777f57c7220feaac1938f4225477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db01de1bdd6afe87700c5189cf4168e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ede9be50039e30ac9a744c6edcb39a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fbff007005cdece95957d809c89a1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b997f4ac9b0a4a91f15e6759d469f9f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b51f312e7316cf154eb873bfcfda04482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15051d18d7e9bd6e8e35deeea32b46483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb10a222f0abff99b2813e944aec908484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bb3480014ab179fb0dffca7eb5ab0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34351197ad9fbb327d68c36997da5205486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07321805803f75a1b82b3bd98422fedd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1757736b747408fed8e2a7c1da8fa74488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b8dd386a322de90198765e7717c6b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46299aee9544b828f01ea5021ba93f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee39514034398db5d74c73b8dad5fb2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640386c4f1ce7dee2d7be4348562a53492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca84355f2b198a67c33d623ad3b1888493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf58fe6eceb0b5a91ff59f5a17fdbb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6160eedf04229d723e0b8e7f96e5e7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc8f9682977c7206b742e55abe58b2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aac21d86721fd2b2dafa1b3d21bc33497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d326d639115d12926c42cdb5d2b6fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b5f2679de793533cfdff9ca573412499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f27a731726f2569eabb2b01c31d44500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc389f6ec0b12d0971552b987873aae3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d2809642846cdae3ec99b3048c524502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f333ea9854542b28a653081635fccff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fe73a6c2c10a09c45b4c9523cd7bb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083b1924901c92b9cd8ddfa663dbe19505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034025f16d561cacc75543f0a7063f80506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c5df3c38e2145f37f8cc455b8c3de507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d9bbb17bd7d6bb97d3374a65a5602508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fe7fe4348f5a7ae69ce0b6f18b7d4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39883ade39da402e45e2cf0e12a18057510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4de210b2e4f589dc3c8cb4409af79511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747d8514e838a41878cb526c77158c8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbfa57e4211e775c5a3c7908ffd782513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105e2f783fc21e8b5c65e95bd280dbe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfe77032d2c8df4952e4e18b774751515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c661b25169f61b2259b57a27f3750fe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3a9e5c2b47146e10b2ad24b418b79517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a562ee4346fa9a900aab9734c1b124518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8797e7530334b1b2225a7ac764a700c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fe13949c0dbc03c344f0e8e1e1f3b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1b388b4bfdd7636b71e9cc65e1efc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30d5acba3bbf62847f71f4f567ee77522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca80145759f0fae798da336561da8f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140842a08ef90cd88a4ea9fe7f289c9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefa325bb0f9014072d9504847629fa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea32485b22a6959a221df8622b0724526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0deb556cd8726e1fc0fd19c0d097224527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a0276f1df6e0a55cf7e13ab86d6a1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b88df1ee0be0f2c74d865c713d69df529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6ccc1733465f50f8c3dbe36b42093530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf09f71383da9b431cd794ecdcd32c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2596a470a261e8daec5db2d163693b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df10650a7bb376ba21f091d1bf91ce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ad3d011f1c5c202543a0f7d43f42c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d8df58e5f565602f9d085f7ac150f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9f73c31814b1287ec320324b27d63536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c7ab9c573b616382230d287cee23e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b4a5d1581199cb49dcbb032926f8b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63de8a4a9a1cc8e845887c66420f33539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892e85d500830d0a2ce9dc3fddc28f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9b562dd533ebddfdf08057917a244541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd70552dd3e0f9230c09a31ac2c052542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f22b03620faf539c9c6a89bdaede5a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1fd460036d31bcd19ce419b7776bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4abc6c5e4e2b685328065332d7a94b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011c1adfa2aaca900896260202244df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e41c20a618ce926f5ea889d4cd8d8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8f426a8ba26f259a51d27466c5b76548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28ffde16aa9a1cfac7eb0080e1afa2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b2aefca54d826d46f422b07f16b72550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7974799d22e40c5570e23f98899880551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f921e9c9efa1e5a5cc5e3e35dbf063a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92e8b21e43a79fd70b15895a1eff4c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd897c1011315dc8b660bf425ab1086f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b724f86f903f79ba1d20ffb4b042ef5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3265f5479dd720debd49116ed9427556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f73292791aeb03d2ec32a44efdf248557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3ad7ea9c077d6ad83ce0073d3f2c3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3512401385a15037e5021ed92bfb4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5876a93807b3dad671b996957c81d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956faa6eae622708a9ffd80582da560561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8b16239b0fead4be11d0caa538a00562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef0f744855ae7627e783cb17b4d8b5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ba8e21c5687b4240be60235f7fe44564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9736820bf5cc840e3e5eeb2628477c1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0b9beea861e9c4eb51b569df10047566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca3d1ea4170edfd021979999937f50567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa40c28aaba9401a44218c20720d48568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98ca748d59d74e859a4b6eaebfd06e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91687c6e553d42a1d3da134066091144570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b2b47f643516504225fd097ea390e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2d27e81e450cfff05aeccde7f28ee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277061d55cce3152bd98f5678ec9ac9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a47958260039a835453c0ec91cb80f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3b4256f3a532a50d9456fe93fc48c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bbc633d9c2ea22fdd595e09217933576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764177b3e879024a6cc49c85357dc7d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963859385d4359c204cecd73167faaa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ecb3a027b5bb9d5f5066f967933cd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff263033404270ad56b09d40ba180c78580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1cc6835483a0edbb76feea73d2239581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2925f004fefbcae4d19c1093f1fb6aa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b064cfa16aeb6c8f4a8c1860c701faa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ff9363470d5f0bec3210ff01dcec7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9b20a723553ea4e4eea3294b8ddb1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aff57806fde2a66fbe66d916cf99a8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b70d3d3d1fcf4244da8a402047c822587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358f7b4a222d472ef9e11c06fa6d526588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039905f60cd86bf9d123c126a3eb7742589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06f1d77b8a6aeeed5bbaedb27d00cf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229c9423eef4113ca228cc4f1018d02591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97515f672e6f421dc0406bc531d0cf5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15546c7f1212c5c6e179bc46137930593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b56c4015b7697658a763180a13f107594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef91a5b8b157b0b8039366540cffd91595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92bb668f706fc30b4bae944346e4ae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e48933b2e51e8a640de7f9f9e294e6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e337087f3f070d71c853f813e2627598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239e0b95d8d5f00d6192a20936e7df0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce828371d79fb3af41a9f399ccbe35600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424901e7e785c47fc6624cd5c0db42f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5db3781112d7855dd1727f9f786f6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4bf8f8cef08c8565da87cd6897657603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2138e79edbcb881cffc9e74802dcd93604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98aee5232ea9d7182160bbf8e41237605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e437e73e26b4ab0426e643d094c04d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845926e0f410b89e92f86d8d5ffc6abb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2669540a9428df2f7516da49c0773608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c5cf55beb4e9f9d82df241f8c4679609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b659a2d960730960d9041690e33ee4d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9dc4590c511477e0296d1dd00ddad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20408004721b332a87f57bc181d28018612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0869f88d920778a18e58d4a7dedf0e5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be461ada7431b4f43a8e1946e094701614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c1ad2daf9330b8ef36822dc7877b1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4ba6608b2c8497c41dbedfccbc51a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20dbfd2e1dc260bdaa66c40df06288617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ec2097ed62107b030c30b6a015ba2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cc4455921291f39fe58a8b6ffe100619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4eecbce35d607626ba1a44825622f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee7ca27f16bc24d321cd1f38ab81e9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def57e8c2d9ef901195cd372f502ac09622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829a18e70857bc1e8ff8bd0533222a5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e19d1f3e65cda710542e837a5a8d44624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461faa726a80f327603024b567609da625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821db581af0127713af983330d36955626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84e1b709cd993f17ac3a3d23e9cf51627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1477d7a867fc73f1da6b9a71ba218c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e37759fd7a7e3ac0a8b4a3f92bcf2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135be9c3affaef3c85d67b891320028d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a15cc1d81ba82b4e8d14b9adc992c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e7f2e3d12b9aaefaa30679e946ea1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bec86a70b2914c9380be08fecd858633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72046d337269cef438239ebf1ab555e7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921832f1b276c050a312857af3714f51635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab3c25696c43e2c52e54da18a4bd05636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2416ab2a02c1bec4a203c2af091fb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06f65a1d84010caf22634d1338e750638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55152df8cf9713cb09012a777d437c9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee366fbeaf10091d28b3b25ff97f45640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6503aeecc181bf35041b82a49a9836641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921c49435677ad7140beaf35e8e7225642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc47f960146c64f500215311d63772b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012c43332f110f67411b26bcef413b2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec8da64fdf27485bc3f3e5e894002b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3462f5cd6a99538c34d6c4622f95cd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9461632544a44afbf4d25759ccf17a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77831bdccf958d82a9c3d196fb8498b7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42821c20c8bce51321b4e77c67a68d4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48904b39fc429e5c73b67b11a1cc16b9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38766c8953b25829c41bc167b2bba691651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964610bf26a00237518dabb4f9b38ca9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf819bc5ba748d0ee3c9600c3deabb3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b763cc6662b78e131cefc8e50318c5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80349c55a5a4807be32746480a9f2f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4cf937f8c55e809fa8b8d635beffa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6955d14f7a6bebe86a90f30053cd30657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddc3b0bf9efcf270c7c5278787135f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9185814520c2d129958bf8546364068659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b07b88eed1a2e199ef1d5e9b8b378c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66aac7eabebcc82ebb137424caa1b6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295febefa4f55eecfaa918446b336ee9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f3820fc198e166481a3ff17aadfc3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e2089b0823b0e30bb8451505f6ad8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a6a58724f2af7ae2f13f7362c8765665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe961be3827a0c3ced0321a0179852da666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b6ab9fb2fc7dd279b4cc2e822b752667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fbcafef449e3b7af7b90776027eb4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2212e1d2322a97f7c0793cca69e2e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a12a1a1eb53b91d66adeb75b02e0f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64efeff403c9cc6d3313c01f05d6947671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7301a629319fa25d2fa3862540bd4cb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c5d8e7037de4d8cc510b4d4796e05673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2e1365be4836f568850c4a4cfb1a6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb45dfe4678eb59d3749773f093c8a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54541168163fa7348dbfe01940515f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738f618fdd547105ecbab1581e91cb6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4e4bb9f876d69039392f70dad4ff9678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23492,950 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...373 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>