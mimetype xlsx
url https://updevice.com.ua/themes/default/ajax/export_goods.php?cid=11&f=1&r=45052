--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19db0083fd2c3a16753be317f9f18f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875d6f36a8d3c74fe7ae6483998c55d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20464b64b609a4aa84078b51fd1964263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bd07eb314fe163d529ed5ce969f704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82540c8d8f8ae7dde714c2205bd3dec55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dac7f44a41067f77833356b649b2586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e11481f055e5732565eab41b2f6cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e51261024357f6acb0a03b7c702848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fd359eea328a52c1dcbf23c2ef9129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90e0e93b8d227101df2bc151864a7410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103fd8b55d5ce2ef39cbe21b535fc3f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ad92be05fef0f6ad822f79159b2ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b201374b1cdfed9f4f132fed9965913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94403b329479e527ae799fec1310951914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfe72dac0d7abd4275cbb33c910c4515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eedd93740d96e30ed7d5924960813d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477caffbe8c8294e48438cebad98b5cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c122aeef3342e7b630f743948967e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3a8d361e895e98204d387374214a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05df616709505ab4de9df418d70b6620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb21530b64cbce310018fabc0ef4d7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a803e3a1907d5336377e1aee2c5498422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c73be7275734bd93f7c3c049d5bca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b28e430dc1920de1754c26db92acb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481f0636d62edac7c82702ba88debeb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32be65de93b5776ad2e1f15dd76c99026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773dd0d0f480b4bd0aeab9c39e2e9fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9a20a518424f973c68955ae9732bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30321c6cdb6ae143d5be669c458b8cfe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23d6e9d4ded37de96ac5624410c3d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70a3b624b2ef7ee88b69d6fd23dcc031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bbf0bfa4dfa434375bf72fcd43ef732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac563be1b26a0c7b425ef787dd1b863c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9b8b6801c1fe5a2f879184ac4368934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9701dada804faa00f615e041ba346535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16df2cbb29dcaa5669b3970a21be9e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fc25059d686da2be01e96d5a25e2f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6925c941d2f4f9c2dcba7fe0da56e6a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1166936f32544b70fdaf90593919ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c3960cbb2a807b3123c82160532e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2b4226a53ab8d599881d52f0cf6ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e1709a6761985549cb2a85b329a5d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24f52ae95c1c9f7d7bba5c21a136ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd3a9e7775667b1f1dbe162119234a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7743ce0313aa6f01a06759951b9a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff31138cbab5ed7e8cbf18a5cea9f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9d4170fa3d0207c6f5ac91cedb90747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ed2566d37c568f963988909c1c74148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07760356043c1c9515fd5c36fe870b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09729532485e2babcb6ddf6b7d4eaf050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668244f723cbe467af8bb966be74320351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78870032c2c72ade99a63a893d730a6d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220cd70cd7aa8d249f106a2e1c7c35253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f7b2260b82b6cfae94dfef230fe4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b5744c8aa1160aa9c39cf3d771f2755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d615c447ad01b53243bccbc963914356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9be41984cdb0073d9717c938f74ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fc619c518d2d50f0ef9a01b531abe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466614f449744b87fceba93ccb4e16f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a70d981118c2cecd8f6a45044b3e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92408cd9338d5f106dc11396d88dd6361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503036c76bc137e1dc60f7d69378a20062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac09bf33f0e52300a96ab024828f2263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32041ec633772c99753cfe54b7d5b9f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9285c37420083256e05ea8816202b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5c3c61d0d07db5f85bf187cbc043c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e270ffb1b010d3cde3ba8ecd11d99ee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904c02e90c9b0b8c73600785dcc920b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc8d6c360ed86c4602aeba582997fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e5b5c23f113710f2bf03e534c4d1970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c72b8da14f7efbaceac34ae3346d5771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458a1889f94b9f22a1d7aebea3ac10d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca3201b615d194709a14dfaf26821d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5668c6cd7be712de1fee04263738d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa674eeef77d5bf66bc31dec7d0ff38d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5e584c480858f6edd5a7b395a183676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3cf807590398b7bc2201caee10bb477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c512c487648d95a8ea850af62c81a7c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cf888d684c263e9b1ff3f1292186779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd4f5f80e949423b81129025f9da6380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958933e391b59fbf828e55ed8f98bf8481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda6131b734c666259ecaa0be11ae5a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499777298a28b044557c49bc6e1d4be983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd94d8d34ae6ac64d7702ac526708b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b10c3a7bfb6f7695a2e48da7c14ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76109af637204ad8fa5773f56ff5656686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de943e313489de3eae7c8308fbf902187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100520aeb86b9d3cebad42ab9c742c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7c3e3df53efeec8cc673454f471b889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9dca8c6b76a8460ad74c2885b3a2f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858009afd007126f69467b6a93b90d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02c8d95b4af5b36f50e40e80a23ae892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53823f825863041e0b1536487d7c4d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a72d4a6002aa5116481a52db1301c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0285d960f48d19d3049ff6e44f69d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c123fe8075daea5fc36d0920846ae0496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3e5b470bf5d368b0512efea6d9f6897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2546ed525d4601be5f26dab89d22598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c608aac926afe8481bcb1d5fe09e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f854661f07b803f695332b199d57d34100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339b0c29288d6671c328f2ef784bf21101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddc80253c46b18b819f04ccbfee4bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadf7cf64c81bbaa82ba8d78182ab31103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01629456c52b7cb0cf1adf916cc17c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a72b3b5c086219b8b2351e3270391105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764ae3a515fb4ab09371ec20ef7ab83106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cf8b9be026ee77abe0837a99c9c56107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8b484457eb489285c4f24f06ada52108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03deda47bf96703529a011077c975214109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071776e8c10ebe0cbafcb50fcb019eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd517d5e955b182a72dd7dc07ed8a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f17e6f119c26015866c01f726b982112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3642906c7fcd403c0179d0f02d2b0e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a478cdec0d634f7b28f17d59b45f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508519bb9a604e3d3413bf3826393e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8be8107ac5f6e44fc38c6987ec976116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45fc253b22051fa4c201231f320319117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22ae8eb92f7611b51806ad995ea5da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765da6405621bca0c9b961fa81fc532e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a6ab28720ad314598d94169e45998120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ebd83c51cda6f21f31a7551f8c543121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fca6bfd0270d35905bb1c3d6402fe9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508e5180eff1da59d66543ae09f81aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2b3cdb9cfa0054d3fe643c9224582124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83acbda0e096bb2803a21a2f8a541c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35d848c7cb81293ff7aadfcb1c0833126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b99d30e2bea097883b233ddf6969e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7816ba0e207b8576f190f6d2e592f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cccb93893eafec8a073f3ca9d2bf8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12436f23ba256ba9bb8dc2d1b6aecedf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ba09e32da571ed1b6d5fcde3afb6a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af417ca5a5d1e3180d4f8b4387dbfa2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249f37147670f9507345599a1c297ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d3da9276328e8385b8d5f2c8387d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b60e9ced0d928a5ea80b222a4b4dd4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64c8e550f9545a078a48037a645b32136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fbf85c2a87ab83b4965ef4808ce60137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d274fe4b05f1c91f82214b3543dd2b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c00ff0fcd2c55b37fe8d9eb8e0772139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555e767e3401e495f3d978da6f1a024140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc17b179364a055a8fd2bba5ac4b39141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5ed36ddc273d4dc7ec67f48222542142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1855308467853526d1801fa639c16143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee5d32c0aea30d63de9dc26e3cf0e7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d0774c846f8b3e798de98a8eb8ce2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006301d3f47cec5ee62977506bb0232146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b21c66336513d0a736a121ac102ca1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49235c6d26a82adfa800b9b5fe129842148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c12f36a8ae6054ef9ecde51e3281f7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0996b2fecb875db091c4f0bfedc99150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71644d09783aa0c80d138124cd24823d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40611dc35bcc6c3eec8c9624659ecd20152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de187585dc44b84f841641642151153d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28bc959297d7f81f7a479e63afde56154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ad55e4a55536413cd4b313ae939e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112080e0d1e685c9eb78ab2025edf1e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4005292d56a3724ace0328e06ded36a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b500568cebf6e32b14d3132daa6f16158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65169435484d03c15db7f8b2d25115159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e394ce2c69678105848f078f22844160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c92024bd5df4e4c81f5eef85bcc76161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea969bb613e9cfbce9944e57f4c4c64162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edc0f9776d0403849ed9933ac74ac0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00527862879f6ddf49f8cb6ab0d72e68164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9551f8b4336773e4a9400b73a7d2c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f75bf9959f49ba6811247b4488300b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d418530abb5448bd5521406ab4006d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db970fa83d3ef00790459c1d737a66168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba9cf5714fb982552c9bf327b7ab7c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d5a132ac94c378efd52db2ca171a2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70bbe6197e1666dd9812b64f466bc5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187383b4a12e97ffeaabca80c47db995172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fa010b86f96a86033c238993f57ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d701d015aa95e84ae0e53eacedd8c0c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc51a9e707ab10353134553774209e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a82072c9c46d458a747444bb2cc8b7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a9f090f58e3bd8a2c94d0f6c0609a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e326112ff025ed6c6dc1826e9d387a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54d881094041b60be7b13e12c4f9b2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d681684b5bf42bdd7be614c04e5a341180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874877741e3e90a151d51f2505f385f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f4e002af0b16c6f51bbded2d62b62182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cb40787b22f49dcc60ad07fbec362183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47981babd03d296cce044608e3bb2cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883f64cbc76e716e7661ba94889a6b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d083e2649685af1b7e74a966c7c6f5f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ccdc18d69c8650d819b5489b64feb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c2fbc38de9f0be585caf7118b7aca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048124bf3cda4708720bd361b68f52f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb377979487f33463a99ff33efa7523e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51117a3a7cd2fb0fab1755d87b76a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f723edf8d9dfe4bce5880f16f06bbc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39232549f878c4c59b9d5015583c1164193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5569ea57ebb2198da043d7622324a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2ed4b99cef4268935e9d637c24abb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d578691698fdd749133a683bc9671196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe53d011511aa30328010a0663ab029197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb450c8307d17e684defc127b4f584198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbeb14bdec8fd283e033c1613e54d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b691b4b136aaa55b51ca832930116e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bfccb4a84b7732b94716236310b2f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e637062dc9b2fc023518792e44787e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219bb75d92f8be4b9268c05cac6255b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cc36c8bd9d5714c6edca4ca4b7e7d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415417d9d6995e143cbe2c4cf522fb5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85788b7390a92bd85f50e5b63de52d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c1d8f7a74df2c2caf94210d6aeefd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff672d21e7ac8b34477a8a49fa42675208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd237f29ddae509b60b4f1d8eb2392209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3267d3ba4c6fe0cadb50898bbbb8655210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa0a1ede5aa26a1a541b2d2fd1f45b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fd00ff66811081c4becdbd40243ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c62b511cea3d86702daa88c04ff5a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d40920767c9d23d0e7b6558fe396f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da5be71fe2aca7dcae07aa80bdf785215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64eee3fe8980a266a29bcf89dadd55216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e21be1301299f56bb0a338059549a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c1e460df1f44acc4c7ecf34baa99e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbcd7f1f764ebd3ae4741117380295219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2c4c5e0ae8bf464b5cf96dbb5a6cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ce03c632d10b6aadfd77b56b52ba0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca556180edd11dc529e64382bae2f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18074149af95016dcd95ef4c46b0d04e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac33d200a8aa4d26726968f6f749edd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec7ce0d06390a556837e13ba1ee898225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d28735936156858d72eb342c347b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235f52bcb650c064439aaf9c3b5322d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba10a44ee8dbb7d655d17bb9990345228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d907365cda6ae85f419fdc8d011b99229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b21a8ff352ffd68c2dc7c662f92cc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a10e32891c22b5284df82060e4110c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0a02d6e8dd3d4a41719bf136cd9e4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e62e1e94bd5fd26d008dc7d019b16c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd49bbb8180f57d0539f22bb7333653234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae6eb35fdb836a82674956ff09056d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4027119e472cbe03af563ae21144d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb28a4b115465c72355cf77c64ff350237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbadb742b0a3251d76db5a663c39b05238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32021c323eb924c03b1e86f4f9114d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d02c469fc2d34a08225fb3bc8bbb0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629db3ab789dfdda7f9380fb47dc18b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91917938e5863af7c5f752777f53ab2c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e61083de77bedd905cc3e6ed61136243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962c7bfd2e3247a970a8a654f60178c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549351b5e3ef5b459c182984927d14f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd2f7793fe5a632cdb6e8b63394b75246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3cd7fac552f2d0bc8d9199fb1a25b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa262fc75b8e515806f7b925abee559248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fb5c6213c2114ca955ed87fc22d0e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f75344da24094033f4a73a1d93a866250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc2d8f4a97081de1b2ce3e64d45fbb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf2ceed014f5545276f4f902b49403252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a13ceda8f8e73b1cfe882db9d24f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6952f359fdaffab0ccedd5acc5122254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6e0fb6706ad6c730f30914774c3ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825ee49828fbdeb6c3b2b692b67337c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483f4e632805296bdabc12777a2e2cf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e238e5a80b4a5453d5643b1962e0a35258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474e827ffe26790a4f3abe16a797cf4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb846474cf5e7cbd8e1e61f3a54a98d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a269875cd42423a4f9b262db4c53b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1bb909df15e46fd97845049688c17262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0d1c8fdf4baf1670cd90249d4204e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dc64cf4b6a95021ba0b59cf9418d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9363e7f25256f20eb6f5ee0e84e8c7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a13df3facdc5da7ffe7ab23b06ba3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c533fbf8f886fb3a5ec2cfc45a4fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030cb33a9e2decfa49b5cb997e059f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f233ce9b305bdfdc7b801b2ebff6d1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768a282bcc50a36b7cddd99ca3aabb4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddba62bf29f8bec037291813e7e69af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278c0a65532097dc8c8e34c0b0b8107272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53eb31753c922aca47a459410e448f4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec9c5a61632114a82b38e4f1701486274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc427efdd804c6f779ca711e031300c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccc9bec85dbda0ec4c1ddb7d3747da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42733b037a1a11d556357ad18a4f3c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355776fe2136d637d4309786f39c88b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a7e826066d11e9917c46c597c798c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d6355abe06ccd8502869d12a4e07d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e275db7ec203eb9e2c33e30cc3bc17b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d287ad5d797730ba4df23accf7ee92282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48389feecde8e447e15c73ac174fca4e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e30f2887f943ec81f32766fa114e1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe47ce23b1e659432c6d4bbe49d161285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dd71234a7784049a79d7ed9cc8057286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ee396c8715f8e82b7c23c9936fb57287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1514e14d9b3ca1839597970327feb06288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa5c2655f276e2674dc853c6ebd267289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af744cd323940405f79a4eafe3913f06290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91634726b849983d4a13f0afb203126291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74511a59ddcdd8a8009c4ab3f3cf6950292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5280b105b392c3fdd9728e4d4beb653293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4266fd0f6774657bcee5a338f8d687294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740f7e72a8d11938f7c0972846a1152295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee977a8b300ce4cbc5e6af7ca5c3101296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f449850415d1d47c604b007320d8fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6839baed74208ad205c5beb4ba3e9d7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a569dcfe3c97d7a69afa95c3f2c168b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a37819ae9422eb59d46da8f88ba6c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dce7a92c6f246c2280dde5afaba7c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7be7cf317148f1310aafcb48f2c74302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07551e000772377328ff892f5a9e38303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28283a08537235b571e565a49182a43b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6787e5c740021510e4f8eca4be6f0a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08069adaba5c67ed11ca968c03734f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742314eb4a47b8c803f06e99a28f040307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361da63cbbf4a7ae5ee2944ae55c4fe4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14180d9fff5cfef63f1fa94e889acb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32980433173aac6b08dc3215131c9936310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b118c3bc04f8fb98ae5bc81c4799aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cbd4455c38e8716e06cb60e3fd93b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08683adccbd08b2c52878f5f587583313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2de85f1ce9df2abd7056e619d0375314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece14f403e69e703ced75ff12e934edf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411744c65b41644feb7327a2c00f0ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba81160c9a4c563725869c82b4dcb84317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec178ae2b977c6d4927e76803ebacb2c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae3c54fa691537a161bf7562c50541319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5baa55d5106638d8d1a9cb2b7ff6a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a08c4e46d21edbc58b678c492bc6f3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a594bcb18b38357ea1f5898a7d7b1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd8a56c89321440d6ce67045426151323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f1860c1c5ca3f8438484235c99915324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528620418ab2d3d1df4a9414dce3e27d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362b1c4104bcfdba998e2b59d967811326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983203f5131ae6ea7ef03c7bf314eebb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807859a18dc517cf7ecafda3ada4bd86328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4d18a03b68aabd844f3e0b04e3795329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3dddbcdb4195aba790125abaa1277330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b0ca5ae2a40cf3078b454b93037df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9c7e571b78d99d9b5a8408c69a3a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190bb099c387986472736c225083741333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614050ceb11ee921710a9e57cd188966334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8468ebaa97a830c7094920ddcde35e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ebe1bc013303e6e4fc4fa16f5effc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6e25ac5ef9398546b0ed19a4b5605337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2af27b096cd0c9a771329c3ca08cd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cec865429f30249ae03b62c2550c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507ec00d2927891100006766e8c07eb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ed611fafc29c5bf1e883f135605b3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49266767c7a50d39de592443d4644a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bd88c22e8d7789c9db560af424edc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e060b911aa62fc3207bcbcf22570168344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076cec6eb41520e7c2ecb41d5de4e3c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf0b86599e49907245481e47a5d50e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495c4a7dcaf42ec94ec3369201a8b2d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2e5dda418b8b95b4b46c53316a69d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d35ce3742e97f937938d99699d98c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c9b9aa99486dd40ac5e7e50159ed1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b4681a9ba06e60ecc833fea7f5d31351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af46996722c1d0b0e0aa9c8eea3ce1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ada8b3bae1a1b447728f676539cd0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fe02aaeb24e83693d6cf88a17becf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b7a59c44c2f69d1c07f20fc11a670355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b38b4e1d196f0c7b47b2161702d82356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26556114d5c2331878d5d23271f5077e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a190fb59cff776fc87c6efcf5e137358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d621fe18883b99ce82941c26837f57359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d76d3b3099b5eeeb259548f0a9998a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d78c1e474695a90c942b4e42b24c5b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef726d58337cd44318d5a962a72948362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bc463e45505212e29e568162ca07c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed55874c272d71db252be2766a9168364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b625ade54232ca72fa36c6c6ae8aeae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786205b659eb83bde7228cebf7e2556e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e05ecba78ef11c33254be5387a3c40367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb05ddb09cea9fe1ef51a438a8aad0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d87d62ea4d50ef8aa2772105a7674369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd53e538fc4264392e9e2f19c3c4f6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d914b2191dc9df2e0a5fce764a7cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c82418493396e90b9337681ffff82c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437f721705b6be5d004bf225712cf8d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158fab79da31f878506359c8a258667374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf82608fcc59e3bc5f80e53c8daf88375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747543157e959f6d13a94b32b43c9ba2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fa8961e52d02ade611568da5f9661377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238152f5238345d5efe864d4e00850d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55bb805a1daa1a1015fb1111bf8551379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3422885ec6199f6f189982e009f4b3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d761392b6137a29ca799c4a0e1627381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebd909dd7345d88b67fa30f348ed06382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a73a1124bc1d9af064e35bd0da1ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76834de1e8996aca746839159d6601e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a051813e11a583c368002ac4a86bd0b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63b151b9adf95b9bd545eedc50ad55386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ef9ee491bd3e8c509a6017861dd26387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15785fa1705205dd844ea67d78e249fc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3668cb4070253f05eeb0bbee138953c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57357bec3f351ec42397f3364d07ba5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035b8768719edecb06606cb4f2325b0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c3e58d3360680a8d34015380490e4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c6253bed74ddc7d00d86d58e6d3e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca54963b2deb503eb425cf002d2543394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25982ad67b26f13ab121013434b2133395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7da43e6e6f43ed644fc2acd43b316396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d23158331b2206b882a2d99a14aabf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695c2a1ca740fa731581e6faecab034398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3a54e51547afee10ba3ceeeda9359399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf90f26eb3bd44e297467a9de984460400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad54937d79019ab3dcbccb1f23f95f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5741ad2445112687799458717e62f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55e991f736372e2a4958ff805af3c3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159bc8908eef61ff7567a0902cec7f1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8388de51dacca05197435634375a9f9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2385fddde44331ecdac03544b1a1d1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28c9a16c46469e4ec2937d5262f9fe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4dbfd46827c32fc474723fdc13f20408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bcc1dff26795a24b8232a51f090bb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a8eff5da04b159610fbafc4a47c41410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c119211da99876444d8d10ac5f2acc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9505e5e100c3006f2520514fe5f6c1b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7336d0a794c1bb691c9dfeb117db6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fff549922cd60a6cad2e098705600b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d6537209ee985b0d82797959e5106415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91802bd88c4a2433c9089b966bb40be4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bcea620cf42970090dfe73cf68b8f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1f37ab0da29079843a7a0221b1421418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7ef0e2d40270e194c8d182dc3cfc7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75366c9d2070e44681193579784643420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddffa258d3f56994e287f86d813428421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf53cbacc5cb218d7eb5ae45124875e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba31fef2886036b98f380eb978e1844423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079598f826408bb46e313e7d40a00cad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed56a6650bd4da3344fe419f8f8ad4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3655aa2eff08e59e07eb05ff0422c6d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce1b5c12cd52e9e59e50cc872d2046427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92601264fc9888be20b22651d61152428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02675bb5a1c24bd590fab29c977bb10429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9401e759fd99d54364db9221e88661430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25a986af4eaf165f02faeb99226053431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ac980602a87455daee85dcb90fb83432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b28c7e30781f7ac5830b8de948a56433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8e136af8df6d5d38f2e8d2cb41c3c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e994284a0d4a4271103d86f0d777d7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf898e895e8610d6e863e621f0ea47436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d275e99b82093af881aefcf9bde71437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76ff96e5d80d3010cf3282d478a192438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2917c52934253416ac60b52177197439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f20a2e038488c9195541db6784435d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831329084360533790869c6a5d9757f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84c8f581b4d50d94233daf2c942a93442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627369f2e00f7251ffdfa0e35c149d82443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3355cb39666b4535635ea87cd117b5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee95476b85df1f34bd763ea43f4e31e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a2186829cec2ba489eb543ed69fd8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea92e3ed96c495265430d4035d8c6f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997468818261be88e383207a393893a8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebcb72ce90a5fe52be1629ac494d2a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7696934055c074386e19f523c82493450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28ad9ef9c7c9d634fd2079db4e1c19451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355418ac648c2e6efb76b75c843c8426452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3684623b937b39bb6c8625804a75e9c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9c0bd038b9ab2f6e12b8527c87e5c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f6d24ba98630422d0435cba215ae0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465179d37e9e7401962edb1472291f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cb8132eb9fc6dcb7d6b512a437705457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b68cac1243403f378ad9e7b55f6b01458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240af2d1c52e8fa87424a7b0f4bcb0cb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347748c124748f04cfe382385cd57322460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18aebe1807f87faf3c7dbbc22ba8b49461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f5284ce04cb42e12be37573764821462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f9744f73f3625884aef83ec38551a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd25a44d0670ed6bd6f0abff3ebbcc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ace5e0433562a0ac0c5e53bc03dd17465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf97458ed3fdc5e8934f456367d6da9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748dd61ca91a0ecfb7b68af4ffaa0a72467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b254d6a3fad0bd79f593695832af29468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b52583da26dde007e74a77187ca8a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e18d1f80eff2cdd1f1e7de7c996f2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b38ffde34d2fb4f4c22a52ba50390f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee0670f55302238a77348170c93fff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626c5aee0d1ed810fc9fa2977b6225b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ceae83b8f2742874055dc19e69bcca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10ff2a7d64637bf1d963a177ea52e7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900cc957ee03c9cb63c6b8e0e699d57476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99908c5a05eb437916d7c7d57bb76661477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9da755a1e50319a4168d2677e1970478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e074074c34839432892a377407272479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6f43f02d3a716854eb36f42b19be1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9cc31c42b385fc41ea687ef2e77d1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f016168b5ba6acfa2233f28d529159a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a735be4eb117d4c6c73854910b2df1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8593e3ae266142e30f75931f4e3ce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e00c72a3c375effa90a56655e1742485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc97c8e027ebdda484707f35c845a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304c24dc5437a38ede29b96eb128d1f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6d1089103c30a3766fad9a043bd20488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b13464b7c97896a28c73b8f64fbf8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a3d5a29bf970f14bf0c241fc8af48490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea862ecd1687a4ecd1930644e53a507491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e683308f4961966f10e3a50c8ed6d24492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdedebabcd3f2fd04dd3777100e585493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e5698f2f690645802e2ecdb452146494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f687fa011d1e2f25c578072223da187495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60487b34a3d13cf565119dc02c480e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef425027900d9a0b06d94a618f155510497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b830abc697a4caa2cb1a3a3303c57498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cd57981c6c817f521d95fe4362c99499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e07b70824ee5117f70534c3d2bf10500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f13ed195c919f0af052c210a68500501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c1a7a19277e78400acdd26b526add502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6b39af6da537785e7e84fe36b4b7b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315706721eaf35bff369411d85c4e577504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd2660d653ad2b484cd4024b712d55505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff8b4b4db48d9b83d9bf912b9e65ef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543c813622017aef9e7a69659f268bd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9aa1c4282a54aa85f1533a17e2ab6d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949389f1bfe71c74ded68e16c5d336c0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d970cbf791bda8569e2ccd6d07dc07510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2649826d7e942424572ae419c8e276511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b51e3dc1a327ec21f90c4512cffcad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda994fc73dc5f2ec5de32dcff0d82b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52da1328ee42d62a6bb172bee8bdc7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3f2623e71a74aefc8019205aec7e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec748d9c7644b59d5267239eb8fd4f45516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c211737eeaaa5dffebed5ba387f8f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbb4b663010f9d3f984dfd4f452edf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3632f86eef2c0cb842fbec0490dde519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9185eef6376a8cf13f735a4b7703d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafea01bd13f8b3fd4f329eafd64433521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5565d132862376814a5734246396e3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512866a6c1985324907885535001d0a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69d436c27377c03f70108892d8522b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1439a16aa58ab50de598ba665a319525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd38d52270dbb5f77edff2702350b7e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e85391a8cd283f8b68c56289d6a98527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b957b658ef57f110840fd52d08966528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac74261faf364c8bc81bf875f1a9d21529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b50a04f05f47136992898c27c0abb0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764461aec2163b087d626365b88bea40531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bc6997ab405b98dc2013235a82595532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db844e04261b6fdb1a5a9bbe18beaae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367a28ada3c7e4769c98f2a2ebf130e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24cbb98189a8cedc0130b55e8e3408535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5c33c4946e79060adf215bbe5d022536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8c9e97cb78407263d9686c4339882537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86356d0a0b275f62c288cc7e29f97785538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98c3692caed5dc5ec90d5e32c56be9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca988bb0e337e432280f9df06a5d7b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85765c55ae5eb12cfb4f5e657ce33c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67557eefe096fa4f12b08bbc051dcf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb12f5d388849ecb9bc226b6fb7b8f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb494c45a428c20fd4b522713dc899544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a0806fcf1b0229646ad53eee62495545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207006291582a0539f6300b585950a5c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714a19228b3b6c8a3646d0e7aa6c625547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b860c582511f0e5593f0619f061c93548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab1812df99dcb3d606011403604943549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a019b06ac8b6b36be07d3071bedce550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219d35f3c8074b89d57021ba8f3455c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde76fe2e3b9b0edec39ce47d861904552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba6242af545e8f61228b64fad6baf3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023187a044718aec81071fd987ec77e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28992837b938ff3c88dfa34f08ac86eb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c56bb8fd3ae31446b5f333cd423e1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a960df17582b372706ccd6d72895d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe3d5a58d959fcc7b2e6f1e8a5344a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc174b70b75e6955f119bb2b5febd8fb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf227683ec327699456b31ad5a1ee63a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce78898c6b172cc992e4348d8df2b5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433f04200054b24b2aec98389a0996e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd8623241451fe5b00ab2ea6207d2e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd150e3b18ea92dcd79a3905277bf13564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4ec7498c610578dd3328ffa343cf1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17626df57a9d5319c0d277764ef328566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80448c8c322b7e5fd44bd2af466877d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f7b0ec2beb63b98c17efc35cfa316568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f76181f24e59a15a058af7f9abc48569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699bcc45dbd34da90c47663b48a8b7b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e57de890ee647ed79e57d2607bd703571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbbcc7bb00a69bfa02fdc7b3aa739c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8d74c52e283bb6a7ad7f64e2a2d33573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3f4b75ba98c18b5eea85f4a37a386574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2915adc0b4eb5c18e41a91b068a964a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525bc761687afaf259da10cc3025d66576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c02a561401ee27d306065827ed3f66577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7dfa4377f29c9ae326ec1c4eb6b12e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b33694f07a6259dbb47bee1f94bdc1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9b09861555430fcb1a8bbac045fb5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b777f0e11cb0f6d4ea1a1ed0dfbae7f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e4131702d664bc3fda93da769c280582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba62697457c6d2cd5451c73c6ae334583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0b4fee03dc1e8f29851859a72708e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a216853278f7d036fe046bb7639c14585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90516569df4adf1786bf1e52744f83fa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4f821a6af72ee2d1d10772c5ff032587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31409d814909d8ad822ffaf8981af61588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aaa8f6f202660bbbe94d38018dc9a5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a970088ea990bf2ba4593e8af1ece0b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658eb9e44fb4c9b22d493c35267782a3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8aff42a8833ed75b9ecaa84511372b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52441c13608e8c41d8f24477fd5ee0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444d2d58b653bdd390757391387cdcc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61851101a1cb47919ca0907459d97701595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e597fefa28b765d47a507988ec3e6df596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b0f0a593205ec157e95bfc318bf1a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85141f056c850226ad23dc5cefc2c077598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475c9d94bc6270f094f705c73c897c4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2703970483fa52fbbc353f8794afc2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163bd184485aab34d23b8ad50aa2f5d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc759489e3dbb5417b8a35938ed292e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed5eeb170711bae20e5a0938423bb7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55b51a703de190b355b1078f296f0b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c0efb058495be2a37f062ba4ffd6a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80541d32943628b60781ed9068d441c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79733bca5ab816d7f2b08db5d6e106607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7ada3c63970b8bb980763639dafd5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04a693c5d84e69bc7080674b81573c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730a75163b77976833d98fd6dd211be610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd6f84b2c8903675a1f7c78058f800611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85340fa00cd27644aaebba05d6518e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47bdb103c30c5f644e91576901aad5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4363f9f467c308a727372b1ebbe3d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5c5c4fc407b291cccf968f7ba2d02615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c816e382032f7305f667b159be437616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382358a3ff3ee6624aaf25138aa66b0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4618356e08f97869bff89961b9c4f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c28c148357602a07a635813a6a79c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a1e1453d7c23e7405ac1a3ed75555620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c55b2336be06dd0d7372195ee6739621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba5257510a8730dc430e306bcd59f2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa07b958d920a810e48b144c2e239e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61395d3db4a7a71739f4ba8e11eb31eb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44104be8fbea923ebe84d204526c27bf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f350543b07e9e9900f415331e9db93626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136991286ae66b41435f1f19c08c1ea6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdadf1db4718efee4dcb6b4231a644d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e545f9a1c033b6e7bf973076e56cfdd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbf7092cced5f3a4487afe474c5f0a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652e29fb07611d30406bd2e0fd35c12631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6211cb14b4b4781867224d5c80e71f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d34eff2d5867b211ece86a7721261633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4a8ab32de68777d202958127c26e7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a163baaff7f3b5df927fc3c08b64249635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced60c723a4ba3018b487772602ba2f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b9283e522d0bf9bb4b0606266a34d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225e0e57a429a849c28ee57383b905f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c610b24a8b09647e6fc49e4530587f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e45c7bacead1e433677b858c3e6a2b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bfb9ae38814131364cf21f5b93528641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449930bb72a074387cbf327d1ffc207642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef18feca0cbd24d9ac756b985e63eb5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8802df270cb87a9be6ccb6efe446e3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30249b4efa5187cc9a050cb82a91f945645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed4ac182222e7deba443567984fbfc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a3649ef80ef9a63e2b1997cb88f5b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12071885e26a3b1a24b7377fbe7e0e10648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e183fa6e3096f58f5a32df6f18f03649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69709b1d0b6b739c637b1d241fd37091650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d689405c26885c63814a805b61c28651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0dfa36ebd6198c3bf95322e55ba283652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e49b79fe9a53cfdefde3b3f84d021653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436631bbc33f07affe3422e50763b92d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d0659a36a2803051dc920c38b88d0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da759acf062d9fb6d302d0a8328ce4ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712ac2dfa027c331e00bc1f76e7e424657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1bfce5d8dcf0e3e8e1fff72e2486c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95f89e53e6d795b5b56a041686db21659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722646cda03cc38cae7b5846f18d6a05660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53505514d9f6003cac4fa5194ee170bb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a305d19d9fab583ddeda4dcaf6fac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0047396e351e3a796f2f645d5ea5916663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859de1aef756ea8f74f6f2b8ce223d59664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb024ce668a520026394363c8f2a9ed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83357ecbe6a81611be0adf6b695a93666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd0ab6fb2178487b81d3b392e85f2d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753e5294d91255105726eb8b1b81e22668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda044f0e379ba797156c170fb93bf1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5339cc50ea94859ecfa47f216be70670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d4bb8a934965a4754ab6b3eec58ab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea380f4dfd1fbf41b1a3dac5d1e360c7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b051bbc54ee2d86aab93c7018f98de673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca57e54cb0f34fcbf83b63ff03ab95674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597f0fccdde0b188fa3390b8e1ed26c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d5fa94e41395a695d65843c34b7dc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c31e8b2f42a77fd281305e5121741e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e036310f3c74bb5c5775ff7b1256c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ef1e7585f4bc4bd080678d3c4adf5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830bec80e58e4a5d8ee4c09e94a3621680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36683840d9203cbe150598f7bd2c032a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a6078251895933320946ad2765378682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b224ab360d81b1254565255db5f0210683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc46359268f85abcc878b2fcf4d93e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350289f5ae92f9eb1c1db9837f24d446685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f4b45e59fb94f0f170641b1931c4f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203ecd471818e7bbf88f30c065ed2b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc334957d9872d5d9e83874fc22349688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e8b5b0ecf3e757e2ffe14deae5517689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b50db917b50e51058f33986800037690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b75b42deb9d5daef8fd1da66784db691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb9ec29bd6f578d3e8b9d7f07e8926692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17284bd9c0513dac6a92ff2d883dc7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db787feea039262b5a07492e768f014694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca87cae23150b869ce07b69b2234d4d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa3c0d60e10053bdb0e70c478a42d3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d285e4da4fd897656a31991b5977df697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134e3d951a1999830596e4980657034698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96245f3cf965c9e5fdf76e3933de1cad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cadf594f2620b0688b3c76f38cf64a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e223675caff70eeda6495aac1dad3b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac7e7258d3e1191a26680b87b649e9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a06d2a8d6ac2972d6ccabdcd54ff08703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0782a957bbfb41036cf02a76e8de59a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bec30c7b1512ddfde23971e2c823c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed420f96804bac82cbe91611871fecf9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d5b8ee617b04271ac115acd05eb5f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61003097f1121187fab26965dcc7bd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f4963c06f991be13bed893579bed9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4caa2b27f296a572bc057b7228f44710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205611642af9fb4c7e21804d1ce7c692711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095bd5c9838047b6f8fd138107b54a4712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821f3e930fa75737dd9421dbd10a9b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760cd1bd7f9fd4a2b572383248a3e6f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbce18e7b0a2204ad87060f8925faea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0f8ba85c9b5c4b1a8cb8e394c655b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d14b805aa676f5811c31028496158d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cfe93e365615837bdac4d23d31ba06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246b17471482f75cb0982305e2b4b3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f4266306e3e17d4a78a65d4c6c48b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693743c2706a3168d85623bba7caacf49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808337efbdcef2e7a8cc281d742799210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b01268039f9a201597272ee7afe3ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe9ae76caf580cfd9bc4177092de1012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d5dde2c4ae8539f2f579e9d8e900913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fb2f8c93035ec97d9484579cedf1e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ea6abd1451f15806cb85c8b21ba6515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0560dfdafae9d6d68059ecb20d13116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310f266281a63d0c59982d77fae750517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ac6bd2a1608da6ceba18fe580695518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1157d5d47a218b2ab684b6111830e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed3ab722111193ce3df6fbda8493ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74581b3ba198d2136c6dcd6fb9f0fd2121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e85d194c4237dc5b23f51b4ba68c3922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f005373b0b8ef7ca4f7e2cbe578a23423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325841e7aa42521d43a0d4a86b27ed724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce380ad088eaa40db7243c367f3beecd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be573f970750cff9adbb44c45cce9c5d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7729fbdce90b3f73c821858c0d0048527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5111f6d75ac9c452655bb2f50dc6b2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90abb6dc025c4677681123eff96b0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2da2f0d81244d653963e974609e2530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86820107822b8f7b0bf5b63b5d2e4d9531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0e1c58661e2b0f40d0553982025d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4daf53cdf7590f21f481e4c670f796d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba75d8d509c0d3f72bebaf16096233a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4955d2dfad8c52e2d4d2f5549f89ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d9659748442e8558f9f301b79793b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c06077414ed63950a212d8549eb9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976dba729b71d52932b037e67327d9de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b5a31907914296f8887176929f15a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144a35e8b26f474366ed603e75b783740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8e7eea4681ecc1d9a3eb4040d87c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dae477471a669ab6f32b2c6e145cc742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71376766b8874e626213ddc416a9b09743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887a72b36185c18b24d14a8cd6cb0d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95357d2ccaaa9b2e56bd38ae86b9e36245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e4f82d0cd6f4e92b3fb46ee3f417f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc729474537e21fb0a8ef7c0e0195f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de75fea93092cdf0acb83fc541aa5e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246f2ca98651eae3b7c1f6e7cabb70549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede5cccc0378db4b3fe8bbc16e84e9950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95daa8b6afa0f21d9f47049caa60e93151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662807539e00b59e52b87c5d14d160852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a46be70ad8442da9f9bcd984162ac053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a78ea6c2f50bc9699c4dccb6390c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5d0baedd37e58874c0d36ab1b6b0155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725e28e1fc49cb1a310c4976269d78956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0a635f1a81f8ae0e948e3c47a5b5c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1eac06b8abe85de52262be3d68f7258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c9deead048450d35c0db970e78bbd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bdf46e065a275e88eee3a4b69b8f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25789575e58a444d0de088b164faa28361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ceed394b94cc55f673592a3b0a715e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5058dcc372212cdf0891473269c4563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786bada732a294b1f46bb806966fd0064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89bd604d7fb381ec0d0463f3b8434c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4e44522559a8a57e7208011b8317066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b856e9d1f4ac81ba0efd064bd14b36a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b1341561c5c30a1ddfc43e3dbc0c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc3be7e1be98b8967e281094b5d60369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec2ae697563a5b04cee2134875d58e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5636ea60970cb4edbff3b21e3d607b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f64de9071d0d2c1efeb78d490d3bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b058c84ba7877e9541577502bfe4e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a4a4fd6ffb58642b835f94e05beb874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b525ac21f4970ee18aab69b8d736c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff2df7de58556b4d8aa92e5016bcf776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa50cf2f757af394ff4d54176d475e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5db71cf30bbf412c86e50d8e120e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716248f24b4c4319baf56844f1a6b9d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fa5d3ca9f4d7ebb498cf5837cecd880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab763fdda1a713b868eb5e5e5763bd9d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330003244d2400fd88802d08c19048a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62f5766d6f8c147e20ef78ac6cac6483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f1dc4c5c45936b223039d1d0c749784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d63d2656fe0c0bee3af535bd27cd685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122652c68e21c9cd316e4a3f39f652a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ebabf93f64d3da90e7030dea8323087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7a01ee97507253be75a7cc4a585b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29d86933c482861116d1dabbd69b0789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9dcb97119f4351d30acf7aef0d86190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ed318ad683fa67ab06567277f430a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c340a855b47eccc4167fefdf2556adc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb95ca4ec3470d3f2ee3468325360693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20d1cef9f848d29e42033773ecab0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78b0c65bbc4dbf548dda2b3ceb435095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44399bed280a3567ebcf8a421ccb5e9696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a1fc8f13917de1d9227f2ddda6a8397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0974df749b9940f74bd1d99f333d0a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf801e9eb608658e16cd0756590db5d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b36412e3964c71d1e8364b1f8bfe0b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292543d7c9f0e9f47d6f1c9d5d47b921101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c26ce04b32081972503c2aee221d60102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046697bd92f47e6481ddb8644bfe9df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f6306b07f62014361699996f100b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe38bd221a9f5bf66aa0b0481b2aaa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50d15f535ab950065d7661ac812d46106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fa6362f9b41dd4c15c9c295302bc3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67dfa20730317f22a8f06f2c63187d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68337f2764a1c0ec5fa3398e7c3cdc3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f3bf54ad7b0998c928f103bf0311c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8c0468b3960b22d1d7d12a5a4d351111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df1e199b63773700e37eaa76bba367112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959cb10699779fca4a14aba548ca4d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a2bea46eb714d148dbb09a4b61733114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bfb7c32ebbef1c255dfaff9f8033e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b513c63f330a8f9279105584b25fff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7413de851d704fd4aae6592cd1f258d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8387a97efcabf13e08c776302599fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39eb70c00bc02bf9d20e6ebf4452e88119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a933dda1f0c7e2987f849ed82c76a7b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff489da409ed9c4558677d2af29e20121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d507e74f91b6e1e3e0602b501adc8f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb44fd88fffe67b7720a59a1c39625123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e85ae029728b70457a1835ae0cb060124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90845542fac85cfe684d7ee4e0f40b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed0931f17ccd9e516075c16b02c8d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b7704114dc3f7308236586da69a24127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9540908fadf820685fc0a32a85e3339128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda1b2b664330b7fc76c4f3be09a3a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712862625ab7e615ca796053459cc9ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f7ebc6d6791421d684f25847cae20131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d21744761b8681c5fb2ec03a009373132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61520b6d71cff4e2953240c49802c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680adefde1b764f5db0fe445c70bf0d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547d0f0473cf3144bae3d06ff621878135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0cb57be17ce6a90814feded134e1f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fd5bea6728f8dea2584de5a40bd0c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ae04bbf55fba1fa20139de1af5247138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b0dc837c1d44d3c198b55d1616926139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06b2b3a596099daee7468f8a810a37140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967f6e4760f717d5d90cc8e33d66d6c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d07d4dcc43103c4d0f0153a0d2d09b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b14fea80e4bc2227eaa07a1f8908b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7e306ecc4ba3ff867119639d825ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042ac7127b9e5a3e87c9ec4853b9408145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb859aa89d48d8f2866eee9088d1b6f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb68d5527c444e5e0d87a8f6ed1388147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4369f6018864a5aa7c64456fed6bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a662c159ff66a9fc4e5e5c39b3d0bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225d449cbd3c056a3f6fcbc7d5468d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e474400965b1ae175b9cd2145378502151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578385ec4936501e36c880b1e54ac17152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae646e2b2435e7d862214c553cc72c5d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488ba40f80d64e994623f5a5cb19ec0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed07be71c5006b984848a6762ab9e13155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de113140c7223d4a3b07807fd641fbd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b7c03023e59629cf1a2eb90a2ef2b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6567109f41d32893461451a49324a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d6368ca173bab8bfff6c0a22965a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7960460f21fc60897ad39f5a2dd7f06160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d04bc0cace910f75d1f5e4115a2fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d14d44bd3dc7b3f286393016c508dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796c3a20f73cbce2382d7aa5f95dde0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e585d85cb1556a39fc7502624b8fd67164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d08273207669778c032a4ee3b1847165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8e133f19fb00f422dd01b7e2f231d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a87bc9ab2ab6585fcbffc9deaa6ceb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cc9d0e1a1faf42f35dfc9baf72c70168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc8a28b0ac5bceb52ba746ee713f0a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb856efce57af6e632d447b6acdec0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a869f54771a591cb80dce7f8e9313171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befeab9ccd5f94740f740c5dae034278172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818457191b788b52a001ed581766721173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ec78bad8a312c123278a3b00fa506174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcf3ef75d5db2597c1c96fbc5ee059175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f9e3d45afbdccd2ac33afb615b116176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865fda5c34ad9b0290ade974cd1374e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290f12f310b5f177edce7cfb0f29838178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c806373ab49dfb42bcc6f4cf7eefec7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079f91459cbfc39798f9a5e5b40a153180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1b1a6e500b52dc2009a26dc238ff6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9059a00d7cd1f2970a88c0d2a9047182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2547fd89b8e75ac8219504b35ffbfb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06539047c0d532e1dc0d09a05fa39d7d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc108a0e40d1f5db6d90f0ed2dbb9255185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805aea4e7a04f40e1611a4c0e03583a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf85f02b8a2147bfe2336668215b9d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6d5bd9f881464224041a45760188f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc640a724a550aa58ed7a7239eb70b3e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8c0918e3d9aafaf591d839d874265190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c201604ff967a9f97a22672dc677ab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fe5cb13513db9c6286c22edbfcee2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54b8a154e06c87f0fa2e75554a60b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641fea71efccccd2d26dcb6dc2ba812194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eca05c5b70114a53f9f38958c56b31195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdfdd22b95b16d451119c59901d30c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21303c7a27d67e25c647658c285f7be2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df7a49f55cda1ec4500a5e71b1577e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d928fb4ef3f11dafdea49216ae33fa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdca2b54edd3cfeffdd514c9d8d6291200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc8b4f91b26ad9c4e6313c796ee1d9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb717b8479feb1cc62d189f6b0362f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d63ae57a273cab790fd6984aaac8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db242f0ee721d455190c6b1fbd6db708204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae1877ca5c78b330ada059e6b63655205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35022911e4a7e86a4b8da693ad57ee78206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefbf37c61bb2fa943de3373dbda07c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e1d16865d2a4f544e66d9044d739e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571e53b0c9519c61e2b7bda6bc1810f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071578c63a8887962bddb45ad534bb6f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6824b2a2b346f7d6be6f1856ecbea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0baf971629a678890cf175ceaa802212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f053d0e2bafd587e0f274b3743c9422213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e91e3bfafa7eda1ba13ed5a5fc41a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd47b7a941daf10f4e6b76982cc595a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef860360af992e58b4a927b02eb4c01216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93714ad510416237ea8448052e0121217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2e4360f06e137d448b136facaa2d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d4a39f5882881425ef426e9d88ad6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583899db2ec31efe66d75d92d8fc3009220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43bf9aedec3f121bc05377ea8edcc2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c996c43b8857a2d222a52ed08746c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f31ec23f7790a9c0928889136bfcf4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d55495fc35950a616515c0d661a87224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c7630963b65116fb95ad0cdd43057225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3f3e1574cadf95ee6eef37cba1e0c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7bcf3eff42862b6b461cced2bc0b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba08564fbe1da15b40882765ed22a58228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311494b674a156f084b7f327fdfef75229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d349b03a426c0aafab1a1ae0377c5e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a02ae9ad8530a18a757fa9b8c76468231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027585c726df05059123744b3d136a5d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1360c98c72b7eff4047e30001d8a98233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26b5cd6779288b379bdb3d5d4d60fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93926e2ba03234d2a9fa77a4ba150a03235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6a8acb5374bc6e47a2897c582c7d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e379811d15de89871348de0a0966e24237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6205124530d1930bd32af2acd008c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726366073ffe995e3c55313d1609084239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc56eafe16ba9f8026644394c15bd2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc6f740c6571496bfcd09467d514c5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16c3c889ab45a168e766711eb4d91d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620292572ea7c378d0570c5786404f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea95ae56f64dc2bfce41a74fe46598244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec19f08aeba3480058b7dd591c4324245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9886a94ed621fb90c34529f7d9f8e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f332b102ef51b7f200b4c04e19d4c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4a890d42d0bf3235cbdeca6d901e5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c90eb7aa373bcdec0f5172e543c1c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee41fa958549c7c33fa5a7bf10f04f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bd1e94a00667d5a442689d4465cbf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a31aa6d773712148ea6a041010ccd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd99c81a68b2de5d3b4967985d1666253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3dc07f9c1ba261aeef6c3e5b593ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cfa2b39bef54d12fb5d19c75bcd01255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906644b315fcd3041728b6af006d99b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457f3acd0947d89c01013f003def4f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719241eb5f588d33d62c7c308c8acc6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abfa862ab78932640895240ba2fdb7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebe43db7117d37e0e66a83fdb7aecb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475d27008d0ad283dea3e1ee3b1e7a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d373e5df3522fd6299b08160c1e0c69262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771dec084eac4143c25c917b54086b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b84f62ff5e3a7521b20df05b5dfd18264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362deeb37c30e505dc5cd3753433c97f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e4bcba9e0b72699e868bc3d1ea649266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda40abb3b76aed6bd363a591009381e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ded80d2cc1870a72c58495e2f5897268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd56cb9342c3643a39c1df5ab58339269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d3adf39160e43f14ab01986f5c7a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519245cb015dd46f4a44278d26d80850271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502a3cdb6b86b8c3f553b8f3824143d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7869f253fa82a6d1b7ca2277a325e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6253689ac6a23e092b4662190479cb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985309257e8ad964afddbd4f0aa9e03275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69521c6ca06b8cdf3290792597689983276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645d44466792ee16c6053c980a67cc6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcacaed9b95a47336315d48108dfe8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bfc59197740b50e1219739bc967ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d5a138ab40bdeb92f326264a8443c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bd0491dcb370e37394f08e2cb8f22281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1d8025152f20386d710b98c78c085282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e1e80f907805d809c10379ebd6e1e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9620e3554f4cce22c1f2462fa5f506284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1057d7fd72a3d6b6eef7d04a62f1fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0575566e8b287cf6d7ca38f43fea2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaae8f53f943108e5a2c9c8aa96eadd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d630417e3b086bb04f9a34ae15635a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94075cf080d936e910a78b5d6ea6f970289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf02f09b370b0a8b293bc948012127a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6354142bd53f7391601df9b07a1f2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54532728c3407908046b65705a7f2e14292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f634a38a9e9155275f0d8cf7fdbc4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bde4c688bb74bc10c8cdaf0b6b8b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d89275442f410fc51b66994f2e135295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045795f50eed22bae81a3b231b622be4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9309cafb7c9f422b1690c38d617b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f0f70283384911f87de3dc0ffda01298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2470ec97d960b625c72b9ce50fee8c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fef6fefdcb9f5156d617f86989225300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1c82bcc31baa1f55f259827e32143301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7edf3508af3ee99211040b2d17785302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69ecc75f7db97e99e15457e89b1fc9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd18bdd63d6f3b597b849291f38b83304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d0a6904c6b063fb041393909a5c4d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a2be6a17925b862d1188c5bdadfe9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4271caa7a864d0576d643fb4f59ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92fbbf814fb144c481f807930edf4c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf7663db09656de1e8f1d6a9730c94309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a983e1382ff46d5b5e50e4da23175310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189259eab4e6c457121fc3fa664b5fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf8ea1a44aa98c350bfbaa61cd6b6c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2763f9c51fb2826bcb5a4cc7126c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec47c2a905c01cd5df544e303b28b1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a9b87440bc188ae3eb05857bd3b50315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa60ffd701af678c07302c36072de5b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc59088836b70b9e742cb4758e733ae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5b4a2decfd000475c62c28feb212b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd577eb31ceae97bcf3c6d01209b2fb3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0e8c44a65ad5e1abec0e96f339c88320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7aca5668beedc5879ab7898f425cef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a4cc2d91eae769ec9e6fd597016db322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511fd2cabf9051b2bbdfd4a6160b9eb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7deb8530dcc336dc81b70b188b33a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2056f5cfaa0788a62a80a2672da69fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915287bea110c893b1b77d72d203a0bd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782283a49facd79f37b0bcbc36d364bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833f8fd692329afc37ee87e52caf758328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441d24f72bb13a7cd35bedcf427e921329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8016d73ef889506ac6a2266a0211a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b698324f3bd1fefc67019cc30b5d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e75b018dc7baa4b398f00a7d730731332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976d789d61b87ba9faa3dc15e1a216e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ad148745910887cc95435ca18b4aa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0374a0fedd5318d6c9a20e234df7600335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bbd849bd94305ee2749424e4392ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6ccd352d56833043d0471aba47add337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20229708cd734d397f2765c9f2fb9dde338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44fc24406bf4fc60579d2b40109b40339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b407cc7f576ff3ce75f8ebcc8ee951340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fbbdc8e874accaf4cede8b4a3f33b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc1e8794af54eb9880d3fe3c30a9e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d0c362da6a99d98ff4f6a972bca95343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40835bf57dade74175545352bcf3b95344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12d471ea93828ea0f0d490a8571baf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe963fa3367ae773e8956f6cf16bcd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f0a6fae166403ceb1ff901371048a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7e381bfa6bf3a822d9a7bcf12dff8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845a8359d8c851701fe8bebdb86b1b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7099b7aed2ae345ea58ff43d1eb86ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4a895844d89b516c19c9a726273d5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31bb65d8653c16e0e50bcf6692987a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d0a14f250bd71b708d97d1b188919353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987d2a8306e243c9e647f4330461138354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5608793ce6e8e626187e2a6a3eade355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433025d81823bfaaead40c7775a20ee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363a8fe11bab07f3852222dc5ebe0fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01b3b41596c2e76b4037d38a9a2054358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e5aae0af0c2675c804a982efd7d0a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d15104a0c7b5fa6de191dad2e9c83360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f0b1b332fb0aa22cfc6d6f76c7dfe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc3a0522ef0765c01e8d27bbfc6c90362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca846948ec9cc7939f087ac9d62f2bae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eef4ececbba3bdaea17a590c59c1b7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33394d1e65cd58540088b1e08b85a2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d2d45ba6b0b4605a7249a9e98cbf7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d645574783825710dab925f9752709367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376f85a950b69ef4e5da2cc0043ec9b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa236b81c03525c7249c892f69c21e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af60e70db0a6be36f5b76ded12b1e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24daf6bdd63a36c1ca89823e8bab907371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b9ec685a2e5a716180051e778bde6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dce7cae960fce2fa3d7c3191022941373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704bdb78e50dd4c5a75d92be04a996c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b12954b36d0855e91a3431edccd6d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5e952bc42751119cfc77d5466c330376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d849f706bf205242914824aa5f67af377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f78e95f9bad6c789c79cce999186c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4882b36c25cd283293704c7965fee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3c254b45bec52b6f02be7883ccafa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c6c4516547845340780cc90eede97381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e99d3020371ae1e1fa54bab1c6112382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28e72801d18c2fccbe64bcc1cf8520383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294f3eea69a5ceea097189ef97f24c8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be519c8b540c9ae852cc39fbbb891d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10dc397d912b42c7e5dca882b103c02386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec8560256b6b2a552620cb1c19699c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c67278415b2474865aaedc74f2547388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7128480588813de59fde19438d52d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e9d72bf70bed3b56bcf66290c59af390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a495595ffac002030b49b9e675760f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcd286a878b2c02c8aeb24f3ef0a51392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020616b9bb63644419e8e76e391f81c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603058ac4a30da07a7e2bcb8d11c2d0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f347cf111940c4a943a39595c5f8ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8dbfea7c08146b8c0b52119ef3235396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb437d23ce2b0d00ec43385dd55ac89397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe83849485e456fc21b6179c0383c61398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf870a04c3afdfcf5a299b42e63f2e48399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33180ab05213ab9d6658df57bc0809f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a31ab771db189bcb54f088b0b0eb8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4b896feb1eb0762fecc103f8432fa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2ea7f6a534ec639e3719c5f70c6a7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cad82d01a1e3158692ae8a9658f882404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456c76841e8e0f81dd7b812b16e24f1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1525b8a85a70f14792ac77eb2b873406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489b9b4bbfb3aaec610d477b650278e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b4eddda53ce6abed738aa1e9e0d3c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e96d8619c9e84a94f390a29ca8cb7e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7be18215c077db53e0ca044aca6e3c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610acee4e2e73df8feda82ef2c9475a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e97768b195af3cc67d5a648f94f9ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84142d0b4f5d1bf519c376549c99a3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d9bb1e1ea1753126a8cbbf60827b2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0df10d8847bdeadc46f7f5c84dbac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6bea7de6935d134e441ffb325aa74416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8dc79892acd459af712015aaa4b41417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66adf9f821198ce1bd2ae516a928d667418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d35cae24e5dfdfc9e9ded83c7e497c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ad53b1ef0ba596d7e0dda45aeb1e1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1378ff5ebf60993004f5ad502c118e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488905cb6e5bc59fdbc6dfb4dc38c4c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002883a1e119405b88bee3be88af9086423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6b6e24e8eeb48dd254acbcfe37b3c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc59a0b1d884e9ea6e636364e1ddac0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b66d677d4f115a6ff892e46db018b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2611dcb2596457f80889cc0b690eee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bc0814354e3be1ebd381c477978f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d13512b2944c40cbad0244f7ed676429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d26921fbdf84e4e6483f141865870430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fef436e1797476df6413e5df25dace431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b65bd7926c38817e5af01dccf7532b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f95392e8a53b5ab61564b46a72b43433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c67ab02149f42d94652dbd0c6a076a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7016d74cea321e6a949aff8d5deaf5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76602d80f2130e388152ac799c06ff20436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf862fe9d7f333b5a9bc2f46a0b320c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec3d082cf5ee52edbcb58c91e45b22438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd754328cec08ce8726c832c2aa8c517439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de048991e198e4f7567eaedcb5c86e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5c7314cb743539fe1e7bbb40a558a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafde70c3a146df7a030a82ba25a6cee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1bc52845703a71eae646c44d36a28443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3564842d757bea4c4932720e44a12a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4948fd2280459624e580957eb24f00445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a12732994f5ed0bb35a3fac7a1f4f4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32e38c1433ed345e6eb8ecdb752358447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a722577b771b0d5dd46a047865fcc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9f2a673a0a7cf2005a71c4fefa18b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed5151a5f04b8b1f9777392c6a3be3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851a75801f5be49290fa541192d71d6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f2ae54641c3602da32d2bb82c40f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034c1f0d7b02f5f788025bf7c365361453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33dffcae9f3a55bd061953c435f472c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc8567ef7913b42e22abd2ee205554455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab151ba86d9a741abd4fb08553645d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96c8c9249897be643ad7349734f0ee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723fc0138deae738592abb3ca9fdb0a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86102f14536226e92a458aa0b68fc75459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a00494da24c913a4e36016e9581c6a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9409d44526f81997a0dc90fb19f4664461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c288ca231ee7dc2ff08214a70d4dcd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635b1dd3169572cf38b09b8a41bb0ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536280ce79b7dea75840bbcab29f50b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1ece22de573541ef98a0b4debb046465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4765d035cb5c4620e9026925e0bf8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b64c0de39987aebd78ea018843e6c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaadb6246863ea8d63515a3006862de468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63710d1b5b3102ea4b34ccf3b932a254469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071412ff7a7e08adcefa728021ac8a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383fb24f362cd194c03749eb700fd4c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c854a1766739e44d343f13e175577e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d5f2f42145de5f1a34260917514ae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5f5b979bb8d3130b5a93ec8fea431474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273a616a8c662a3852cb06a15b9998b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3622b41a6048b531f62f38af9d75ae6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75683cdbcd50928b80aec51f9052d730477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604df2781273ca7f8d75213c4660f199478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a0cd4eb4d5e98df258b3aa76a6cc5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a587c61703a1d5880219d9827fc8b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c19611d36cfaead3972b641f835326481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c21664e649e89063b13ee32dae8f1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1156238126fffa79912dab95c6d37f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93d89eb0a021c3802b937ffc208256484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a333f3deda4d408c806988a566aeb59485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d811849ef42bde271029da638e18a9f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57babdbe187a1e26f141c1dfe3aea1f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e953710eee5bfb8ab4148261506ff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92df372b078fd95161217bdaa48b770489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cb79ce3e9aa1f76c74b73fdae7c62490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a17c378ff1179fae52ad59ccd0183b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73195182a35a2fb34b92b41f6566e3ea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5864af94860d53bf55f03097bc08e1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5717837405f3bd272e8f7fa45216701494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c743064989b1c035282d75a3650aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e59dc9f800d92c1f1f504788cd29df496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de7fccbd5fd2de01f25a818b2264af497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995ac10861e754a958fa64bf57a6a1d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5e0f49eb242cbb938ffcec300f65a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb0493b4a261ba35e53e117a3c94b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b7e30eba76750043c6de07c9e5399501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ada0919a55062467948a388b471b51502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27e7c3e7a2cbca507d278c9b6865d5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c2b42f41edc7c90fdddb778c3c0ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e378f0b1ca210b0d97ef341e0d9a12505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcb05ded24fd70f7a6d29c284e1a8c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6ab53e43567d1832875a0750b3a44507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3ae8e8a870e2614dd5dad0a12cbab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e932ec36b68c7e4f02a72154ee9fe9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888faf519f5a5f35ea13a916da11190510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dca621e18ebbdafb9770203efaf341511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919e44b3cd1464fde1dce835565fbcb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840fa49391c42279417e1aa5566d597513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d860cff1220dc7d38cb3e66bd5e00514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04cd54e33ecdff6dc6cd413dea6848515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05374cf2d2ece1ae9c4913144e9ebe37516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025dbfbd5e8de166872f29cb5f255ff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51e98026f7e43b4f13f5a4a6cc56f8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69e33023d9a4c5020fb5ad49e8bf48519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe721634a9dff08003ad2abb1f3df1d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361ea643a0e7c9ed6ab9e9491198266521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ac080513df6c0d304454dbc3b452e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247863223981ffd280f835dbfb16ece523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d9d9c4ba8ed8488bafbd3d21ce139524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cda43e0de177cb8378ece37250d77a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ab946ec8d33a32107618f717375a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c680f90a015ad4eebe7e307ac680c6d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c08d18fdff8f18a0d8a97187e1a79528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfd78eca7417b3b58b5050bc348a54529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a034bf521f0b7a180f9a515a87f2289530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a8f336cf4980f025990a3d994ab6e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924247b05917a627348ebe19272fc972532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5277b5ec90a3dcaab34a833a32d0f4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36aef2a9c124ba5a7cb9aa732fb112534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961b3ea28eeabb9613070444cd929c1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d691cff1ac5a233c9102a5967fb7a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e87c7ee16f0cac3d7133209fc32548537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc1783809108b9fe73769c4539ffd5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2811c638996ad8aa14e38f8705e145539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b521cff8b3204f81c8babe6df50a650540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10557c90f177b60aa5280545a61ddeb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc829893f2188714defafa403559166542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ef79bccbd825b2db54465d9d80527543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f2b1aa43a8816e15166ef15b030d1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67939b6d54dfe7899cf96b0b417778bb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e59447d855e7912386f2e10a5b9ce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689767b2e91c4d38de307bb57525276547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ae29d2b54b6b680f8e843cadf63e1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e73e5dead28af24e66fd0b1e36734a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ef31247aed3a4deb0baabf6c18026550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c23402f4fab3e397814d126764cbe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8e0462e45f1c56f79e07f8e453de5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632d36f5fea97bc580c2d7f9c81c7c5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59b2cdebf64588c55eaeb2fa92dfc4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf703430353e475eb5ca7cfd27b23a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f759f93b3eac5193dd09afbcaccf44c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717453e9d0bd39d1e2edac267cb2ad9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e77cef03c196e448e2af4a5c1cba3d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392a64ad28189c21505b39dfbd91a8f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50ed6e7f347e5d34a73fb782f852ea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe8780c42559a3ecb4ebeff9bf8ca7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9fcf996b3f4fe64a9376ede360d2a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3f8fc5c78489c2813f3831bdaacfc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d1c738965138211df5657f50c519f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d1bb3412cc00aea6d036887129646565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21527e93794380aa61f923e73ff56180566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101015151e4aea1ec0ab6b98b649a7a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10cd43e3ce27222ea38cb43d2b9009568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bf8d1b7ddd1e7550a6f76df0cac08569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e3c33f05420c5103dd422fddf488e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd94f95278a91f3b13a648e1b4f4f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074a8000da071f49b3069fe2fff567e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de48cb8314026a28e5523a6c7a4d36573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07def4a160a93f9dcb9bca039d73c654574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813fd577b4ff9b79eb51afacd2995d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bc743df377521dfbdfaadabed8966576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d383331cedcf3c6903a7f05cf6d11577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e172b481c6093fb30dc0e0d566cd5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093e77f4c60262160afe9079de4f3e2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8582dd72313d25d485e4f87986d52580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50349932fa6128e2595dee488ffba70581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b045d7a4d1a0e7b5d8095e9cad191582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7954826682a445f78fdcf22c55494f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef511c8bda6c43c31eb3b21811f536a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a87ba3d8e5fad25e040e99c2f60c7c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e0d625d23b65b1a7f3423d265e50b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e4a97f99f66fb2abb126cad449350587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636766cd3cc98f641c32abe1bf220c84588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b8a63de9a79f2ca5971236f636c06589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c4daa8e950133b3ca4e3beda38708590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2b7f6725feabd6fb8d69263c8ea07591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b67f23e756dfab32da61de72044ece592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a32843b0ba5fb5d5931c6ee26ed34593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f2556aca6a6267912db428379f779594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d182af00c1085ef5953301ccb6f8e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548233a30b712c174bbba3f96da1985596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67ba44b7f46044c47f077a90e560ad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39e0d0ace26bb07737a049df051e61598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9de51b5b4cd82d077c6a621701fa2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8d78f0dc3149bab71db0d28818b43600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a86125c6429fd2adad9172d7d728ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792aef504574b3f02f5b09c071e772a2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097a26d22e46381106ba5af2192a241603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb235682d066a14a09d4d7ba0f84df30604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d370dbc6b65a6f623a378e14a20ce4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20536604b0fb730c2eee5672ed1387b2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28860bfdeadfa04e8a20a5935a6c201b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23354d3cba5c1990b3db921a7a9457608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86702a88549f0af2639f7dfdf9a21abd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199e8fbf20055334d493bb95a887b95610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e018df3e38a8cba75d65a75da48986611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973984a0a63b6d87857e51ed457330d6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0edff978dd578a74d9fee9762a07d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f779108b0a16dc6944067ae8ee1248614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a621867875a21497eef2ca28e20bfd3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f036a69095ceb086059541166583686616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dd3666ed23a2785510328ceda810e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e809c8bbfac520315dc4683145ae02b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c734123990d2e0c1aebb11d211ddf8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4489220f45c5e08ad99a853d4becd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802f73541c03c3f5e4672ddddb64207621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f128d23e5be176e4096fbcc2a3175622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a3155ddb43e3f992381e89306fd5f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0152acf300c6f3788983cc56fe9e2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8a16a5ad9f5e50b02936242fb3774625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00304c35e8826403c76fe6ef461ceba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbd68e15a1a51c2e89c5479d850baf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcd2072aba570583b8e8743d4d28ab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dee4ce3756b28936d1dae85df04053629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069a1cb88111c3446ceb80e422cc8de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a7996f6500162277c28fd2dc567d4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa718f6416182b715f7e7a749eba7c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c3f9d65fb8699d41b878896ef3d16633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45866aa366ec1f0e06d37049e4f99b18634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd04ba0fc61a4a604d98bc709f4421635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b28102faeb73afca341c6b2058b516636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340d313e51f9d63586efec43835b49e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41ee1e7e266d1538f3b522cc34393c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058504ec624d7b9ee3f25a80a7a2c8a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26aeafd00dd614cde3a7124a027dc0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce372e8d2e35b6ac24a6c0e2794b3f29641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b58c48bb0918dc536220d1c1fa601642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7118e537876131256e10a7ef06936643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d198e5357dcf53f02511651a6ef3cc4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e202b61dfa67de3dc44d5ca4d7861645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af56642476ace76ed013ac6f27086aa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb29ee107003dd97d0f182caf0c473647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4078e70b849b0ed74787857c39aff70648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34529f39379cb32cf5b81fc3d797eadc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ea1b1e61df6994f57abfee4bb18a5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1c6e7644fd377e2afe3e0c46caa7c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02af1875b4c702c0dede5ed113bcfd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3382bf81fe0a515dac591172bea97653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0031cd9ed691867b4466d2af97a2ed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8298abf8ca76f7edc0c86fce2840c93655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2807f7bac074e5556480b157ac4866656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc83bec9ae773f5e94a92e38d99cf23657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fe755307843b36ad40f22993294eb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17912304665b1ef52540f1fd50c4997659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb8cf7ce6a47fa07ae16beb0b3b835660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15a032a1d8a0cde82235a247ac47e7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76444c6381eeeb0336244d0edd27aa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205532132f24a87227d8fec1a23a2011663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034ce6d8edd52a62b25039f5c11f03b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22347f7d1cdd1080b6293cd12e7eb2cc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96389dd5618ed881cb1cef226714ae1a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21dd5bb5c2429f3734bba8ce648825667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe664fb48e17aff244138ab38f8db26668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc9c4b6ec45dbc088c892b1d3a0a35669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f2c5734c99972d6c537127ae515e0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239752839e71f81473063a1383356a6d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48878f1fad1e2a595b76b6b1cfa708672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c1892e6e3d5a878a51549d5057d86673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4ecb54f1e0d688aa5762d3b6090de674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a5fdd30f55eacbcea53c25299f235675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77ab21ba2fe1eaea23dea158577d52676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c1dbeb3edf91c9901169d2ccd6a6d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae4d433b72bd22a0901d8f5ee92201678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abfc95e8a365f356991155afca1947679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74551cf8720e867dc84cfe03f5ab615d680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>