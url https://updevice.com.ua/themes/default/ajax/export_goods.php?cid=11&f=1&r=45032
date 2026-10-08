--- v0 (2026-08-18)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a7e85f3c2b8a3fd29fc2b6c30739d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971aa586d9b0e93f8b03657df23ddad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460426a607ea6c4708b93ca2f7bc9b543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b72bd8bdcce72434b59b60c5e8d3644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89780f2d9fc03ec3f5e82289d658bc095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dccab7da7afd1ea7edc41c975d2f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20daabb0ec0fda654f3bb5d868c295977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc8e49ddc39379e22ba2dcdcdce2ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf81d6c6d9a63de540372906b3ee929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7232d60d48f3d90e3ded398ba92dc6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6695bde4dece687b266a0df07aa9511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c19588dc159087f1858a01ad010a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b77455bccee2430dd8232dafaf2bdb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4cdc53cc7108254cf512da8f4e94f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5db1f3d710df0bc38606000c8de4615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29aae8da9dbf51b6476b890259c88016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c7634bbcaeee2bdba395f4bb8ff7217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea16e3bd4cbf4abe9961a5e531571118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc2f902b55c652dd1db23a0392c19619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec98962c2394f1d8eb4c2f23c7c9cbc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387a4ba9c377cd0c6d702e5412db3d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a1258aa70cf1ef5c482a7cdb213ff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d37eca5dd5c4c8fea5387d1227c2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6b437a62cbe54d627c2676d6267a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fd9c1078058bf07c995c85637211725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aadfdc18ee7649be5dda0b2bb2662f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cfffa2b6f031ae5866143ba47518f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56b07177144a1a4974a404cb78a17528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d5786767e5eec2ce769883a3ab75529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b731eb6b01ee02fc47c0f05545cff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df8fb5778e1cda52ea5614df45d09c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590b891832a70aaf9ad4ad1ba9160f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbaf162f7446faf9f58a9c9828ae0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be695e41b6c7716cdfac774493816f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce59b620cd97ba046afd9e697acc2af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a05eed903018904083e980688fe8b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef4c72e8c8da016f6265ea00745d5237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b0ab44a064d85ae42b7a59f337fdc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00d474f4b3e6fb15d074405ea7c6d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa1e25d1701678fd3d99b77ad208d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96747970b3c47e1160d5f3ae53c85d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea12a7b3d3c17b03cd702d9d86d332542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bc659fde94c35daf86113fb4ea36b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937df9b873d378acc42943ed8a3144844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9943d60857dda34ee6356c65fb1206045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b8abddc2e40cfeb0bd70d367ad70f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019d181671b75f93dbe22ebeca55aee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aad7d8709bac213b5b6e8abe2c7b9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9550c65891abd1e7e5df31b35c0c76649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3225654c1733d1906f2121dd0dcc150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc9882c8bcc9f5b29743b88654b31f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643990aedf99e433b2e67d658fadf2b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1292efab7f5400bdc4c462ca0a8ca153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e172836e2c48c2496b36dc936223b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d0ca2148a5a9761dd17aab2cf3b9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4bb3ca1d3ae1b6ea073678b40a41356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a5741254fa9de7be80fa29df91d3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5ed7cd4b8930f494132ff3874405058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ead7f853c2da214d31241ac45d6a6459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277b47f38c786030c65af52db6d035d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d99bba033ebdeac7fe9237c592dc9b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3cca245a75fa9bca6bd3000c7209a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24f26a69e18aa1260e1e721f9744d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703cc1cf177db72b40855a50bb3c08164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ca093d744a103575aa3f98f9f861265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba099aaa0c54bf70adcdc4903a9c317366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566679dc430626e91b3bdeba5fab02a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffd67650900aab111fc49b2347e0e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d49ad10c28c9a3f8bc7514c2cb004169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ea222264efef8939c8e60d56edd6270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3fba0835645238074d2af25f4abbc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e53b019a49486222f6f812c0bb41b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5b9e74ed7cd02dc37acbc872332ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ea0cb24aeb54c966f1e61bf8aedbd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b07705afd5161cf7f6979cbdd3585575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00fb0e39805978634aa1a80efda92676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592d713a8b76df30f32266d8d88b88977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1f4c916658597315d5ee9485d799378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e035a66d4b7dca49f21820a28d945c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98c06fd8a0d8d27571bdd96d24dea780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06aea386eba3da3970f9318c3b590b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7910579beb63d02d5a095dbc2b4808a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6234e7178465e2333968485b5791bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dd9133441a48d8c56e2b0db13b13f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736517e25ab92b9fb9fe0416eff1a96785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1eeb00847a0d17b7ef6bdf1df682686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50e095886c501d3b6747373fbba7ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec64cc50434c87148d6ea8e913b132288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a03c077fe2571be838bb875ee034189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7f5dfb192dd5364108e411824cc0b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1ece915cfcb1758dce739d9364b7b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575aa03d8ba9abfa4ddf41c4d23fe6192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27d5e3eb5f09654a40c7eef193a48293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d74b3d7be49460351b27f0d04ba2694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3077ea65d38d268b974f7059fd27fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e839ff003fa9f49dd1f3497142bc84396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54940d2b382cf3fc298f65acd0e5fa597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2baaf7a2e15f6a12b3344c6ef49c0e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9a7785b183acd4cb34105af972d9f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993459fa402a48eed538e0b4747f67e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57801993fba8ced2b49e08c47e3f8917101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb701ab85e01834592a0e5d73a9c9523102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349afaac2291c0f23e4539e8ea8171ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc6edb8b9f7042428d8a1fef0be9bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7359d67845e65f3519daa8de8edc0e2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2b5e317593ab862df53cc7c4b1853106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7635b5ef73147c141c6fe814f1c3600107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51a467087f96907d3af0d0c69a8220108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e4c6066d7ec7df50608afb94b6050109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a55a41e44254c686a8309ced7cb41b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886cdd68a61f777cd36d931d2fce65a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7a3a233e2b5907673bbf68ce9b11b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f85c18cc670157f8c98679c91ccc9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbb9b6106f366ea26aa3bd37e7e6d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e459150e143de2e2d1b2d0904b6c73115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40938f5a78f34ee1307cffa5cbcb15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e2f2b4f588258b6ba669d89807d2d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ff3719d12b1e80345edc9affdc43a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bad94d56bf9f13117f69412301970d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3a4a5e9996fbb4124d4b8288dc585120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c9f11349a1a1775bac24b6c3bf99c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e02151309e9a47eb84deef1a5b440f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe1f5cab54ed0be57fb9b754401829123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3243db5a4d4b052eabde70201549b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32716702674744ee45faa3e83e725a5a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ab265cd1ba8866abe27d5f3edc899126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd69ab6be1d4a6b8f54de57f5d687ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16edc6f93c9ba8fd35b41e7d3f3e67d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b118265d44433a24af48f8a7c8cc107129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b766c7092a61f7e3840d30ca5ef463130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88ed39a4ff8873ea8c7ac5ffd7056b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583697e8e2d31b1ccdd56713d75c117132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c591e2133663d9f252d4155240a6034133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4eafae3b856453eda31c1eb8b6b779134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4597968054c7e9a43860ef9ca7ca12135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1eed90d6ec49f15f48d6b3bb022de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10c55dadad1b7f0dc3e55d5d70e268137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afb40b98c40386418334848f1acbdd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d58af6339f06a0d0f1d7fe172e48cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ae3ac447a292db170419c386229ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9ce5bddb3e7eca4872582821341f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967876264e7c48cf01c9ce98b940edc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093b13c9f4cf0c5ddd5bf7f0b253324143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41035a61afb1dee33e3a3d51377f108d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfda83d32242161993dd14a4f19f9b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3d8b1057ede06ba4bc1d27978673f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0714a00a77cc8f4b2b987680edc32147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c78a1ba26cd373ca884c0a247ae93148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8813d3c2dfbb2d553debdcbdb7ec18149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092741560b5dc584c028f866c331aad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6f28db73fe3d870f7ba04a8724f72151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b83425dd905753829a93fbd00d35ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2c988a9c35f9094aaf5cf238351fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580727b7dac12e588a89ae0691b4c086154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af667d580b3023b9c1788419ddb60b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87134175662a2c22c6ef999142468f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9701c5d0f1ece0a210aeae06c0665d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec2f6ff770bbb6efd4db5fe43cf4b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5345ef6c15def67932b0dbcdf6223d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd7023b76933a0306890aa75b37a1c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ef04f1b10d05054caa9330ee8222c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a70eb1a3780c66de74428e7ce1e72e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1bf6bbdd156f9bd74f0cba8d17de4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f105c148f15e2a3bc48d52eb43a08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84a18c6ac7c04bdc3974ba8feb7b16165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb8922b9421c784a218337971e5704166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea04ac938c05edeab8adb4bf9a79c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3ad51c8fed9ccf8e1819f4338424e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ef09c1bd64721730bef915a2d7644169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c395a6a313dcbef041dac0881e752170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c061ecfb1c2e3e0fbf55f5c8420f86171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddb3c7e66254a482430967a56595a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca30d5533fcc969c97688ebadbf2ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5846e4598df2f168f7aa723e210476174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65934d377fd7b8c277ec9abf440b513175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836f64bac3610d5fa09a55ece3042d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55b50c827e7eda6de79e1b1e2ef1ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398349a3d2511feb5dd45d126d521ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0531e01eaaf2ac34a563550dd56670179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a820def1688e72461c72b790a311bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48804db4b8475e253e53ce84262a5e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c69a31c92dc6bab89a0e1bbe169cd2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a68566597fe5536d3cff7c50cc3e58183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc4a4111af7d4c81a221793e380cb7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8a4bd30ba6b2a99b1131114b9badc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2e60180096164604d093f9d9cf633186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13ace10cb93f07351df3174169197b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f42cc381eac192039417b6741e319188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e4a96a7c5b946fcc366de45bcc5ae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534c1fed9324631d076378809d7a38b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85b2405cfff381861383f4539a2438191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e6871b15d7df2fa70f36c2bdd037d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572049f4428b7f4e9ec7ff9c052893ff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fb68512adabd3c657357b2c77a9c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02d48d495090928372b0f7c6d58579195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1fbca8e0e97549733b5d16e255c8d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b69f313ee37c1ab2cf7cd31569f03f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17054718901489508da4ddee56857e02198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ab5e2ae63961b8fe3f47fe09de2d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa662d4c2b7d18d453c362bcd54489b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac064a5f68d863cc05b604645c53ce6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7fba94756fad20226d6c38aa8db67202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae115efbc9006a7189f20d51be8ac3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562eb89af5fc9cfaf041134296d3fe29204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52902ee6e4f2f23454ff133c07e93ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054b195ae9fa257fddf4f95e77848cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b772c1ae9ce666d67884cebb61185e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55171ac5f9a56277d26ed2ea882dfd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4307c4c3c1144a20dc70cabd4c733209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed98d5c038719212e95780b954caaff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69570fe64889e2516cc22274c7e0c0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9ef17eae7e315e647bd3205506d0a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710012bd05bef5bf9b4cbfb26f963d61213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588bb0e83e317a61e39f38a28e60c66214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767b641a93cb00f63b28c498ed6260a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b67422beca9defa6a29076c9f6927216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d615cf4a681b2556ddef6f8c56d0727217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a94af35372133632f3aaaa67f5db7a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d3dccf050f487e599bb455b290fc1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8625e04d18b43b79f02bc9e37b132220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482577f923ec71a23d5eb3d892401eae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404350064a377f5d4534c77132f9e16222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975f002e468879a260e6bffcfad05ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f321d78e3caa1ddf19520b514a22271224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf6ac17b94d25657c895e6ce3a2500225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c613dd93dd551144ef746661a2ddb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423338c3caf3e1062c24092182cb97f6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64737ef2dfe9fa8775348068e5420c06228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3140f1911126a49229216d2daadc4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f4c3bb1a27171505b69b9dab55ce4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e46ac9a44a45a485781ff24bd27d54231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876ee8b2f4abe5c1610539994410e35232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b1e8870d2da1af2be0f6965d9a8f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecad4716d50d2434558d409bdc53ec4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fe2e181fec8f2002f702d79b324f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8901ec9c271f18b994a2851e75788c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46baf7065bfa90c415612cb03c63c6d6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bec85a96b7788354c3dc78f47ba32238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a520750e34a19e949e0007dd9b4faf2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c44ecaff9e903d843b1747323363a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0d8223b78fa6255cae1a46fd190ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4195230775252ba1c2ea362f77c8e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2847878a70c0536e5aee96c1d98a14243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72167887b9fe96ade410acc2ef8b094244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962e6924c262f7144ace9ac8e0ce58e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c03b00b01cd041536dfc8f3126942246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42a81d54a960be1797ccba28ccc023247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf374c7880123eedb947ce4f4234489f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1df8771abe887dfaaa8160736f8235249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ae81235d30e4078a9f46431985da9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e531a2387ab7bd22ac217c0350a05251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb857608dfb605f1cfaae4a96c7634252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d694bb47cda3761fa7fbab9cf4afe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ddbb24dd6f33e2e979bf610db6ed4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab9e655742d0e0ccad85aa40f5550f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978174d5e4b5839dc9a48de13cf77d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944929d6877383f20c969dfb83e2d9cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d64b1ab8a05842ade0e868d2826eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a0237fc863c90ec0b3b7e2b8d2e7d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8b6309b32d0773faa9bf0c55db58c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a01c1fed4cd7c3ce6c72235821673c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39253c5011a5beaf3c9069e071148a0c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25de5a63d62f727593ded5969473a8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e67f7e8d59bcb1adf58b88352f2b5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65d6179caca97f358ac4effdd5b9cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed66363b0252e5304681adc64f4ac4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff02cfdf1150e59ccc0cd5098ffb679267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693501cf39823722b63e11fededb690268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d4bd3b610b6e74371ee7c54c99559269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80037021e811c8a15313a715c92315d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e088653cdb6ef33a2e942f0b8c40dfc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32673c007dce982344d13f3bfcd3ef8c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf090515d93b862e3566c2446bacb92273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b29803897c3dd48b9c74850de6f54274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b566f58b702b9fe9ebf9e6264ae100c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877f4dd47a4cfaf4c404ad5cba3818e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f529bbdd58a345ab9ce1d5f09550da9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644a5212cd79cbd9cabfc7541d25277278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b1bf70f5aae5caf694ce344f367bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaa8baf96e102881654ffb8cab8b67280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9462938265520ad9b24ec89df940ebe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3e01061a0ec4a6f255a7461dfb651282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3410d56657bc24b22617824d026dc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6dd8dd5cc71b7297a63d12e862ca2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6dcc64173219b5ba2af212c4798ac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41d4739a941bdc5f1c2f9b48600841286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1065d317d7f71da4ebb247816b232e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998f46e523e58bb3071171ce8f8bb2d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721cd4cba10765b88347b5c202e04c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7d050bc8e08783f9e0b511d598c2f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded679c41d7f1631c70f229210ce4747291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdf7df7c1ce8890b722dbb69365939292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796f2f22d3ec23f347e51926a0f07ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccefdceeb07ea99288f3d6a1eaaa38294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b0775be073e99fbb8cc0a0a0a3b6f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825c61427d38af5a01ee943897956e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f1451b341d0b1b995ba9a4ca0c528297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df0897d8134fe0eacbf241df9a2612298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1945f1e8558a1deefafc31278c39d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89ce4da086ddaefe453fef5e2fbb96300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68139921fe80eae2c8d1f04cf64bd94301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916663f50922a27c9b78480a6806868302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce132f192cc79ce61530053511d09ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d31bef62d64f78b4b68312f2a09f7f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade721dcb6aa324a55b31562b1138d12305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd52ae88ad6b8a43c756d58de9dc228306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc077297b92184892c4be0461c6dad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7aae71c60ba83e9f269592050464a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2f6fc71d51c12e678e946e88eb7b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244de70ee075b191dc53bc88eec86c36310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700fd933641dcaac5184691c58dd418311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0630a575be13ce0dbb65b6f162a78312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d89ae27c964dc37b02f77faa8f8ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ccfeaddbfe32173691e7a4887bd2b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9dc9badeecdf1b3451d1c87a4680c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04694a903a6eccd6656b826f55622161316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e0a907796bc0ec26a10a55e70e74f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753754153edecb1382087fb74ed71f77318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ba944d50cef9ec51278afba652507319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c65c17d210ffc3aa3d9db9424cc90320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bc2506a900d2e9e6d97c37face9fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f197d1f506f53bf0114226ac117e733322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51441011b09a9951d42558d12282aa4f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fc661b90154b8d6da0b1129d854a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f445b27c76b37414a2f1fbbdce4f1f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b8e8f121df22768a5f4ff42f48a3b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccc54881c7c53dbb7580cbbefc4123327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7175f7ee70f043ea740878fac25bfb4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d36fa4a460be49cd76854c10fdead7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602129bbfe51acd580ac6dcc804b9dd6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138feae5513ec2842ed13669a8d80f6f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef126164195cffeabb56cf0290b00ec7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65b5a9357f80bd88ceaf13e6e17848333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918492865fad0e5550a08d6da970467334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5930a04772330d6316f8b57acdafee2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e24965c63b505823a3112201e120c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd7e8d6e765a9f789af0267c0df697337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917732930985c49a552d29bda6e1b90338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b325001c85cd142996a6c35e85f29339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca510b75188972d3ec34c2ea336a99340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91f45597b10329e4226873049e447e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8255ea39d4a56fcfce1b2f97468c6db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36692c5683a8f34ddd2927b983c5314343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98052d1ca873864a07ad189d35e203344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92b32a02f28d1eced7aebb58cf6eb4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6ae7aac33b991aa2bb922ce179369346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8715401e392834281746978104969347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417a0aa9630454e4bd29a51fc0f4eb1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d89b9a650b855635f71c687ce238e5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032dbd857f2119bb20880537105f07f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a480a85ea9b40bc171e33e8be56971f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71187bdf1d8d4b9c247694c69d43b8ce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef85a1d632d58c954ca8231af9c63db353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31843bcda0017818e97efa87bfd612354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a656e489302e3ec326da962e672317355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d81d4c6ce4f0d4c0ee0b1155833517356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac11f99770f6b7a6947f07fd3e208e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375c656722af338d738a5a17838ea28358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c4f37a31b1f15865019b0cf12791f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9374a75b6c59b2eabbb84215a5818360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da2eea7a22d7de35b2184aae1e59db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861e5e378ff8828215ef62496639c05362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00e23e6b6a0a6c8778a9689c00b63e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb16c7e32b99b974b14fc5e194afc64364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fd8f05acc65edc38cbef00f886c65365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935de12443c50f0ee33c93589344ef2b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c45bd89293c32a683b4ab2fe6569cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539bc8b538f31f0ae6b9518b59c8f77368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37465affc14c2f6487327dc37b6cc496369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf72fbf7807678265bc3c806d5d085370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172fd97b482586f1f6e57ef2e344531371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed26929a011d26017a2f5196ea6293372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef25cf4446d42f89439563fca27db48373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a8c5c7aca4267a4d6b2b543a9b524374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9be65ed71072ce83b8d5a6e6253a5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f5ab02b99000fb2f74dc63e8e28cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762bd51c18dafee4d5056b0885f20a4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7f99248e1822b563d6c8203e603d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9eeabae9baa430cd2d3facd3d51d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec83af25335480cdf60ddbe257b2be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818d1ac93200f39ff4b309dd45a4e99381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7039379694f9fde99b6bc2e67216152382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bc2534ad0fca35f17f6cf08092a89383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aeea90b787ce8bc5c0471e3bad8671384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e2b047692817b451f4e603a942c91385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa6b62a88de811b5e5f3044378b353386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd30378319082eb0803bc013a48416387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f2d30355af7adbe5e73b4f225f23b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5033f90fd19549c3751adde368e36389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e7406b3619e309cee233e8b15c574390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b0083c0f87cd1f645b2ef2c9afab3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190ab8815869a8108f1fc1f1a20572c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ccbd3f7a7aa2086bb5219eef89fc4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec56d204192317e9d6253fca6b071c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8285bfe88751ae0b5d1ef81cdb0cda395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb1ffebeb41b6466876c9376823d61396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34126772cba22b784cad3dd2876d6307397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2d40951623a3712857f6dcbaa9bce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6dac0b43d8b9b81850dbf8c905626f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a0c08610f982aab93a86383bb62e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713e1c143af768469c1ea7f95a75110401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85b934cf61b33ee68ff30c0c86979c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f304a901a46f0304a0ff152e8af61f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437bfdb71493c6e90a01a4aece7a535404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a623eedcd89d801bbd3dbe8b3ea1d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bec740fbe03b76e78aa4f1427dc42d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029b72e2baedb401b04ebe3bff86636407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1393eaede1a7d8799666e49f1ee9b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83b950f4d7708675486ea6840d5633409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc719f34a5e5f1abf58b19aef7ee91a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e581b4b4d9af0c5e1b42768f235c72411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c122127f72f6c1dac38d85897a760d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981bb748bbaf650b27d2855ff978af3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd62d3bfb07353e34a2aca8c6a09e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190e272080f4ad9cc04016762a4681f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bcfd2a5f2d008a6cb12a9015afba2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4978f0809ff65ca29a8a5dce87e86a9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec630ad3c2774f2481f756240040e2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57a2234aedb407e29ef7d7146df3b1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e96607b06dc4ce6575ded522e2c40420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562db43fec7ea39fba5594297673ae94421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb257f9dd270b987f293db381dfd257422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb98acdbd6e8fc1082ca265e0beea1e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481207f769496353e75cd41a79ba529424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10d0b5674a1e225c252f8691be711a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bce32b52bf2918304eb5b577b5940b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224abb4bfab6136a8df42168b46ae3d4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e2437a1988381aa03741116a9d746428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de122c5b3e6ff07933fb25ad4c76531429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17b6ed02e1c337785ff036a0ca2a17430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b121fb886155350ce93ee218b2e5f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a38e6d024ece6d9571d7c41435d42432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd49737a9743bfb383f2ce847282058433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6db23632dfa5890d2a3cdb8f53eb4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573a6a08e83e3f507a5bf97aee86d96435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae2c28f201b5dc6686aa067a3de8b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c271fe0fd188985236e483b0ad9a647437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f73c580570438bd035f7d9d5b09489438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbbdf46183d92815d3b5bfcc0ada67439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a838ca1364d62242718403dc38eb34440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf268ec04709f784abe4f9b3cb1232f0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff320f3cf349e32d164a151107ee959442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865be0a9a047e61598418e31391f921f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c58ca0dccb63871dbff3c12d299f8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff18982ff7f20fd9c0a0955ae8bb83f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458c21fadd58d5f65bf04606fa8f610446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3eebcbc615c303aa2b820a00a3edee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8d2b076d22ecf746a9f398ed4b887448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bcce41ec27332c568424ef11f3343449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc29b80e41e34c16f276ba4a9af0e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede0c6f85420586692d4148a438a8d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff42d8c48249ebfd18d16436318dc5d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce54c7f1737a7f976b4f66d006a784453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcbfc2ead06272d89b60bd49a8028c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e10c9d0afb2daf3c721364b245928e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca9f0384d6e4486f8f8bb45a633b23456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af781e3e6a2370220e6aaf78eddaa06457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ed1a84b6df53da639a490ef6bb261458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24dffe8b38afe10cea1443a03624a9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9c7fcd54d156b0e208e13bcd120cd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2391a2a4c16315a3c0e40c8183f93a8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fcfd5b41445aa2690fdd631fbb298462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4148a85b2deec114f265848fa644f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b4a3dfcac5059478cccd6619ffdd5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89188effe8adc753b5771056f262f76465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847dc4bdfefafafaaa349b27a9dca7a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d50ac5a528f26a52e464437a9dd05467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641b7aafcd7ce9da089874070cff2e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de008deb25ec563981ade66f58fd1df8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9417e75e983da424e3fc90da67cb4a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a996b728f36b6a467d65c402705c8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f5f0484183f30ec335d8a53c966ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154fd96017d56f33f0dbf9d148bdde3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6fc47f885226c26ab3181973b8ee4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef99660086d93673fe9bb5d1110b2a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449ec53b62a6d8294d6bbba93af5ca8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14e4fcf0b83de2ad6744aecdcacb97477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbcc89dc91b9bc62c37a739f653fcd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411d23ff8ae94a77d432f181932cad2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c1178aca5d0d6f9ca2fdbe52f61cc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66012989c7f860bf88855b5077d59c3a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84625bf767ef2ba743a8374d4bc643f8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd23fa9137ba4f401b8856bfc92a075483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd06275c71b2d414dc38b33b295c245484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be23861a36d06578e984e35129d582485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25f8f3f9972908e9b3576e23bf1508486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a29b6bf9c0bdd7926b713be991719e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdf0f231782221d950c2a0fa64ebb7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11bd80dac8732564507926e344443a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc11ed7a0e2bd5e9beeca9bfbab7967490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db128cc19989a5d38a524d60323fef0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c01bfbcc2baa19738971daf05023d7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda0593762bb5e5ba6751d5aa0d8654493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2726a86d226c8fc6918f3a698625fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d756f35c1d4a47539ca3667c1871569495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b6a14815012e8b579e5e8cead5dd1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598e2c3a3096c28ba5b036451f69e4c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff4c49f3675e2312caba5475be60ed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a80bac9f6d470e87f32fbd5d7c155499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884a570c29d08164f3b0a3febafcfba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc31fda9fecaa5b301c3d96b307557501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c377d154c8d860f3ad156b406797d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed3799a2324018596626b83110422c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9af141d2c7fd88b1b9817b3621e7d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62343bbc4fea93f770cb92950eef03f3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957904b569235410e6534ffe3c9f064506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a667caaf87c97f5a0c51972edf6de507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5aa6f620c5b454c1b578ba1dd27388508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3155b29ef2a3489237fc3c38bc802509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229d8c712486db0251ccd298adf0fff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8929e08b7cd957cecc0bfea7d4fbd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b7229aeaedf0e043b3d2ed2ef2927512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcaa34f7716a931967db116dfed1132513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26b2a16f7ca34ebf4f5562ad31aa1c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86383d4d8e593618c8638451d9b0357515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77b4eb1428ae6b6773725963ea2053516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f3110811e5c521d294a65ceb54fcd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72dc20f2fe17a445af0ee0b73adbdb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba4947a1f657ea4d545259e41f7447519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19119a701018f4a8f624aae38af1dd1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549588dc86864ec2e71440730804732c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fc6a924a69c2810561b4be622441e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83a0ab31f21a4332fadbe328267760523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf172aa404cbab7d35fb3c076a9249524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541e7f7bff37e1311b357b37cbb6c23525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9dddc58c2341ced6fb47813370f475526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259b5245ddee2fff364d450ae0a6866527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb00bd9ba3ba000dd4bbea801d995a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5185e616a582d9e560f91718b1007529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2e813459fffa9e7d8ad68a53063d5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6831a0913c51368fd395251e24e67e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c469f61ec36c91e48b66676163c2ab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45145d135d263d952cfd255c97395e87533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5bec5ed87199f7f18ea3b65764618534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4658d6d218bb758e7eeac7b83aace5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7a532d9a2d6899391f2ac2cd80fe8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcbe0033587b7618ba9f92d394db04537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9352536d450ead7a31737d069d6fdf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8860d4936314505b31a6347ffe4b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53ffce12185516913710a569ef6991540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b58f9bef18287c1c38c45f176fad1c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cd87fc6f45070460f97f05fcdbb48542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20a6178009d68b3db2510d481bb5b0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc534388dd9fa51d83f99d731acec1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa7ba73bb04799f9910ecbd72070a6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f04e1a30ffe2c14eefefb6b70cc87546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fe37244cdd22186acae59cda73a2a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a752eecafaa44cbd0248d21d16036548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c149516bde9f66d41ada821d4746c96549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3da268c43b569ad0e5dba08f43ddf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c03c48cb7ce10165f2bf7468790d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1666efe2cdcabb07f42d104c86b3470552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798a3b9be2e94da60134e302782c6ef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be6702dca88d07de417ee16d992937554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240d9fbd71ce8d3f5bf0401823ec308555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37662f6a80f92a765d525222d6dacb79556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed756d6bd9717907bf7f89e166302b7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae91c33f6041c87ed1a7c5ec690d321558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac23a94231515c126eabb4dd869963559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171690a5459d63f63c33a06d054875a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066b088a86f2a3c628641eb256e4baf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c0ddb1c3f6cd4d02373d213e22863562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4894223f95aac60a9e97c7c94b34ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb3a22bf79146d087e86202713fa87564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161defb9e5481ea8cd1f1a1d58bcdbd5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72071583b0b2ab29b9566b7e5cb1f8fc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6541c22153816db1008c1cb639cff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61b295c18285c6a96f17f898c5929d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84f6d0918b49c564d51d5389d6c42b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c44a7d76008537a3a911d1b0c0969f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02e0b1682f38c76f4f59f84e6e07df571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d992a2b50684cc0218ff30ccbe6b911572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecb8f5720436daa53e3893df6c4f25573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f638737a4c8db9d25cbe61fd87987574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4256436ef8c357a32648fc78deab27575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf5332e428b13fc3538325f864d5f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64428f0548b4ebee39533d629c6f335577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4442ac3c409129159b185365b6b8c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5784020a68ef367b6273658c9e81d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdfaa37a7cdca12ce9787e006f99ee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bba219760d907fbd541774fb3a7ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c27b94b2c13d2e2abd63724483c9e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4f2c39f084bb0676156d359d5779b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092b68ddd9a811bfeac5a54d7ab0269584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df31a9a4c3ababc1ed0e1b97beafb57585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac09ac605db48ccaf7f0a9b7c376bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db261127815c6ad98c6073aaee309aa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e841e40baf5af79865a1e53c91d5a6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5680659df393743579e0f5c1d54b80589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa2039e063b0a989a3ae09355c91fb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af40403c4f9e5946bf526a27528a2ea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c288680da14be958112a864b9e83e0f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693452e2c1d898fd695e16083fb2fa2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f36badda5b20f47452cad92fab630594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23495de3c6f2b85c51e8562735f541595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cde7c43805a01572dc2757e4c8324e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70419f37754a9bc892e3669847f3eef2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929ba090bf291ae82b8121f84e86eab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03269d07186dfd8f1cfa5fa2125fa19599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc570044e9d703d598040323f5ad1e12600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08583d2f6c42fe0ad8895d719df465f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9018af56f17796daa67505e98af3c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e991ad1491f8c94094802271293fe92603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b095f9477d9a83aa303024d8a1194d1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1fe07808cc8adeff337977c8f55e3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60048f27ec8ee7318d92cf72726f956606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e693faaf6346320fea62ed2e14b6308607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343efdd16ee0c00a6d3cd1149fcbf00f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0238844db3663235ca5e392448470d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ac369ba8e54037f6f6ff9b447e7d7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53f2bc0d1cfc51bfa36b8222a6d5e7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fc6ce5ce73f253ad870a875a7283b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bc78f48ac68aee5cef30fd607966f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28c9a9d8db80a9fb84721de7721504614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df6a45eb5eac46cf9ae6de141bd40c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983da39397cfbe555e65b6a47c75df7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3833f302f778a3cbc1838d2275e4a4c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844be83af2bce913d2a278bbbaca70a2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b433e916a3a60381600c5d5f7c3fa97619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5cfdeb55d9f6da856abde61238ad5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43373e0a3b94ed8d2b01b1a1544d86d7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef7e311e71d000e9c88ee66b2e306c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec6ffb5f2a95e4ae2a1ed1d00ab6fc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793805f3ad62e5f873bf117eb5498e85624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d3bdb63ceba4301234d5490cb34dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01703628c571682f8f01dc2cef154b7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c874e8f5d6d3bc10382a89c889060627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5799e39064c657ba8e95fc80bc83f8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed95761235134e4b895249a507ca49629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a17740df1da171977455c25672e399630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c29c73ae344bfb2078b403f596b21631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373da23341f568a540be54c5f255a1db632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a160d7f8f85e0970ec766f70bd73bb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e5a63018aced2a0ceb76e37ef95d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead29ea6fb47b971db951b1121dd8e1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269d18484cac53e81a5959c60499b9d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d8c3fec7894b9a7ae5ce88cff8706637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98ac95485e9916e46e7b45d16de7e0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a2848db76ea8f920531d083701104639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16013f7a6ed8bf8770edf2c479054407640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c9a9f0753a0ac6a25124d45a8dc2b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4320b8eaf692055eff6fa5645148e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99426338978eef8a75b442f315fa975643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928d536fa956768e6433a2746898845644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b7bfd9259a8c6f1dddce7c58a19b8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c41a793174e53ce49b7f538e6b975a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4650708913310743ece4dd7dddfe990647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b762dcdf8371f7dc4538954492ba1b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc6e10d3daaa8258181ab46099aa73649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d49a73a68fa802adae0d35899ef305650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512dd94c532c132f93a8706158e0f1f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3d0861e4aac4615c24315c5affcd2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a59ccdf7c0b4cb81bee0d7970745f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4e786d7bbf8bab850a93f7e035a8c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bca4bfdf6100fb1a5a3557cf744d65655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf687a8e0e517ab3e0534eb6775bf773656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766befa00077c6d6763d156a1178e4f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cf40b227e9358a9e61b4874247c0b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb2b9947eca276d2a40f957f2c2024659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a421059801c0d2803564666bb2348c0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce33aede75ef702bff6758958aa30ba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75d36300afda5b3280f8d60da72c06662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb460f85da2949f882ea01ff27ab703f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98285cfa3216df44d9d8a83c7dec2bc1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5c2e8e1f516edbf52b00b148d72b2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cb4ce56a85211edff644561d3927f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b623ec08e90e7b07a6d4f05b0a654667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb84094053d46f7f95b4ffbd84029a2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e926628d53058ad43479e1e583a3706669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f795b8769f15da1de42cf196e76a84c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8a5d46babfd1605f85b2c530c5788671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcb654e67dbef1832f175506386401672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474593ff673a3306b6cf422d38e7d452673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25af30f0716466b8abba409f09bd100674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9167555697f5d198964e1a5e918b8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2ea4f7b9f34c88f7f19c8e64790b8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c11db8294d7f567e0851cb0a15730677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb01bd4e9e3328528b3e2d6d3f370b9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1181b7e3668a009e9fcbba89c0f2e8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d680f453c4d86a89c4b9c2a1605290680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abcc52f5efd5d5757641606c0b5753681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ced6330229750b48cfc563a987ff3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abac1b3168842c93021f8f5c5814a97683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efaa19985ed163942c1d39482ef91c2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd5d8039795c56fb4dfe1eeb24516c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8224c7b3a254eafc25535a613cb2807686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991a76150f70351a6de6a7c7ae3ce4c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6bcf693eb971664496202cb60f89f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbebb8636ccbc22a35cecb69415386689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b956dd40f93bba0a27a6abca8d7523690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83e94de60ea46710095e04b70c10d6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b53174f7ca98a88e25e29ad04a5074692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7ca62f55673ca8e5f31e97b023e0b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4e32d3e73ec76a8ae741523e1870b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af9e53e6a715161b8a2563c62fae32695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de1f755d6c1b8e9bed5f871e405c89696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a79644da6097d70abeeb741a1bc2d4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5693f34ad833744f8aa56acc52b8712698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf381555d97088702da6f61502b1d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99aa42fd38687da6e2eba5fe96324f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f05f8fd32b1dd7f64bfd8e3e77fc72701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecf0fec07857a239a30b84788d7879702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554b482f1010335d5e1efa8f0fe9889703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4bc0a72b6e00e5195e7e818000f1d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84616975c9855d58e2dd1b9e68f2fc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc97d31c778adeba3bcd00fa31f9c6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc823007b83a6fe5f6fbacd49a8ae13f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b61d508dadeb787ad6d6bcb4fd03a4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da880f674544112bd57b6ba63e1e53b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f393cb4429b16081ffcae339c82f90710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f536ce11f3660712d07bb85c5b03d1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473a3abd22e62014332b34dd0e55151712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e03b95f64105ae3759de18fc064621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a18f724ab30470763451de66adc6f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811dad01b3c646d91b1648ed166fa923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c82b0c752ef11c91f27c59be4e318f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d1a1262cfb42ce94eb5c9e97c156d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8b8a4a47bb6411240b187400ec0806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181fdc94c6f1b58c765a399c3ea3faa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454564804131b2b331bcab93d8c865ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe2eb691fc16043eb47b4fe92c82be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3215581ab17473aae3b9ab6d60770f110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2caa43987ab2336860fcfc110c49811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae4c430a197d2cb7dd6c7b4176fef412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9f9f3e4c0eab4e5585fabc6b4c98913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2077a32336b8d9ac123626f6fc5062214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6853d129f560a8729be6b6d90aa8715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f4d0991d3a29f2d5930303428883c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51729446c00095a810ab256270692d8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b094285b7e0052a953808ef53f155518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a2cac7627631412305d2b831620d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222bb0edb6b8a026cbee95c9889415520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ed634fecd3d0ab43cbf804368f5af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64490ef27d1a681a0698f1dae8fe1d4b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588da2b7c6a046d4ddaf3589aaf32a2723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f1a9c98015aabdf40fbc5176e2be924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371fc09acdfee46435a6dbcaa08889325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794c64a34c4c9885158a57dd1b9244226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acd4242baed5aa30f050f298e4f54627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328a0b658f94a3cbee04596a3a0997628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bedfad632dac7c9a468167542070329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657798e9adda38e532dabb36ddf585630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612dc4e556aef3bb179c0dcd0272570e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ef4f69a8dafd38268e4fe6856997d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30c36653da1426742e9119c406515133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33515ed3d34abd8188e9ce4bf218982234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a10de65d5a03587b357af551bc65b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b8d58f4ccc43da689192003a446e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aea128dfda92e159f8e56430a2509437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66986b1d067bf94437020def6d96003438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ed78c1ed3d7cac1413199d9e222d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9a06131b6f1a2e68116f3a37d72be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131db84f85b78e5a58bd8a1db4681da741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07022f42443006c926d1979bb545f28f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5939db39d511db58b13511facf1e8343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58f6734a3440ae15f60619b5171e9844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663d20659f6808dc744eb282b6a66de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801bb4f99a3c2836abef41e5e739b7c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918902f83bfc6089e4904dc9941f22a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68bae974fb8cf59c3a44aa922b3b2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5170fee7f412c75a14a425a8d190e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4ad138db9b1717a50ec81814536cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e96444e2f50457088ffe73f292ad2951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c8a769ed293fb711295f0f23cb18152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61a3a4c023025f0d2bb3a45248199d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d09433296e2b127c694686dddc59454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e453aab9d062b52028a482dda9f38a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc87f847b620a56281f222cd57a8af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c802239d84a164058c13082b56357f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9ef3b00473e1db39c143a4abf514f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df5eacef2ad1ed8dd3589f8df9067559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f039ca7f355a5dae6efaf30c8f160a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227db4f43f3de6484e5045e859496f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da0bc02dd672c92ad48325a34b3c6362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13371a0a6e8d77391dfdc9ea39e0f1763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b6136cde0555355fc5759e3d3d4ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77995c2b05ec410feccce25e6a3ac2c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba185dbf3c679909634148d3dcb062e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd754fdedb675d83aaa094887399d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39623423dff274ffb19d47c97e4f65f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf5a0d85ef5fffaaec5a4a584fa78269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1208f85dc2746bf5cac9f358fade17c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157f72c691c61d4415acc09597628fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15521cf31591011dd584cc3205b5d03372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565329b6029b35ffff6739d03c37fc073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083c0a9c0b16660efb0e8311a02795f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdd69b868bd3e6492b55c77473e3dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc7de7930a7a943e23177a8b74a00c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72613ce08d0ed284ea6da82187382377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90935a24755c651381f8f79c9ff9745178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366f0711299bb25c123db155a689f7479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58f785c5ec7fbd9aca719cc516cc2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b5b3d249633df70e04cb94ab8a5b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d7b77460619c6bbb5dea1e3a27ab382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5b3796909a78f492d3c55e9313ca383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2149d4c4c68eac8a8341628dc626284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce12f1d88760ce728ef2d85609c27085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaafd7c124b255ad5a5265aa8906e8086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7699bde67ae14d5f45bb25c68658e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb31cfee65ffb760ff2ed32f72493a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199d27b42be27485b2e37b4e140f34e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fff3af1722b8208f65c8b66744a1e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ee030f19f984419f07c4552afc50391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08c96a8279a1094af906c6709b679f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfa275496e61f6cad54433816abae093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659098043b986f2d3391cd72a71d8bcf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298184c129705b22c433b935f8e0f1795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ec1e5aab091b519c7f0cedcb30f3a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d39f07ebbd4ce5e74ce05a3510628497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635bcd4b455ad0cb2fe94c12deb24e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3bea95cb09f2c17b535c1b72f739799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c272961642a76a5ec827f147e0182100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de27706392142742dc545076090f89101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086a9e298f76ac2ca99572969e49500102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f6955001163f3fa096ef649ef5be6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973abfcacf4c09cfaa3694f679e48e9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df390349b4a6ab906e3dd439db41d3e2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978460149fb3b680de11883876c5c11106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84879f91d88329600c863aaca38f9d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006731a984a6dec7629c3185e4e7a73108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf299f30493a57c03530f7d79f7d014f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657905ccaf6631edb10d656453b43691110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d086ed6992a2903ee655bcad718f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f779c534fcc489f3e30d84bb53f2886112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31627f6f36218644d7525afe5b1fa6ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef81ba7bbd0dfac4b2d20188e0028b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be131e2b5eed0617a009e2f7990857e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f6d794469bbf99434b11c6699e732116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319f2d7ab7f5bcd5bd829b95d439ca5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44f72b7be058bd026f3581b54be87b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83e6221ce01ccfa4a35363d4e7a16a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354dff8acefca65324fc145f4dd933a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766729da6b4aa9c8c5c8387df77f0a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b40d95d724f9eb485c0769def73526122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71cf87d56547d89fcad865843a279e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f136cd5cbb23fdd3e095bec4875854124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf0764d25b14312458313fca9370ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775eca92a6ebbd94c4675a6fbe91b9b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f99e78eb876374aa95120f8c12967127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3c75aa76edeae9b18fd2def899e8d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470fbf0e2198cc851d6c769d93c175b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e49c9281b612d6fe54c5a3142b265130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8db8cb54bf16b37b7afa31c934c8c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c14f01a8ac8ad9cfd5b2d0abbbf85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0255d0b905be42e2afa46b2b8d252133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855eea0d1acf8f5488acc8512ba852e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279634893075f3639a9c596fa991e921135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284539b0b78147915e0f464473830a82136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74f096d1c11372371eb6f7427654af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983f17521e4825d6c095cb878f4ef8b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58d97dae2a9629f672f9d68a25cf7b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c337e2b062615720dc61e5559a58c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e96dd4b8e25fe3fcc9d2a5ecd158e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad163b2e9461abf158c58164ac5dd30b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc855f0a4fed1e49402cd8fd791b153143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41417dc7d374d1827f12d11f5e4e83d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be626164e12d84f5d906a60f5243377a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431701df195bc53d8754076140cf0be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1824a1e8d62012dc5ababbbfd540b01147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aca1c3b92b33ea7fda3de12685a9a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484086ee455caa7273801fd4891a2aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e18fe168241fd4eb03c448b3bc66f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9621845f7e9364fc60a6dec4e3aa276151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5436337c14eb7b878a4c1a43d4b0c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3c8189b3d2949a4898fde956ab03f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62642bf289d0e68dfa20fb9ba39a626154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56a3ca094017d7d12733c9372ac19d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fd8fe10c3c73b2f609b77df0bb152156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7700ae6f7ad0abee410808b6a9d509157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb85b879fd71431f7622f9fff59573158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd24eb6ae054455daa10e72bd5ef008159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995938ff60e1f17aa2b9f854a9cade6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924725f91468eeccec48c49fe039489161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec241022af833ec5d8315467da133f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbe5f0a8a2c204358f2c03c9cc58e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1a17b8bedede6d43af6b0e1531d08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df0dd8374736ff9a1050d2ee09d27e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbf36b71679cbd7c7f3cd52906685e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609de5c536188c0c15678e3f7cdedbeb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503589a2085c1a2c036aa1626f78fea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beace5258b47e57a147e0b0048cfd3a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881591efd0770b07b9e9b18e83c651b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8c819885c800d8e7e9259faf98f34171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5102f1041b6e89e48f15a9d2df2275f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab893b287660c3148b29b9b9bde5b0bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae479677552cc0d70723fb5b0ce979174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e868a89967305bcf2a7d38df85e06175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30002a5e69b97779e324a2dc2d6463176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101aaf7c7727ce251b42853be0ff2557177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f241e52029f3cb666bb7c7635e339178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e88440eeac7cb3eeca8cb2f823702d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df99e6a9e69504a9d85b6952425a63180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a1186cddee6e384c601b675f682ce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63051ec85e70a8af9b4e2f8cce2ec6e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f500aa61007103b92e9350d50954a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d13807dcb20647a1332789c2277c1a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75805bb3e6bcc074ae11974e1530485185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343f49a87a7ecb8a93ff0d6212fd9dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568848cb037d85f19554b2c946031dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bea7931f582d43119f59ea47cb97c6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0c67df8df105c3c23bc7701829943189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e8969d90ca0d846557816e81896e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426c7c600fa8027540c1c62757e7d4e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192b5b782fb87a9a1cccbc663406346192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8cd54cdeb0a06c8352af6f35b488f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581369b55a61e87699f09d290704175194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7687ece97b86124af28603ffa5ac336195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4362c49e0e621ac63d787cfcc1f062196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303e428662129ef6ec81c868c690af6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7641df124b22b9727e8812b522ca75198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a04110f47f26553bdaed3c85ca196199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ffa1308a3001d205f6b0f70439605200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc3c5ade62f4bc178a9ca3da2737d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd88a6a2f21e5a7d9f70e75cce77cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98873850d59309976369f1b20b1c15203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16374ab63d44a3880b03b565e1fde4e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a41a2396b2451d095bcff5034510c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db5a60740cbd89492a73b45b69d8f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a4f08f7675e89e06295452c28d44b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa91dd63d8e2e5eb0760e6810a755ed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd610220b062e294ddf191c29d4ca0d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5049882738d036c482a8b802e308714210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279519c2af83b49eaaa6951e45a09c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702d656715cbde3c48139f8824f12f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57ae07bf575ed50d0bad1f429f876a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252f69329218074466299565c291006214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c528450535e5bce5b6b19ff9d754d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcbdf988ebaef7ddc1418d17f57e0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f755cd811ababc7ef13ba5f94ae7bde217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4a4283acc03651c409289bf19c717218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7932f6850cd6dc55e7db6c5e9b687219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89eb4aa57e2b8d1ffebca516b781d7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2f486e8a7fceeec788f31821c700c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918601893f1e327f6d4cf559225f61e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f14eee8ee5f1575842b172285e9649223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3937e37314175bb09b37d12aab97b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99e88a8ac64c1822cf7b54bdb87ab9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6570f638315450597c4c62ae296e23226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda51733003323977bb5d77a4a3284b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df5960e9c32506e612513c3a788817228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996224232ade74439fc7214c91ace98229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7cb9602662869f58175c8d4dca7a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c1ec0978068ed8606bd00feccf904231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a437688f3449eb76d008bfdeeed117232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb6d844d08528418f1cf0b21dc0745233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eaaf8dc080b073d8833248e058996a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37794037f9b57b4d71fbdcf1a014eb7b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de76f61294fbb8d8d6d9b9bd9efc86236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79560410f928d5f6fc929c25239425ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcabc2037733d5d1b68d03e855a048f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2d276bc1671c602f2c0fd50a777ab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5de4e85f5caaed1b529f7afddbf5e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7947da797fd4380afddead33714509241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf53f2e00739990fcb07bd9861c270a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89e7fa22ba84e5ae69667d6c7761f4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358dd16adf3b4947002ef98e022b559244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7f3b2c03b6c4633f0960856cf5b2d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326342359018d0bd8ea30a11e7554d78246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaaa2ec790762ea2cde40107ad7d4c2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac32deabfb1262906f0a91172ecc44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae4f783a616bdb2193d22addf0eac6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1989748df3ff53542472a480c6f90250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666aabdc9d74c963e4cc99dff43e0bf5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301604be6936a8a18bceca391aa2cea8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b49f228ea76820bed03e7bac96c9fe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b4dfef03e2ecd439c02f0925bb79b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f2a5ad0130bba9bc8aacd977b0ac1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d039faed9cdd4820ba936ee1b3051c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485790881831f6d3e53d4218a233b78257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469ed7db3fff550406159f4af6b84c7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcbe5be5f62d62289c52f9c4481c40259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdded503cee390b76450e41c360cfbb3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fcef21afe5419e5a139c517dc1eed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876365cc737fbcc42c054a6795928d58262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094326a8fadc1fa8f6118fd4d4e62cc0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094f621b1330c31a77a925f90d38d2b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20fabf9dfd296302060210471ed1d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096781562e9cec291ab766eab28767f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7df23afc88d45881490c448746c677267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8b5155ca5843ff0d6894cfbfae150268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5328705226bfdba445202d6fe0347269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed6d50514d4e05e66f9bcfb6ab6855270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd1fb356d3da49177143f29c193e1b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106e2efaf9bdc004f299b6ab31b17a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e272fbc31065a72fdaa77fbbad7706273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd1f8c4c82e0d49fdcdee75f4ddac2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc996601ee27a9a006485e777fc58ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56becf14d882e5fe180d365e3df82a5d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8e8eb9a8ecab254fd50da23cf581f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf10ec02e98ef7865a117b6a97e3435278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336d3b8c4f348873a54c0f8d646aea0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28959be5c81abbde62ecc3c192ebc327280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1296704341ea90da02eea29a5cb5b44281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9bb3d6e385312249322d3b43bb03f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc566a78c0e78bd4da4659a5dd8cdaff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f301781af5e0bdc7759c105eed1934284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b7686f49a160ab6e0b51847d6388c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902bf39304d153bef3765891b7ce38c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df8cce94dbd8f25d7163970523f7aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216e072f6c428ab3bc0de394a6086d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4101833a3f1377b9ca43b4bc5cdbde289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2394f761085bbe22661a45326d26f8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d64db96cefda342398c5c7b28ad95a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fde4220c1cc9b37bdb708ea46823df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf466fa984e3fb44497839dd8b64abd1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255773ae6fb4c09ed4a55f6ceefb96f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cadbb84f2f62eca9657cd55534f55295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713b7a2e31c5bda3ee6e74a6b6cd05a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e7a3f1c1d0a25f7c9207cb198aebb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f65336efe14609864ca9375b880dd5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0fa837afec7b06d4fdd704656fee6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19825aba7b768b14b43b9b0fb4751087300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fe2df5ffdc0c7b63ad6bae225f046301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f03358283d4c4bc3618459d08088ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b10326e63b89c409de3666fdc81fc0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a7cb5cb6d08b7ef9dddf9a53341fd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18ea2b4577862010b3e21b52f59b19305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6a619a6b47efc9d66271eab11b725306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ffd6982e88dfc6fc866a7c42e9c9c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9f00ed0da81bad8ae8dce8aa2ccca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7a56b8c99c20875366a404ec3fbf9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b207eaa1599b300c58fa09ffdcec3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16035e75a1287da3cd0de53545dd023311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867f18e4999e1aa379d1b71b32b4eb4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba8f8f76d16ee3673b7566a6276e1b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d71446edcfee5e232740907eae4fb6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253676cd86bb9fdeae58b91c04ca39b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3cf5507cedac53c8386c59d41ab0b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9f310a2c3ab883028c31f6ba82c9c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b7eec1d4b86d0540a0cb924b6cdd6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d3038e85ff85ed282f2d6432cfce0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd7aa65a94088b6759ce2232f68e86320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28867a6ddee82775c2f370e267e406cb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188385f333d6518d7724a626583f17c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3ba0d9b5a2791c2b3b45ab8199880323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563ba4065e6ee9d5ccbfa52c15f747b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a42e75cf6f1980d05b066991089399325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d980cb4aace4a2158077c274dfac7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fe0a88fc9483ed48b1af9b3ff8201327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adeabfccc62eee4723e0f6c7d257f4e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80bde0f028e3cb8b6c404ea9c5c9c4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051275d5e6a0a24d76b32e17a94935c1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a4acf0d422bbd6cabddd9a41466ad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b845721fbf53e3497b0d6a7fa693b8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb1193f1c4fab3dc11ee1bd90dd5fe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01db1dd6c2503cc1a2851f2d6c47270334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d4c21c34db91a67ac4e39c9ac9a42335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35828de0a1777c7560613b5aa2fa4ddd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944c267c7836a874bdc8d6981bbfa3f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd878d39d26c1ad8fea5a25d9f05f83c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab114acf7db3d5e7818150b2548eb2b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082aff19029329714ca843c3c8d199a1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2485e21f184a4cb2f51bd6c6a332dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d2ac79e02b4c70cabc9690120fcb5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b059c3eaab4ec06b28f8749bb453f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e797822d72eaeb153fa9bb023bf1a2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c96f2014f89bfc4d350d079e83868345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4d6df2bd1b845b027ab6898c61eec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8aa9be6eab2581af5ed63e0b4674e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfc2d6290283c06b04bd92708736f3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e26dec4c6036d2e00e7406e7e0a70349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5928a054809394b08e9542db829ba27350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617b966dd46a03aeb094e5760455017351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e1a40d7d57c92395cb1f0fcdd49c0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fc61887a05c3f223d6478fc71343e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee416247e884f42f16293901a3bab7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c93749e8bc2557d3691896defee31c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5f1799679d5a7942ca72657e3f607356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09de15113176034df687b4e4ffdafa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed232410ef6e739726f4b2fefc8b455358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331f2bb2527230499f01d6aeb5faf76359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c64291d75473c451939d55f00f173360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e5df1f54eccb2ef8b551d4942e521361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2758bb0d0fce55dcbe1c55423dab8ec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eadd71f01cb5124a7d9a4e0a28db92363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59eda6dbce67b380248b7ac3d03c00d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cc11358a24ff0f44a5e9fb6fb55bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef6fba1ff12de7cffc59f45034e65a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1d21afaace57ceb02f03ddd610785367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1a6ef3e7dbcf7b774d4216fe9754f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e129bc0847501beef0fbf30c804319f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc84bc58f7fa2907861d8d7fa51665370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb185ed8c71b7467d9c4f9fc985ea5a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6203291f837a1849f865e497578c988372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20658f7b9564192a8d3cce64f5b076b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774748ef883239fe650dbf29243564f9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2aa4ab4de68e940de8746c836f9a7b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451d7ddae5486818f2a6cd351493df9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdacc395c84be615ce8309e4b628723377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e006d646e0754a42a43c631cd2fb13e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57676087e06fd2a99b5d3d155128bf0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23441f79c9c66d29e1e1853c65d2b305380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11788b07b4b0347ba3fcdf8038fdb10b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143af9adba710612963eaa03eae51ddd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e162d1ff241047e9a225914baa2b59c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b5824bcc9af73ab0ec240b3407221384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edba6df8e3622cd41ee8fcf7e03a54b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abfda78e994ad2ea935a5ef688c5b1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ff7b804bad37ac6d08e2ce22b60fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7bc1499d70ceb45b50b64eeda227a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acdbb0329076a50c82f5f8ef4c2bc5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd877e9f0186a8427a7cc29d6f344f38390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310dbb7569e031155f7d4c4ff4b8264391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d50c60d72b0be7eea5c28d81da33f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c46a37a15e0fbf913c0fbd8f177557393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5466ae59201667f0af6ea428bd22f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83527e3e36724d12412822b861b6f160395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7dd3634bb77736a06287730079958396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c5ff0717c00503353a5a0742e1b0f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab635472057d3423f7021b5eb4ab0e8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231884bb32d66d804b5657ef5a39870399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb8318c4412b92cadf5cbd11c7ee59400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea153de2bdaaa88d99b266d3a3672f47401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e9f8413ca7c49dd339ec67e9697f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bbc29ef79aed49d77f4fe4200a952403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0cc8f67104f4d51b17feb24abc68c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f3f4c6dc30acc6038445bbc98e9ed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362de4a5c10de03868258a295464237406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca8ac600e5513d33e2d3cee16dbe62407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddea86e639dc639cddda50e8b40ccb9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f93bcf1d8b39ce51c5415c562cfc7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc262be35f4cfeb6dbe7c049fdc3e6b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53672dbeea20518a4ee71b9217e7019f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030aca4d51c5cb947ad41884242a7856412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469a7dc1291f02af7c81e7360cc7fe5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d697ab18194e564cba24aecb481b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bc95d5722c5d78870b872af4a41c6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c453e98744b14df2b2e6718167033a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a071bcae3d7fb3a000d7810e8b9693417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734398d46b1ed4189457d909b3595a1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd036f9ea4d4706dfce6f38d78780f03419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8572ec791ce77edd8003a635f60f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671ff0f162ad862d697d01f16085012421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65f75a6191fa71a4c662c97dc36896422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257e56753d80d1bcb82620319af9b7b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc297413135fc9c130e77a08d466abe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b1b400feccf72fcaf95faae4792f7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b139416a3fa0998fa7b31ad5f2f9e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f2f71ade4c86ebf9f12742c5b434e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab7daaf0dc77a52cbe327cce12184c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945445a47ccf4109e3b5b5cd80aca6bb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa2e7e67e59bb2c821735d357eafd4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f382196231312d7ab0cf26b038406e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7230bff6eba942b62b61dae6d23a830432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c01196fd2881ab3f6be271b1a34447433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c745cf855416e34c5626c9f9e7c50b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a1208a2b03babaf1aa2a74519b565435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23253779d04c616b2c6dc613f2358a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b12748d2244dbb22948994053702b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31695e5724080a99ea0e21b3fe11d07d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c772f83e7cdd4352fbab25ae64ac72b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b655ff60b529515b3d4c691c962a05440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1bda758038779242590759b4884d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159d1600b829d8e3c5b92ba88839830442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701c0e22fd910897d1c8a16ffb7e671443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24256e6c39bd123f1404a8c3b8709d23444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8992216b6d4aa09c7718e5c99875c31445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d500257345f8086fabe8abff3082b1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6b964d700cde943b9880c9766f8ca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574c33c695d088a80798924fbd2a72d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba50b434a86496e77daf669285f7277449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a10fa061823c59f81e63167b26a97450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9bb428951feb22db57597da8f6c88451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417bd85b90d2a7b46e6a2f1e4b63c38452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21de202879ea2a507e17bd7ea7a5315453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd51c7adc48091e2f9fe5abcf4259c1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989c67ee59f5055c04ec2b4cb8a7621455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1dcfa8fb32cf5087d78cd61872f60456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b564763613c6f65b129b607b816fcec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec32c0db325f845c06f5ff6ab898a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101f0f5ee8d8cc548011eee4a52a219459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341389c88e551184847c8dc7f0b565fb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc19e7c48a90bfb6665029bcb7084cd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fcfe679283ab92e6170ec62e36e09462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5643972222b4e30a388d4520421401463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f93948393b686518c1d074bf841fc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4bf75242c9973ee5cbe0dbcd45ced465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d9a4690c0431ddadb5c17ad4c3f19466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78481b841d24415c7f693e78a8e9ca02467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fffa93be793b6a8113bd95aa44f51468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd305b86c0255616ddcf2d3bfc7e23469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78689a5024718db720e83db3e7516f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d347f936391962eaec30fbe4f1d68471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea04d9286fd691e6781451730175753472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f219924dddaf137f16105d1389119473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c1f718b9fa297ac20f70dc22aec97474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142153e8f4260b458ace9fbef54fd7d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afcd094f877e9868986a713abf2015476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76809e375c26db0c316696021dda500477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07285acad4cae674471e3fd3025426a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47988cbcbcaa44a33392cedf7129e024479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c227de6dfed5c3893bc6ff95c7f50480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7b8ab9def968b0a939fc7ff629c08481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc8794bd12a00e655e8d83e3569e37482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17b9a3e69e61825bfcde8f9f324a81483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3499acc56d193e3c44b4431f497180484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc171acda8dd7d87267b4607f6f5fd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab121d85a3700d2f2868b31abc3118f8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bdb8447a29c25b83cf222d1608380487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277115a11047600d51ac6434b2c3388a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584169f6304f68e1f97b2462e245b34489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36b0ebc049ac453a5509fb5919c3dd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3052ef8e20dbf9d51717cf9383ef0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98125db02d92f33649c275ac8ae34456492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899d14e9d8ec98f0c7ed5023a7f10d9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade83b341a4a9a6be27ac904058a446494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf44725128f66f76e60df4f564ff9c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0fe9e00c2617affc902b0111d0e33496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86de73e8ee603d71aeb54f8185e05e8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d893ba7f59e109b4f50a540332984498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6581e448548e291f25eb33efea0d43499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19cdc64b9579fe6bc75f0994dfd6c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb70abecd403a198aa5d9b7fdd2c854501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899888107320529cd61fc81b1936505502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e6697f1d0a97e3263bce1af40f01f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57048fa5ccb9b4845a43e492ac9090e2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c131263740076cd1810c64b42df1f1f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25912c2c693d1997becf812a7f767b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b2e8afaf0b1a7819cd401efda9243507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77760055ec0e563e3e29470c2338cc03508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10dd9bf97665a9d7b19e7d2bb5e0e4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc98205909c02e0e0707eea38a8146510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3750c14182449272c1e4cce9f8f65511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1ad8a113910806eb56113bd84cc16512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45c8703a1933bc0dff3e646dd6abef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2a9436af275708539206318145891514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111d5337b218127d9e1764e4b60aba7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40393c1d1084418426c6cd2d64e928516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbb26509787df088e164fb38e3d3a9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d2c3241b0107f891be346bd92845b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a68f15a68bd58d8227c05f73cffe8a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b2490af187adc3e51cd2e481cc1a5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bac8232d837f80481ac6525dbb8d3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cade345d06a00796328603240390c95522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60319ecfbbe33c8a6e981373a8d0a886523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebe3b7668596b77fe88fe2a527dadd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc1911edeff2ca4a86e7072fd4c50d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12a5aed1726693d229fe1252c2710b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b10e0c5cd2355c5f4724cdabd0b38527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9750f1862614a522c8da84877d67b46528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4f40908e78dc655f7d5daa7918896529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75549daf4ef1846a57c5d387b841a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663691f5593d325fd265c00d2113d8da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941346c49f5a43b38340afc1ee3a025c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b78d2b1a6bd283f8fd3fd773fb2480533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4114d45d0fe5c3172ec2635adb23e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc09c2f1b9ad40843e66ba3d313f57535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda9b77a9c283381156587e990cc8d3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632309458e729c6b48a082dc026e90b5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100eb1088242ba42bd8dc410dacc5491538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ecc44bdb72f0eaf730d61bd71a094539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa7a43af3f55e3d13b8432bd4254d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff70923ae48294bc6b482c99fcdad0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb16ce58c97091e27ae83a1acdda6f1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13840e94b0822e5874cbb05aae8b68d9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ce528a26a096fa041112d29848130544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cfda0925045829c282860fc8ceddd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b767e03a84f9133da1f90fb01bd3f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548f910888bc57c30234a68d6a8abb6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71757848ad3c76d3fda5d2bf1dcca48548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8111fb9bdb8aa811a426e442263e202549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b9bf4250841d8ae4a1d51494e9a30550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5b36bf390c5c34801fc6bd05c01f3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89f4decaf1a144815b48bb8f5b5f41552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb943796d18144e6d2448ff3563758d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d2a18db83cf3daab0075964696fe7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3667764870d18ee3fcd9d48565347555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fe3c44c31bc56f1f5cf618b9c1757556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7290778bfc7b34d63b63cc68a5525e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad6dda0fc6dec29cbf305dbd78a21f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a147932bc6cb62d28c2fea2b1d50b22559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0ecfcfe5cc1e2311bf3037e753497560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da59e54ef6a118c46dd5ae2f392e14561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5d94e5ab82f398e341bf7b991e811562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e801d804a1100d01c8651445d886545563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25579d0b01a0d37679b017675f6f19564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560b1bc8a6df4c60521be07aefe802f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8d573459cb4fb5ec538caed9d727d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde484a1c80b038ec1ab72af3c1dd5d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eab8d2b386ee18a9711494150f6c02568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd885889c5febe2f5e9514a8137050a2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc908b5f232e9694c682fb690f82f196570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c05b5c61b34b7f36b7b491189e96e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638da0da6553f48823e34513e37fa0f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7082c6ad389f32e2e339122616fcb52573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63fbf1982d05a47f89816a82a20f24574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff0a927443d157f29d57ceba388401575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aca1d3f46a9f05fad6e985548e81be576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb2b08c052db526679db4e6be6d9a1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b77fe127bd5ea6a4a0d900971fc26578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66428d9b463bc938cfec1e846a3de025579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e70ba36efe449bbf616fc438215287580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddb3cf24a0307983da9f4aa6fc009f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507be1396ceb5a90a4608ec888db3e1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c776419faa592db64a039f350ad61583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0521df839a7705335d14a48edfef8c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece23d9dde1ed979c2ac1394a50e1ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb359b41a0de3d53e98cd27db2bc6b2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0371f682fbe4abb52bc34fafa98e02587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08723b6a6619968238d35886cc37d681588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d914ec726cdd859d3ceec8ae9d82f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dda3f58f785391a2f09c411973619590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379c629b84c5a5ecd519cf87d07ff6f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85124672c1179300e0b2609a5e54248592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8fefc3d9e9e89893f755aef347961593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf54eeb162b4a648131d1e0cc68160594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd9da2b78eadf9933719b5e7ad8a30595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029019ad891fd382a4f9db7261ec974b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da8659a1ff7ff1562781491123a040597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ec2fd2c1bf056e9ad88b10d91dbf3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef10c04453bbfc3b408b6a43933fdd6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e55b0e4fb1a8893290fb5ae2ece1f8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186b6d078a7b62c647b2d0f594f8a4a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ede241c769ea1016e785c8d06c84ec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee0927b99effa6c5b54bb545b52eb8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f245a372e443ed2c593f8e5a3eed10604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321330a9bce22c1fa9d4e8b9c16584f9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b568e0502b3e1e722c6310eccdbf229606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e4d98eb057c0daf9e15835ccf0279607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cb9cddd07b844c1c96efe2b231ab3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ea73eb0764e507a3f62f82995962e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0b1e69373e9d154f28487284f95c7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a834b5a4f1dd265090c5252d682e324611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81458b73a201e4c3e619187e5ba265612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93f68890b2b3d1c95ca8d40de675e8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70a708693272fb54d246cb772dfcd0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc02f2fd69804845087ad6f455fcab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde87998177fc383e6406b963a18c74e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915a14cd65028468b436b13f1ee5a98617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6d9fcd19461d01f9b85b6327a3c24618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f15129ad04f1a50d8063f78e599f3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40213e5d932d162a54d8eea5ae758fb3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbe13869d68ebe9e439bdb9be7033d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bd78695342707452776737891c746622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ce94ef4801db4f74e82a1deb18af0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0959d4e0b8bb615dd9697557cda90624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153dfb0ea425bf4487d278e229e39ff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c563d9141f48db58ed42dc4bcb917626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9974b080c5c24827feb77ccf9d9ce3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea6dc313ff92ceb6bb0f557e09e452628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9cd466af7fb9ec71a06cfeaf6c4f3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0c99ed3af27cefeaa510336d7a5e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20e70b3d47a0c07df5dfc534d34039631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc079c9ec5646c20b28dd99cd92e13e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d623c6ed69957b51806b022fdd143633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a366806bb960496de9ea0974f85da9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5f12d9d7f7e0c3cbd14bf6986d643635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9083d7e784c35855c1014387e06cc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737dff651cbc6861089fe5e48bcddb2f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f8d0fee2ef80cbbf45880e6a63593638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd703e8a08ab860721a873d0cd1ef07e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46814a8c5a6bf0b86287f030887117640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d070d6e35493c7b7feae9f3750cc631641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184e103dabe0143ea079cb5e197953c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c0878e47188ea9f64dfd3f7c440eb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01725aa6c24522b7a37161b7a2356e6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a5bafb44f37798fde806b57de3dee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424ad41efd048f9a879be2afeb5a1e9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2f22b3cf29cd77bff48a8948a5ce1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98fb3b24ee1729f7f801b5f269f4e9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37139bd8ed38841572be33bd7ca1e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f387d09bdd013cf7c2ef75bbed41b39650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cd9109423e758d0d1bdb4f945a1fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606ba3dbe89d96e92560557f2060c56652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db6a9cfbb132105869bb7b5066d09e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6665080c1ec797fe2b8d138b215ed1c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd3d519be42af347ef3cad9737facb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78027a4855809fb146c264905007e326656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87308c5a419a04b199cacfeaaf9b27657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b8294118c784b75a23281bc7bead7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8687dfe819495f7c8ae28c569c680d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90695da0e270f0ec306f49e53355781660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ee7170d2a4a3f9f74b2a0b9dd9fbd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22ba9f7a0d164acf65f160075b5e7f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c6d743535c9cf0dfd7ab7fb44b8b5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73e8ed03e1d058efa9329e2f7562d4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7721249780d955bdf425ac237c7307665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa742c5bfe7a553579e2dfeeb791297e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554499e7ad2a160b992354e52fe86fe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8041e409562a9a3dceeaa17f3d0c492668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88452578637cfdb6497be51b58866fab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ec37d913835b383874efbbb130183670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc43677e5d1c29aa91715718c8cbc7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f258ce426d778e31d747236e61af7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac20c127c95a666cb491e806cc39a5c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278adaf31fbc45d78bfae1cc47a1068674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51ef4c77560878a873b2b3fa233dbb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ec38b9b2f97bcbd8299b2dbb025ed676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2b497a060171d1e55c963ca1aee96677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f391710e746d6987227c8a339690e4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76749323a9da482bce6cd9a4b16164b2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873f00c8a7c0b9c324a591acf416892680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>