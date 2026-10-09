--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795b78f91c3367816b2348e174825f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3f164f2cb511945542bf090f5ee8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d497d4c6195c4a501e0660fc07f4d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2b10752ec0eaeffa123f2ff9f92d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366c503a72d116ba59ac5184d9ae4b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba83c385fd2074a20c256f8dd0f3b0d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e749d8aaa9377f02fe4643c4d77307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9439f713bec86ff058fc1dca9d15488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7415b8bba7414fa4084d4033c5b299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bd81f870d5b704f5ec3c8ab78671310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee199d760c3ffa82152c50f00c61ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cea2add053e113b517091f2e9a32f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede6af20e6766352cc36ed01c1400b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cbd470b8766103e90710382fad1f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010a50302c5dd6e095a3002936b4e3915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc37f8ba6c99f9bca0b704b6c2068016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5429ff44b29a72574d2184a70c8cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcd3b0d8ed3a6a4aad18939d8863b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6361e173ceaa1a107013d4c3b3d1b0719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0767764f5d936b720cbd91a5948255420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aca368d972743b73f7d0de9946d81b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296ba5567616ca876beb524dd7a36aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6965ce2e11af98b5f9cd6b5b029fa623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1e433fc3f73e14ba3b15a8189d16224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a0c931b6ae2348f371e0712dab1d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abcb3f6f1c24f47d3c0b8d768858f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45532f3bcebfe3fd0a373048aff01b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cbb352a0b29e0879e5b89abca08b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f5a581b5363d169e6c2c30672182729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde68cf175ddf658bc59969451bf80130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1773f63fc26677a9fff3ef0b05f23c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbdb3abc04fece5e2295b12f0a2a8132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887b77659336d7b60dff7ff5346d19e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49875f15681031c2fe037f63ad03f0fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1f08be83953e7ae3ed1896e1aa6cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1348ae4daf9c1ba13fe7b42bde5f5e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd8845be10a6ee905132b682b7de7637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517cb5ac80de3fa8db170505814d0a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde1f6b922702269626bfd5ab45ca7f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369022ca147bbeca9acfa3519f697d6740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe50a4b04cfa56b9d15eb3327695ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51320e3ffca9a22d9ff52f365cb3d80e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ec9f873232c124507eccf73db91d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18eb03418169ada2edfdd356956b9b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fa050a4314627b98ab88693651a4445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db298acbb1b9817d377e032d7e9a0546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52aeff57f8153108b8cb801123fd53447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496963a7182e7027698881f8a6d513a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cc6d12cd35c10e9ac8cf72fcf0b2249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014ee6793f608bf8f20c8e9ce7ea5fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b390575b34abf3f0690aacf7cc7f6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d7383b28dead77b46f3ccc0c28e0a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27cd1c270eb3b83b89aab2f2db3ff653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5629c2da19321b0ad99a710511467754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7ca555e47e4ad9cac59083d38742b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e267dc65ecbd85f3c179a0039d99456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbd4a147f05e377f79f035e4767a0857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3af6410460714b5138001bce84f0e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549701fe5056a02039c3fdeba24a74259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6058f437f96fc232711cdb09501d87e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86b98fa9d68881ef38b89f595e07c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de7839df6e53c4c371bef896df2ed862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f8bace30add8a5f05b08c8f1e934363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc653b67f75b4b6da506c2d7dcaa8064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012714c55fb63ce574a4ea1c693be6665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049609871b2e094344139742cad7f5866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ed9147ea13b0644068a24232a2fbe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459f4f0d46e4bbdc461b63fed32599168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721778cad8e2c764cb37d9490ee7320569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f042da3748b4859c0a45e58321ec6e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefccd6f829917832a0061999220a0471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc81667436559f25fa10c641e55fcc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafebf6ad6409a1bc5f84ebf56ff7cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7a607d05505b5fbe849dd4a45c19974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063a2c4e8ee1432e13b77ac1040468e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5c4d729fcb7ec9128631e10c8db8876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61d51e665a7ebae3de59b63bfcb57177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f59a7fb24a9d923def1f69239e4a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dd38fa757f768cdb2c8ccf7f08f7379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b22ff5dfdce8be1939af5a24a1bc780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82194fe06ba76e1fbe05e6c2a561438f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164dba2410d52a9e28f92a7ded75b7682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175ed5cba73ec789ff2c44a5241f3c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c15cfdbeddb98b5082b5aa53c966084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec27c01a947f05bada1a20b81ba28bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7cd8e5288a950755026f0388557f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d58c214170a742fa88f3dd044a253c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b61a55b3dd34457a0c87a898fcdfea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707feb5481f9b97bd26bd8a0f69ff65d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cdb9556c96b93f4378a949394d49690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a8a0b30694d30ba0b1ff4762f1af491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133574f53c84517cc98a7e0e7535674792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e7a385e4d0600751ce20669dd009093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4249bc8ac31060a4cbbd8978efe37e594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda0e0b5250e7f934e88f01e545b8f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480389aaadae5bfc8db2bb6f3a4324b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a76a5c97a3870e67a4b8fea8d77d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ff9bcd66bf9177ed3507b0f63d2dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d884c70badb4d1d4b1f5953c7ce0999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c988b0bf6a058c405c717fd5e25b83c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ab8c24cf629d317853b873755c3dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca5327e2abd0f82c193d1f6606c2d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3624f8e66a3bf8c52d508ccc0325e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b7e6ce24348e70a7d407fa32fb461104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b0176184874889f1b942db21caa24105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc557bc70dd0b70440525574a74d679106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e0272bcc668d021d818acb66f75eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5b161997b9f9c6e5f0a84dc92b8b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12a2b4b6b66f088eb5e64741ec2da0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1320f0f560cde34dd96053c384a548110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c5416483053b8f2114f1393a06641111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d4f60d94a8c8dbd9b1d86960b449d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b3ed4705bd95446cf56b1c9df2706113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da467e618d73dc40b48c6b2148506a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfedd4083c0fe9b8b4fded500e1c10e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e384fee096b53db60bc1631bffbce7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31ae653007c5dbfff84cb4f3258130117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac78b574beb0ca45199b1e6ce2039a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3331afa32390cfb6b2ccf70d51211119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824fe9a7165736c49f617964c0e079c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba53ecdbd6ba3c2957695a4458f2cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deada1c58678d672ea64e8978ca46ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b8dbbbd643e0d2f04e67d11e789ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe949ac099e4ecd45a0fe832d58917124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8760754c28178added83b18de5c55ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faaf8143a00eb23fad571b238b3de81126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d855851265fb1c0cf63a930c060e7a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09642b91fd929bbdc6f70f03fcc31dad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b59e664a930dcc1df3ad8fd06a824129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74939fddf5e21fdec064acc010349602130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70507469d131f1e762da7f9db2c38dc0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578e5d022dc39b6a9b2d9ce15c971c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98928d746e5b6cf2ccc370b92fb5df1a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ace2b27a0770ed5c9dce12b7670db1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3d137b6f897bfd527b213587eff82135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7ef0bfccf450de4c4037a13291761136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e68ef988320490b37f4ed0692758c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2507f2fc128b54aaa40ebdbb572d194138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea4f2d9916a102efd994e9ea7f610c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5b0367ae43096c05d93d8e1ef71bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d36b55e6a8bdc5d557d86fed92a6ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882520d92f6dd3b9106d33017622cb49142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa8f6e711fead8a592b8c551c72f79143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8071b9471f75b6f318ed2d752449e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ccc29bd75d7798de15bc5da01a0c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64c723a74b2c90b9e5efc78885581b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a9e47da5f7fcdd6e99d0c4628f3aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82000e5fbb72d115f99699e89e09a8e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801d2d18b2f5eb88fa867cc6cb1acae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0000fdba31a13986f7b685117979e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6dc6de2effa9219d09dc1bb5d4e11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd96fa0b791c97ab269401c9971a3fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4e4066e3169b3554137a293dd45df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2097479cd76b04e4c8630595fcb8982154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec74994db5441e4fc4cee7202d3a2e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb3e063a46e73fb38a5575f5275344156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcbc4eb2b7902f3b572f9d1b72f436157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5355e6d4a780434febe98531415df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05207e04afa09239b0a1957a00f776159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45dedd192bb5a7676f405a0a82126af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8135aa0f1c1796d7efb1ffb17bbffc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b16a979d623d06db322a1dff37fc69162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16800e2d460e37cbab62de93b4efa9b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e35d5a56756c3b9350d1356806002164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e084a52807fc8d7236fff2d27b606165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ebaa2937b8dcf95a9a43d89b9d4fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c638b26496a8abd181fa6a98d1cb0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ab96faaeac33b6807092320e373fc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7523f6412d454396695ccc98d4a20e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d6192478a960aa1d85f401d76c83c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87dc3bf096cdd57768d862786cabe83171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383e9b9f93675586c3738bdf6207f50172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897f3e0f881c86a2e0aedcff94877ce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62915416f08c6c0266c8630e0d7d4bbe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ceb5f27350a0fa7cbe9c1261f73ea5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0de02ce84608d5b2377b32fa383ba4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6496944d9e457bfab1225b5c0f7fd3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990b9854370d7ce1fcf43e2ac72a752178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd996cdbd2f66a120f0168e32174f3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc992ed077b76fd6a9f8100a62bee484180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a57b2d715f263a9d06cfc59da25198181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cec0f65b82037937809786ccfa099182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30748a3d53f13debf525322af6cc344183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87d39b3f9168e819fa4ac319be9e7d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec405aa5dad62267b7e15fd3a5cd09c4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6a16d093a0fa630cbbd09a4fb2fcd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1841d573cb1f21359ff1a2dcf5ec3a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1c84482c00d372d5ddde703c5dd2b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89bce701ec779e0ad74fe1a578b8d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b6b8397505cfa599e0f3e3e76e26a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee52c266df6959c7d95d1e3e1fab72191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a31e1047dccbf0195985a7a9a4527b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415826d37f44fbedcecade4745f323c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffe248e7e4e7f4602317353e3a8f78194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c6406f2148cbf723b9c530a162fb4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c458dd15e9634da7c1cb654331b7f25196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea1d445ad7a100dfbc921e36063cdc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06445ec57605b98266a60a664fb6866c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f836f2fa2b6b76965a5953e9969ce26199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8baaa00f5f10a68e176fe288c8052200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3e0730ad42688e24320abb9e14fc6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417d878ba69dfb13dddae9783ab0efd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b557434e0d1ab863c80f4531e00fcd2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657ebfb2a2701fc8b04ccb24217c44c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79709e6a733ca4c5d50355b8c9a1ba82205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29737272998cfeb4e4236ecae35fe579206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772efc650c50eb1d9716bb57da616c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8fc2ce98a8443fe662d8606bc7257208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54c082a9f090ffa899e299191e1aab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149366b6d8b984fc27a30f1b348b8da4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f073e4435a5366b335e1549d54e2c4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fe2d40a74770ccdfc0797d6429a55212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1a6a215e67658fa02b837eaa22d87213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10eebfced0f61b99cb69c0533064f38214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c867ef26f01377560d12cf4b8cb1e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036312e620052700ec1e88ecfc84766216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626a2df688ff31dd73ccee90a72fd04217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56d48a4c622b592df2cc1c21fa5f4e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ecc93a7dc1a1b79d960aaf90876c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e8c83310fa028272ca2b69a1ef2d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c932a0d68d43d65026b526cc5121135221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c46821dd0149181e3c29255b066d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef7038a3528fb7428ad1aa0d23de81223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f18db6f7cb5aff034144c0dab566a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e06b4ed392dbab7bbefce01fefa31225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6e9e6598e93330b228349c5e2a2d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e906dfaddcca68a225d089bc17995227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f328ca033d2f15a360b2af14a2f8d4a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328a6d1435cde9381740ca840486863229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f131bf0e4b4605b8f3518870a822465230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba71dbbb476790e0958f0dca2e9c726231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42121c4e96435658d55e668528587d98232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1747f561f71d98fff95b3755329c296233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603bdbab42de240eab84f0d4042e087234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9677899696c698f58dd64079d03a93235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afdb8e35e9c51b4f677cd2cc25aee8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063eca8b00a729ef3803d6868e2c354237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491396293a3537e7da24f6a8ba934a42238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874a005fc8b40b25076abb2093ec079239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e7fe45061c271f0b23e914d9ab542240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab3c43281e8e1840af256549a84327241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2660e9ed13584042676685c859474e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6811b195227e224ce3530cfbc0d4f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cc550ab2e5b2b5bc0cda8c056beea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a45555f08920c41ea585870fb63cbf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691f5701c1338a68d298ca574bd347c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11aff0a552a6b34300b124a0d2bfe7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9a9b84c4a127d7a46f7af9164f4a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840dac99cdd1c38448ae4e7541e1717249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d04364bdc7b0e1ebc50239313d92f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ef154dbfab1ca3339788c44628ff0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ad01fb40f592a4248d4d3d3e3c0a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f1b5daf7d76427ee55ac6af0cdd22253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd0c1164bfa2e0cbb0bf19035a286a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6f3246ca30b361d9547da18a4a350255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599845f1b5de9f15460bd0ba9f7c62a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23146aaa68830083d86d83fe05910b2e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51b3229a1b0b7930d34f795deef113258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c613504c674ee46ba8eca83a6a5f2e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88994de9c6ee51b29b67a80961ebf2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e81c078072074d3bb7b35e0ed92fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84735d826255736e6b559ff8379e99ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ab32ed02b8f0a07659469743003cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e22a83f1c9cfd23f359ce41495382264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaca938d11cc5eddc99ec243a63171f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bfb3c2217e3866fee7f96f6bf46f4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6d40e9d93a8263fc27d1ba65687cb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e53565a669dbaef3c876fec560cec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67e26bb1dc65fea63a652c946c167b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911300ecb0872ce661957bcb40e08a56270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2effa97ac215b1d13acb02322619d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dbbaaa8386328b3a7e7da1d60573c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba2632f1f3282e49ab66f674e75124273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e84e6811e31994717cc8e7e2ddd034274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428db40bce07a0220b0dbe913bef65d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a46bc4c90cca6c691521739da13c05276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55188fbc334e0267119f94408b2744dd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f39cf896c09ab1d42522584044e4c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295f12ae59d2345981ffbe9b0ce6323279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c04315b9c2c4f6d126b18cad48ce0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab2da434557c3237a79febba2d1fd0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36c6ae7f6c66a0fe5b21f73e7880a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1a4d60c9d1ca28590115c8d3d17c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73974cb5e28db66efa6b7797aa1305ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802fe09fb0dbd3e4afd417d0488dfe2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f09e30e6e8664f86e97cca8311a069286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1372ceb5b19c3dfccb7de8bbfdb020287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522422c262efe55454c8595d7159b886288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44518e7d1bfb9e1452c8f3c43f9f6e7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5457aa1d65bf24a4a0c83584533ed3d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024908581758dfde6ae0045eff4a8b09291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73096396f229376411dd31ba8d248b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98dcfbcecb06154c1a25d6f968671e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7879d692a9b65650cf0c8c5327d9ab3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6046c1d686d05736f46e419f14de35b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d85f3da248da1fd10d140caeda186296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750a735f6493c1f72e7e3e818c7c58f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e9f362e462d376998d3d041daeb0d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6602d6c689e3807451d19daf479189299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d65b7ce9d200aaa177669065258954300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900efc68e199a27fd0d7b282abcb0fce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1819a5749d9491fe214c63c401c4c3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b2bfa0aa1ab3fd878b579bc6b7eea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df05abc96b1d0942e61d38a597a7476304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16cd306f65695f5f25263e23739210305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a76ff29150433488dc70fcae93aef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37844c7aad0bd4a79593c1323da0ee5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca15aaf61f60a0b42245d10fcceca16308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74757bc5763fa052dd7760caf13b3e26309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f547155c9d589398016b043afa1a41b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc93fe71de6a0af7b3b19bd7b52fa6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555786e6293a6428a55138a21e20266312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac140150e6a4d8e141b52813693cf7b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccab16dafd538cd646edb75058d7d9a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c561cf5949c8229cfa2b93cb0bd03315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df3148314f4f3dd96afb37e7d3a58e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e802d1aa847acec92a853ae892dd6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1fc7542824e0a7bc48ba733c2be33318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f618dd5986419cf5f94374cf90cbfaf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931522db7ed58b8c5c2ae9048e27c76320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d9ba44b39c22742b047d9df1de3e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35026c11f434e0f19f22cf8367c1c7b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad87361f9e322d8b76a9fb1a5e8435323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609082f3c2646fee5908525cd6e9bc6b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1315a7412844176dfed4e5a8401c8b2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469ebe7e9bc8ea956ffec0e070e09b2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37d7f9668af37d97b7eb4d941f7fb9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b59f80559da34e249a85472189699328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1753d792dcf264b645014e1669f8f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d34478c65a4718a66fc09aea372447330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21c5c344659841784404b417b18015331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610d40de5e02edc03bca8747facfbeb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cc8cc39504a612cdb1228e0fc94ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2720a2bfb87da57717be3b9bea560334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ea6a0c72a8f864005ee0b9f99b441335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edd35a1b2f10c6602958bd6ef9a563336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2938a4394b263e87cdd7e48005218df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2dc500d769cd17eeb7ab902fb9382338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94a762b987e2f0e26f6bde20481fe3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f265f73cd3c119d4ba35830a79a52340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c9dd44ba5a6958683c2a822c0ce33341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108c7d3252b2910cf079540ebacfa3f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1bba6f6d0ffabd2bde0c8ecd74ada343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8358e221bf2425a73beecee3a514d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30e9672f9c7744bca0087875deb857345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f415b8f761fb181c2b97df1d26d0f7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8f166c2ab044bf7ebe8d3c07b0deb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a305e8ccb4b53c769b2eff46faa23b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22f14ac1163afbb6759eb513c99cf5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dfc5c0bc6ba484022199ca8dff2d4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82de3005f3892971149b8bfb799122351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edda2a11f0dc0dc1d10693b7fdf4b3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966f734801ea741f5d0f810a643a472353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a4be28f2a3a057d5bb7f2ea6ec677354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d597e8b220cf3420ca9e5e5656fcd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e936e0472539aa64546908c9bdbe5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a226eb9a3c975120d1637778dc778357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8e769d944286abbb3ace595eb6623358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4d5e957328eb67b8691d5c9212826359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ad124966d5b6fe14f5bc91053b905360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43931487125393e80d7b1cd09db386af361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f31f6a2e38ea0abfa9aa6d9506243362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe61f948c4283a99eca3c3357c6be0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b056066d1ee6b8b5d9b68b14106edce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96c259a0fd359fe1aa891620a0de2b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16a9cdd5ea2c867fce196589f08429366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39170e7578068e7e736a2652baaf20c1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e397e4e17b7ffd33af8eab7126137368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c12aa31dbb8c9ffc9af2d189a1a74c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8340281cb12cd064d021878fb44baf0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfe6bc7d4e0a246f855aa25c9e15c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56f411b4cccf59be5b6a4daf6182eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74ed003b2c65447082bd8231f0a7a2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2159cb55a358db23cfc081f291c796d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a012fb13e384c41d908d13c36866a1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3dbeb3d3b8f00df1044d8adc12a7b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c938a17f6a84e1ce92c60fcfa7a8d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81419ef377c5c732402977ecf5745684378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a9bd072d27ac7a32a66a83949b2b3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36f165d5f152410288756fd7675051380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c476cb1b9a26751b287179fb58704381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea468a0be0a9ac3ec8e4a64d4cc56069382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d34ba7a9756e73ecb0c9e04b1a7530383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2f985f6cfbad8d3ca26ee05d7ab00384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01059fa20e2c2e77f25879cbe5245264385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6388eadbf6a45458b8e45a5cd59aa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6a01a06eb14d86049933e1ec26be5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3778b8c27a00ea7b8cfa657df09a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1724bc37e4cd8b81affea7ca5a0b86389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65777e507d1759cb48f213c11c76b9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767dc7e264569f660fbfbaad09bc909391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44727353b5e9eb1d99b32063b611c39a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac580cef91715b98a1a0926ab4645b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32228fdb2bfb580b114334b2068580cb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefd3fa0219c90a132b5e347fe6b64b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0227495ab599043697dbfb438cc47396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ac0074f7a0b1d4936a27452d6f35e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da3cc1eec938850255240af98ede0b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507db23ec168051c4ec24e0a6c9bc9ce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32175b747e139e20ac18d3b961fff606400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5b3923a6a23b022891a75e74e9eb2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbe50f1f97608b302b1e4c21303019402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e42372fea5669e24d986e9ba7f084403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f6dd3310b97967c035999168e1427404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717f3f4674039b177b13751fc43ac77405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378ed27ba83e062d3b5a030657f81e5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913f54564aa11e1e36f876ce7d2bf69407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b17582f40953419b55479b8ff7904f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78172874678a839d56492abf7b917b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8881c582bea10bbca794634e31653ea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07c933b8fe074d0f1d96962e295c9b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f46c06c511917ebe9ac01bae118194412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ecc2f43aefdb0b1750d0fba5df578413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd983acebeadd43461bd398a1c052be1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e627a10e42810da729ef3ece2bb13c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08232cb6fc266536871c899e2e1ff2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21412d24f3eb2fef60e587a2b0d5fc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460a034d69b870b9abf42694bf27d0d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10f0f62740cc23dd9da416132a7772419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db452794fe675e44cafb32fa46decb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384ce1dc5f3ede2b36f68cf8fdd2278421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ff8c60482af00388a6711aafdcd39422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d68d79a7d64515bd171346d4ba9f6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a1f20a72cfed0d1b52b83fcc0c2c0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629fc5397de3068e33c682d03db2aa0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c31ac0f3616bb15957e5665adaf0f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab4eaeb41dff9cbb54e1225d19443e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b284c8fc039558b46ebaf337e2894428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dfebc01874e3321fedddd95135666429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bba8a91ea18edd1d8d6d1e3a98527430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f19dcb8e4ed64296040575c15c6f0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbf4d7caf3ae6a3e2d532071b25dc0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf0dc5210bbbd7e6f0bd0aa8e3f7af433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a0030b45c279a9aec6426d488aa23434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389dbaf5bc13e355e63342999bc72d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bb9a6dc7ecca9fadded245a9675b2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f688e3995ed438605ac4eb7dd95e4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda25e590ecf01fb99f2c8b4667a3aef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a9cf8d1cd628539259930a4d8de0a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc913d4caa5203c333b3140ce424fb57440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf7313d872fed1ffe4a1230a1e49f7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ab3b08cf94d10cc53fca04028338f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24b1d33e45b9e84b66396fe489ddf0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7523a0e0671bcb243ad38306875a6f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa718f08b62c1f2296860a743b2d302445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f1c3d020408c9c88544194e3e9543446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb185ee86b1ba42145ebbd0a019270447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7e6b624a5f91ace5c8d25c486b669448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d16c0c5bc26e60c6fd2ed4f70c6491449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc70495a56a994d7ec150599636d7f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac77ec1d9d14bcef3281b4906f249a9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f21224cc565171f0adbd1228edec2e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443661ab582360f54fa1c93e7e41592453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1669890c05dd38e97cf3efe99a99453454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb743c981cbbd38eb9350392a33a29455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901ed1e161a72d0f8f22e63f28e40b6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968919679d5ba3b99b7fdbd5f8a60a76457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b7105b031cad2e29002d527e2285e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c016519ac0c609f747dfd9544a6c1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f59fdc748e889ea779c8b3bd4b339460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fac39e6f229e39e6e59312f502383461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f60bbd88131562e32fdd5d17f2ff4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060a3ea3be38fface0036d0b6d35c98463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273373099c3799e66be4fd29f41e405464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d07094bb26a303f8838321bdfa5aa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa352472f208e13efa37b18027fedc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f05ff8f77d55cbb2dd0455389ff88467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4a1ad29bcd5da021c27ee3cbd7bc5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559134bbc9030c9d3519ff37985dff0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011afd397bac351b491f4c16b591fa6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631e415cc9d4d34b1e5bd6d529e0f57471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7765c9f9501c1ca37c1157688331fc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddd9da2cc28c30958e16c2133c07e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad1b55f6dbceb7735ec335868b3bc8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dc1dfbb09f4f127c258baaf30c9eb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c7fe269d0b8b4ea17a654af78d64a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6d67c3107558d3283658e5aed229c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda1e3f342cc2792ca3f9c992bdfda0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab15e1309f488ca44efa34320012fd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5be5f15a2541c264624bfebd0719b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b640a5bfc28b402f2a443dd461d5fa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c96b52ffa7d66550ce75c33d5192a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111f0fdafb971f0551754b85dbf8ea8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602e05e698060dfd1c1e7273769a558484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d18f3facf3d7d2b38d0344e75bb32d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d31b32cdaeae09808de7f716e4bfe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8361005d965e82867ea83e8110051c3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3943c7a756b16eae0db568230395fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f1dd22be52d767aa9f7017d5f1c98489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795ce1fd475887f45c013855a6cfa92490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b09350052e62289b1076414022c00491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d4e97d82d988155e46606f813af01492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a91bf5e736e839cba1faacbc0ffd70493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548431a8d721acffe30c57098d3a0a93494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04d6bdd191de8bbc2ba12e05bab293495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba17ae85f47eb294562ba0bc68f184b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc112d09c0220ccafc0e2ad746450a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4552b364af0ba74eafdb61dc76cd8f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94fcb55ba0ce86bdf77a52cc295253499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352436e56f97d852d5a47c5e4621091500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec5cca499ff0d209773cb59840b717501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eeba7bb432ce20e9618d5643e080a0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a587f3912fae4ae7a231ef0ec02fb4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab27075241ff09b601cadaa41df02da504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e062bd09c75a0d64c2fa7078d4e0c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27bc54ed4fe1dccaad925acf758203506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0935ab60e264e9f3e30f88e2805b1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaddde8253d52ba0c7548c185fa4e3a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad468b36e18e1a523a8aff36be0f46c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8cf7662237b817d07501477c4f228510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78596d5cbd693b1b799d5b81bfdcef10511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c4db6929b863e6141ce9962bcdaf6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e800bba2949cf1f9b9bd547ed08d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ce723fc00e99f321188b6d6ff263b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05035b45aa7b0ec4b5ca8f08a173d157515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396fa65a7855cb57e37d3a015ec3967516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ea21462a665e666c3dbbfbced205d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036d084d1c4027feb8337aa320fff40518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f405dbbc995864071201f529527e8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0b82eae774d7e10c47bbfcfb9a304520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd900e03bbc9fe6454605a11fd24ef9c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2b92ef6d0f5d519074ceabd670dab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e6c44e931db2e7e8c48f275b9afa0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07efb070f9dafafd46295f463cdcc78524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff68c63f68e96594a9e85425c138f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721748c1b15836c6d9aae35edc66340526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f0d54533112fb9994974a622dfa71527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb0d8909d7f933f981465a606e62d4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa102f69e90711ada34d9225e928d12529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692641c482736cf115357473d35d1f2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9b7e6a21c0600e561dd33759aaa11531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ee7d071fd508cdc3e8d3cc6c8f04e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf7af604f0a7581c026e1a664cf592533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689b71b088e74eaa15f32e1424c8f93534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbad202e9a978c367ee1176aa02f54535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332a45a1ccf5da92c478e88075fc098536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8de4416917c9980870082eed0311a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0094be774836ed9baf8974a6de18112538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413674bda0ff8b6545f4608c37f30d81539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94fb15ad75ce6b21330a8e0559b771540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486ad570104370dc3a4b29c5bf4f6da541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fdd1615324333720437e3cd81fc88542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290411844b6a7b99557b8efa6c6fa93543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa5db29ad0f82a7e89734d6c772d82544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7678f13e72ba2e384a6f1a30de2b0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b33bb6d8e9c36f407f3a13de84d86b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1642290c66bd760856bf5f078779be5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa03b19254e3f473962ae6f9362af5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b65ef92be12c25257658e55f65eaf2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156124c789648262dfb523528787ea7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8df71c6f8443384283d6c2a117d41551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27806292fb05f84e99e4334ab45fc2f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff15675f2602feac1bbe3edd99aa9b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f09d0256546e46c52ce13b8d9e5269554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec955d3ad2d90597bd4ef440662ad0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090e5240c29f81b85a3888de1bd80b4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639f265e5fd32a51650362822fac394557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8617bdecaf20b971427b166ddfb1c4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f8ba539e3091a918e6d309feb0ed6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5853096df360e6bf5a9ed318e5379560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04aa0b6f9d5480dd38e8320c214df7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254448e7e9bba7f841fac2c519b242cb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af635da2a9d0f9bc043a265e659b20b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10607f179250cbf820461968b8487806564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c1935684ccd5ccc22cec5985528a0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46a9e4d104dd4e84c9e049bbfeb686566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc222c7d71013009eb8153843c04e71567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df498258443aea03303325595aec65568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0feff3c0099b5608ce3e014cdc4545a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c0d067151da8b20cb66474f3661d2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc499f71f0ccc1467655129a10c5e7e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a8a14e3d37140485d0b02ee0bdaba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b417e07939be2b5e400611bd23e883573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845550b44db7ea5d05a1eef9a61f37d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b38871f8b9f6d2c77fe8a104c6eba9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e10a0b490dcfc5cad762b93eb46b4f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1b0e2039ca1b218ae55d1bdcfbe31577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef21aee10fca9492f391c81726ce6f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8529be11129ec8df2bba478fad081579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba332058f6eb1ac278b74794f9ecfd56580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c2b55ba0daa4f670b2d3545952dd9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395638608f23d58a4a0ac391eb2d7d8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbba9326f8f9ab378bff295958e38d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb08585b8998051a0806b3a1188475584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb256167efa5d0f8bd600911f47e4654585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11eca7148e2446b8443bf401cbbb30586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a769dce6bb552ccc6224ae2fc1434587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83476d2adc0ca9cb01540e8b11cfdce5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf06945be7c78ae341ac50548b885e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a413771a3b521a0e43a490692ad6500590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6ceb9e9b88ae7adc7f163da6aae11591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e5e444bd30634400e96218ae39217592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958679891a811c2428144311a439b2c3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc442888c5ad938fb4087f9802a194594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9320497090568c92978f449769f209595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00e8cb045eead6edd6d4b688525cee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deba960e1ae905c71438f05b4da7b41597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa126e422150a5c43a944781e4ee97598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddc7b3d5130505c64975adcd28b4e9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a5a2ad6428db19f6c9c7948f7a019600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df99e0823a06e08d3aa929551b5654d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767aa3c36ba859d9970af79bb6aa4875602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9a2a3f48dad0a00a41f2515dd41b4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4662c685b3730c6f6ba307ec707f04604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6864322fe7ad8929f73922a4dea755605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e183d2ebf05878dd5835d080485258c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4611fa3564005b1231397a9270b1a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6affad6b8b27234a052fc382f0b655a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf99f755fe4a09ed7ee4d390c272af3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa204ca9abecb4cb6927cfdf57a4cc51610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba30e98676c0ca31f5a51d800441f07611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a91e66a7f7936974f48f1bdbaa7a2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfb135f101848def1a3e718131818a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586c8f740f1369f99ef9e23e8d0473f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecffd3a41c04463bab046ff7bdf194615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b446ee23e506733b68a58de23ca1c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb439c33a8f4235eef80d40592140a3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e769f3654c4dcfcaa4b108ea3546578618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343c835a2f0357fe0ba8322b610f972619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf454ecd2fb4020af4ad4f9308c0b2e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0141cc7a2045a933f487fe2d9aa9a0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292664f2567d321b912fa140c76f744622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e124e07fa6be09ecc62cf60aa7105623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc5177c95d0694bdab86448d59be97624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8296122598d6820aa9b6c10d5f44a13625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249784a536f4afc3edd3417aee1a502626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f1602454d18bcffb7f7b76065f9b8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da89614761aa04080e03c0a2fa4fb47628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fad9c2aa35f198362b583ce67f7156629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75d0dec56b33d6ca9515cf21efe136630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481040ff8f1d24337e1ed8d69a9035ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff628bedd6094da90d1ec175d6b2c9a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68f8ce1f0023c314922d7225329dc0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb957cd48ed589e93ae619a05b26861634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcc7fb9e59df79bbed43196ab9dc95635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419704f5ce30608a335aa497c8da0d9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7893b1236476b21be75a701898d46d1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec4a33d36d51b7080ac2de6d570a1c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3d05af823cf10203a5337af7d7f24639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a0249a4ca624283110b7ef6307d7e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75162985ee3b65ae6d1adc5ad58476641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a16d8efb5753268f12a000d55caa75642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f8a0bb4088979959a0e73e3a3257d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884ac907344aa5e57ef7edf0bed6ccc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8463444da0c9a299978d52f28c5763645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b5018a239ee5d4090394a6eaabad9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85264265a23282a4f8745d1cae5e76ee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875dc4f91ac1618a4d0c25ca98dfef91648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1083f8a06dd9e3944d51de073fa5e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ff172936769459f5e1572623f86ef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f3f7366ff9abc6f29902101132378651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf049e9eb0cd0e0bac775db9936c63652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a06c6cf83093a005b14f7056e53c53653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d9faecdbf1f315957b53cb74dd2bb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc1ce3be578eb59ae89d0adff6d974655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c06d97376ce9f12feda228dc008071656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743b08ca9d0dc7f9ab849095279500a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea2d0416ad3f7cd5dcdae322a6b409658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1a83031d2b328ec10d5a0dae785af659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012a91a2bb5740a0c9e674cf7b50279660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab11fa2105940bf7ef04800aeecd4b0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8804812ddcff16f01a84c5da0ed104662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673951dc6a07fe02e3165b80730f428663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b809c14144396d606e74041610cd93664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ceb825d091e16add85ac3dbd68f2d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e3e264b990f49cd4a871ee0a648ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b7b9459da29f5f5344492033406fa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3660e72dfba6a0871e3a7ef879e8827668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410060b711cc14f09e06d918abeb0b79669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee64b5a96d3c8f0f62db71118c8080b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0605b442a77a907aca0b0040d75c4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187cbc81379f7c605b966a6e9d10fb9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20122b9aa389a7dee48dc2052ec80781673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c196779684ec3bd16fef7ea7e85197674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf24625f7814f065342688e1196724675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee05bae7729630c73b0b001b51950cd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbccf750e8483d5cf4fefc3abe0798677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546736a6031e615e0492706303052585678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9af25eb6ef84d59d2023ccd5ce168b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98694d14f7aef513c8d752118644da3c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc600465ac94bd479515c2b870ba82681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e83e6db1eded48970c44e5d859388d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862019bfb18783c826c34bb4165bbbe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc374cca0b4ffafa89f7a1cd2f5df76d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a973e5f2735562d51b2c325d70318685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fc085e9dd9edd873c602e123af598686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae70026d6684c11971fc8bb4ff56b7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebdbf89cafd1690cf4588c5dbdbd81688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b784c357eb3662f605082b396f7ec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752b6d1cf1a7682db3e40e0da1f07c1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4fa6a56583b4e9cd9300092949a7f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ce00c4c15e8f49b6e0a8bf1f86b89692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c9270334723c393a31ff3b227f430693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0dc54e56c9e4d1e8786207dd8a98d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e31fc494372961aa0eba4eb3e0bf6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bacb0b2cfb8465b6a6732038fc88b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd49a6e889308a5e9e51251841a2d39697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d561f098561dd4695ca0710cf9d1af8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a31764dafe0e8b2f6057e4573af81f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754601a8d8487297514cdfec205f12c8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71d5f9868be6c9762bafad44fb4093701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583f8cd27f72fb3ae90d8603c2acb0b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6516ea916f591d6553604130fee3b66703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39519ac23f35bc5e121f7c081d2e76cc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840a43230c0925b57e2742961948118705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ca1896aa07fe1d6e8557cdd7d7cbc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9da3abc54f2e67cab2443e0c9d9bed707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98949b765a86f76dab2f276703976628708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65535c34f1635e3b267abf85aceb5e8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8cfda36febd25e74565a77bc6a2ad710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d544223a5be37278a33a5c5ed764ad711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9bbd31f71b3dea1df3a284275952b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcf500a7397bbdd43c8925b17ea8d9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3fc0ae321fdc8ae1eb87ae5a955b5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dedd4c0e1aec652b669138d71d99e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807b15d4185e3121520624908413af6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036476dacd9116ebe179312be1aa9f6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba61cd631aff12b2eff08b47be94d3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954f138bf158651dada264740334b75719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df71391cc387f2073efecbe13bb26b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aed7b510fb9d28f4dd8896614ebf3d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a3d13b478686dc1220eef615f0a17722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab501e8ba534add0b049c7070d7b52a9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9894a4016022bfe8f767d4448696a6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9a010a11c5698a13c0d0d184955ed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cda0c038bbcfd92e887afc8b29441e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0861b6abb05a2d860cfa15de4c95908727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0941b5c8d5997e457e0f7525da498d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b59ecaeea0fd7298ad50fe3aa392ed729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d0232f016fcf86109147f4b4520e5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f6ee2569dcf40b82799dcfba07ff2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff136247815a3bf0a60b3d6339f13f732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19a990421a80082559cc3a23e0f6681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821be6f5a6464f127c058902d6b6d7a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da44e8bf0acd7727487ca0d5e720eca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc605e522907a65782beb125a76fbe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eec75608e47904173a657406d4046b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4cd91fa16934a2a7e15279b4d0f076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3ee26e0392364a7fa514256f404017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d30bf45db7bd3d596ff82a0c6952f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65a2f863c3df44ea219cfa3d08f3c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb41e9b962f25750cdb37b52610a97a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236451fc5ed66ad86758bee9afac9ed911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad73b2fbc5908977b464bd2032a25eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493571a34a6469dd9e1669782bb2f56e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21aba64e3cd4620581757bff12f4f9314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef3c752a998a3f625426b95c3e4f5015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4365637248d11dc7b908f2917095e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33656829047ae00baa7e809b22bfba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0bbd3643cbfefa54641205b3c241218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776962fc8ff5c76fb7467fdd680b5b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec87062f5839c1fa74ff6d980df19b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83ac63d8d2ad9d40c24eb71c32bb9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0345cdc8066c5d5063ba3dcb2a1c0ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce925c40ca39fa408a79d69d8b14a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e30e1fcfc77ab63056531f349b2cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de892bea8de40c2c33e57792d8df41c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c13f58cb09383eb6e2b99a805fcf126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5756d8a8c8694a9f1ee0498abe396027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9345e663e5334217b76e34a150fd028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7e02864b7842450dab464d25aa30b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f3c81d746d0b53a14529d2741372730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c72715b9bcd5fac72eddaecb4551731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb85550e9f20df32cbe2af91de3d4a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81677606da5e613af9b9b6b2eb4af3b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab9183b592db240f7368f31e4e56e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a71fa0727dc0993b286e95acfa88535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920d04b684f2ff85c3620f05bef477836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc34b6cc4ab2826f9a0d47ddfa525b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6795d589723db3831d16d4bb8d4ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8f34c3b44aa495e18422778fab5e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43aaecaf8c51328c7e0455ea61060040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850da880670a9acd08efd03ea27d20241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd859866dc5dd492b3cfb79455695b5b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af893964b7284291d0ce63cacea1d39c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc586134278ad45cb73193564c2885b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3875f254efa77a6305c8051147f2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e34ff9ab13a4e9e8f4eb8c921663746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be9f437627262afbff20cf2e3c01a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917809efec3a8b074fe7956ee49d7f2948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec95e4ad7d2809e1c970e9940ea7f6549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e4803280c0e101f8e9c531d66b31150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3e89d49968f400f30b604d58df66d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e197aa0b4c36f374885ee32026f3eb352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5170a3e102d8b28fb57859cd4039c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9afd1e5a6bb788d08f263324e672254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b4346d6fa144ec06d7e73a6346f1755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba277997a09fde50843c117ceea8e4156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba036498c58cb068f1771ea06bc386a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be545bfdf72fae6bd84c44dc5bc21ec758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42408bd222e6c9cf95dac81ace1d086059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315708af945894b72e8595894ab2db8060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea88c573532f147ca4268b2790bee761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc65103d7be0b36bc75f292a65fdf762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd76666ea43e291d366c7fc20b83fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b706a896cc848d9e4099eb4ee0a5e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5c640a00ccdef59990e20650509af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1e70d9a23ed4cb6fa6850542b7b7a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b88011fbba4e70bd09a56e12e96ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d90d7545112789c8939c718138391d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40342c4f5ac57e880403e5a9e931ce2f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024c2eb566b620ba3bdfdec598548df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c24f7e76733ed4367cee3dcd5f9a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e902970e93a8bdac2c1a83970d580ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bc14cdb297857667aea6973854ad073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc557f23d04475fcec077457b35f5874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897b498939a78a831b522c51807bdc275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fcab3b4705afa0500a3c7ef9fdde776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c48dbbf2ee5f574efad2b448a96f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3ee84922105af7ef68179c29a23ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe8eeaf22d110aec1939b456b5495779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a3964495d6049b0d607964b2c2a1580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff8cfc780ed79df9f48c0f0c64fa7781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940f63aeb0a4edcd1a5a56450a15b3b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a01da70b72d3c68c60e23bf6ede9e683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed8a493772e28882625cdb5fbf454884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ddd5f1d584d938690d0edd9e80b8985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5727259283cc196aa1b193bf6621e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1617870908a71d200ac870e5f533987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35b24554af4786510e9901ff56689e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63dc7970bdc437c455a6a8b98a98b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be46187cbd2c63c3dec5e315c7389290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142942b2075f394814eba85bc0a06a3191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e02daf458b8f70b862ecc41f7ccf7e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0c3fe5ac7d5b9e1f3345345d6de5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6fc0bc4ca3a8fcfdfa1900e7bcdbb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60c76408a454caf12e2a8943d4a8c395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edca113d9383bfb5b95e0878197a2e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08eda3c6c42b86a03f5326821c088e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991e52a3d8d3f3df2b24dab3aa9152e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fcc0bf2363364099c1581bdebce7d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f2f215904fcbb32ab398b987c15f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905093b05c29a8dbdf6e991769a2074101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b457b24d09a6c6565e382b5f29ce4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf1bae9f924ce271c4010f9d7a7c8b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40e5c29a459177c686031c858047d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962b5f27c897937a2ba153642f61c68105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbab1bb47fec238d02df36e7ebbbce4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf39f5634ca6d4e0b30ce887add9444107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddc8ac17d80427b55c449d8e536715108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dc8712341f917f3fd940d81ed6ac1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95993b06d70161739e3075b65c4f3d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c5996c1fa530d1a9979068b76ca1b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd0959eb4b7fa5cfcc187719da6c01112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda3db43ec456482c46d2a25578bc74113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646260ad1588d4b896dd37a01ee627e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b5de3f57866cac93248c7c391d518115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbf5ac58cc5beeffded6c478137bc1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06989a5f5d12d08f2c085d631f887456117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52492e4c3d29365488b22e04f71b4efe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc8d343700a25add1d70a559a3761b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b65050da1bea80a95f2300e80da85d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364d75257ba039927c1ca4684064eae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f8a4ed977cbea687e57df661854f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b54a71e6991f95396e27803bc31f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2642327856b354cc6a31e441e1fa509124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86d7d036e0ba4dad75a8e7d761c9c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee727d0d0687393583d240490da487126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663ca2ffeccd4d64ec3fa8090e69b41127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd4735e9495bdf31a87e1e78863a96128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aecc26b519a25ee0e09222697eb275129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b1d03868900e80d122c34b240f37c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1e438e48b3c962df72576ebdd30d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2379b99c731a53c7ea745a0a6b5bc1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038189347007caadcfa278d49f7fde7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295d0c5c1e5c283dca6fe6fd93f436e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9452ee488758499eafa2f2844a8915c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca1ddacbbf6392da976a67bece3c71136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82265bee98e0a839f6804d8f9840a136137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e30f2618f1a72e0f8f69f4edbef065138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f239308af9ef46ae4d60452bb49e232139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac93bc988891b05f3eb8987ffbcad5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177b817d1d3f5ad346cdfa468afd800141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4dc55b286ab595beb1abd62e20fecc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b7ff4a7b886006d1bb554050011e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef523dec0fd1517f52d1eb19653eb343144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9bb91844a6067e463fde480a1a772145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e1eb81bea843dfa4e0666f428ae5e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a3201913bb21c467d45565eaab2bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4fb235623a3d6debd9244c7207fb7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e0870b5a599bf63611c612e20ebf6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6e9ab93b517f1c3cdb8bb2abe0139150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c33924b9c4a7aba6617f15fe45090d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df22a3d7f158a4f9af9b79eb7ea077152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c399d398b872dede9e7b82566d6de54153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66803515f88cd3ec58cd5712928d0ad9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a1a2670d4c4717794a88cdc7027a0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d803659cfea03cca4eb2578f9730f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0ebd999422bd87162d92b442cf086157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b281c0ab4c3144048e11cb7270d0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecf7f2f9d1173023641a9efce8a09e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7370e6017fbcbc472f0bbdfec4095160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23d3f36c1895e99522bafc267f9197161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f8747b14c0557afc99cbf07d16bd5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e82f2de38ae9069b30715d3e172832163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e515226b521a9eb1e6a384a62063f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1159f47ddffb09af78f3a989a60972165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2145ef10de0564a9bd8a7dcf7eb4eba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e8e5b5c9b933aea0a3eb087acae10167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e480840cec6bd9a5e0a24c56763982168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97253c23c38a9a0d17de307037815ea4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bce3347e29ed35f7c6ffa7268276a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ecea4e958be1809171db73f34edc1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33b6da37050aa6767ffed5f37df9f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035812e6e3276fb5e4f6615201fd4f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b416b8a2eb79d787ee6478c197f6934174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087b4c188c472cea7c95ff1ddc7c98e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0e6a14451f5a7499f41568c7aa2f2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7501cd3fc0a297ec8dd63df482b08177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28993381fa6371cae3fbe6800e2de5a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da7a1d76200aec5cbb38d5d62f30eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6342f4b910421e1fdd4815dfde5c262180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899cc48caffe7b81aedc323f72dfd62181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11712f9bf5144d3bb9bbe333e715f517182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16b1c8860a53bc143a54f19ab1395a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfc6a3beb6f8c80259f5a9fd4017c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257827df0d3be2e4121308af8dad465185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c259678c7696722b4bc74dacb64bcd4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56cfd2dc393fa1d6b0bbcc33bb0cb2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3e2e1d7bb47b58566990434127ec9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39405e460eaaa2e548c81f09b16bb95f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822156b51c9c7d09d855486fd052a79b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae31f0887e25d0e2ed3deb3a4993b3f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43170bf9bb7f427f1c51ed18a8afdd4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d69dff8e051c09361d6242e015002193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b780cc4658e97666cd312b74cc5d686194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03867712cf6838ab97ea8ce423e4f93195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3c31c8963360fd535ae9223795c91196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99468034beb6b3eb9e7470eb4b819178197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897486ce1d52742d413934f71796f7c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7797a6410c389a7d2606cd3b5fb4b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497927c3fba9923201af457a07dfe175200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef29f0efb90be075d0ea3954af6b856201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2d09a4c16726ee70d170c39172794202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811694e3f9de91f3453d2c762ef09e63203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1daf1b09e8b41150796fad6a7f95a5b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05e049534c8831a1afe60dd4f07c34205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7a7c2193925d7a7136a8ee39db008206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d2fccd4994053d9bb6910bbd960b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46b7b370b1af5a057321c02d6ad95f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73228293e436d5fffa2ff27d275f10b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddef82970e97a5a64790ce904d1bab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13097e2b38dafa1dc95bbc68af1ccc33211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d464111740ba4445efd910c4ef2a88f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a6abe719fb815ba04236de93d3fd6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36308b2dbe558ce218bd2ead6d1bcd9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d87a91ed1a1dde2d2f579947ca3e77215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75bed79f57148e1027e6c8d533154a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13d851b9b70126b6dd3185bf6b5639217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ca035bb066b0ab7b1a53831e7aa02218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04308260a13ddd8bb92f6ae655b0f738219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac8771b57841cfe37b909030befa39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205685d10757e5a6fdf40e93cfc4eb8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2dee356e20a7e2529f5f2cf65cd27a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e02023d4d50e5964ee2696dae1b2fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8904bc7ef7e09bdee71cda0c05dace224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9d0bd48c7091950929db3239e0fd5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff66de17a1b9428240344810a7b9b7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7474c68671a0005203a4eebe10d6980227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7421cce2e8560441ef9c04c8f0058228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff4f39ac2fc8c8037745da99987c6f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418f2dab4f72f00f05d91232da54053230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600503c674497aa6f48e9262e3c7023231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d35b4e7c36e3ce059823c9b9fccad7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3fb3aaac161a1600966615a924fde233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c43118f628589c2a32445715986e1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bece295a429b2624b95ad6291b000235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca5eee494612347ad5a9206baaf8f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423bdf1f526d200bbe59d8923010a12237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881606f345c9b74ef5d0c0eb166c92d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3aa6e405e3a9d6c95aa3a57c2ed1f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47e9a0816d3d8898014e935a24b601240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3a5a31ae41f0cd4b137972dc3ab87241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fb2dc9fc971f135de54684cdba122242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1180d3df7f1fe0e6a017bf75119c74243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ad1df1e5364ffcb0ee9dd46e2f5bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95be260567f5e9ef47fec78966c67d9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93d7910f01cb0a3c34c6eb7f69d1b7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29392dff2649784b1fd91fd8a5f4b4b6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630b207c6d433035cb1d0e4c35655d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4f162f14328b2dbbd4a4897c249b4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a383b9c3d9f0026753d9ea66375b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded551d445d51ecfdf041e81cf07409251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c268b8da129dc663093ef442e924e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de9a806049e2c9a2a53b3b6db124e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfe9bf3cb5aa3bb70077ae3b467742254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d38897c30931a5ea6c47378c1c86de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001b637e7418ed68d49900fd7ea8365256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ba07debd7c257f5211cd7788f7f07257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f29f63d138754a8e4355ece57c88a8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0be976120a6d596ad6e0190ddbed8d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bccbf0468dbadcb00b30c08dd05fb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca0ac37c1d5290cd8d890fa99f03fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61dd5bfb282f5118d71955e134ada6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463174d34b961e98fc340c661ceda2e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe546850659277c5378395fc7ec1e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e3dc5e4587054f061c8cd5a3eb042265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288eb8464723df314b4178e48feb365266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87412267ceb36d7a0016fa4766b3055b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749cf452d0de80aa79bfab94c4c235f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489bc675278fbd7edfe442d859926eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89aaedb1a321ccd066f4cccc43a9e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf1b095654c8f4d7a3c9adc4aee7c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80289da7213ed12b618c69e2f2196d63272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd601376c09b801f15cb4f69c4afbb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f18e5aa9cda6e08480fba9d21bb41274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740c3140f83389113f2d96bb9ba5a0a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505603667e7a738e13a6e5de5b5b78f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162321f529d6abc10d3a220b0924bec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933786bc322b1e8acfdb046974034ae0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c25b4f1d64c39235a9a8cce32282df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6b14cb2549f8b3debc6e742d8ec96280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db92eec9242358e13e7057eb2db35e7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c6207324f7a1dfae50a34630c353b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeaff03139188cc1777d39f0c1b6c53283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914f296251b9e275ece1792b42ed384284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7e3bfcdf60d67e70cb4825be23755285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eaee33ba77c7a7db3fe02faeb2fc94286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a342e4113f6087a3713863b1e7e6e82287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ad5d334eb33016aaf1d2252dbf032288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257bb0144c4bc82724aef36371d0555289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138c4d8733fedb0aa483ca510d1a1b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8651eed67f0ed83b4576b4d2c76f038291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cd19cf9ef121a41d7ff025e345e89292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b728cd38109a848cf7b84e69628a55293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878c3d5eb1846cc7208d0f79554645f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa85a5b510291c011107f091a9a32c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1825ecf854a27e50f72238fda71d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bb3c9519deae074a1c26e9196e035297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751ae26a5361dcfa40bd4e8ad284981298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005d0d3fdc1a7261556c3035155bf02299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282743a721184f129ceedb5171b0c59e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753591352b68af4652c869701dfa4388301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bf4a1ddac2d4e7242c4679bdd6eec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd351dfc9f8095a57e8c7aee75a3fff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f35abf75092ed77195e6c06d41ff5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1ae12bdf6b8214fa52ca88ab80eb6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca45e4e1730f308c482a8fb62151053306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be4413e2fbd5236a546d7872ecb10a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885067ff5c2f0a2a861da978db56f9ad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d7d658088a49ba9fa000fbd3f1049309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c819c51a6dbd6879c7db60270396c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cad4cebb671a7ad77f53d60dc6af2b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd490734b62fd983e2daa3f37ee677ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c4c5d2ab227be30c0399d62c84ce5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe8ba33acb1ac7be3009e80eb3223a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed77bc104731147ba204e41efbd44c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628495a976ea6699b4628260e11d929a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093f455074158147a7885bba8a254e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0562e575408b5c6c2b9bac9db2dee8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94eabbf28e7ddc88c791fa44606caeb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76efb9e1313ca5d84907dba97669d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b80c8f2cb8a111224de894dfc477a4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f79fecbbf0be5bca8b236bc6a12a2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fb81377be5f51f2c5237a8187ed70323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216a6212f8765206495788d87d3956f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f3ba4a58e69a5ba8dc053fe33614b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f7c5a61a18509c825b1d90cbfa2be326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80774315c70d5fb682de63aba0434533327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba77d21bf9a984139827d4f2dbe2a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240386ccc829b9f594018d2b2d4b6716329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6d566746598fe33a0a24ab0759ba1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f5989a22dfefc8b8c1588032f5c53331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fc999d3baf8b036302ac7ed575dda332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f675c20fc6408292d953905c7fda1b8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2df9e7898520c978e4385d26e7d05e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257897fda1e2125f92ba9328fd0d40fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc504c57d92a8263d8a8c998fe6bbac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3e10a34b6c1901998b61c10994113337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae399889cb9b222672ec9f4d8fd5805e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1339d9dfd5171db001419a3ef2c98339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca602d78f391806368b12307930336fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff598d268fa0b3c3ea3c79e5ed702c2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd420ecca2a2e92f72f8a500895159342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc5d7a97c1ccf397c179ce27c4ea39343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a455c8e0d0bd911e3689029387d5324344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fe683202f3b76b7e952dcb574b8bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b2561ba4b6e6db4c11b2f151a8e74346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fe2c5cd0e4c6bb7c2740452a03e66347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ccbed29ce3b05fabc5b375944b534348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb5f5cae819318fb8e2f5c0fcfb1e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21cc1eab3592bb969e5db23ffdacbb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d733105823e016a1db68388c74bb8d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231a545aa70568091f981188550d3e9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89c65b7b9ce99cdc9fdf3f8493bb44353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12f416a00c975347ece6379e18990a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359a6e398c66f81a0209f4ceb45ab74355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af15fb667eec0afffdbb9c88c4c3cc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f29c1e3bcc26abd1d92c0509bfc68357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae19a998fc4fbd26ba95e6f141e364358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a049dd3bd1be71efef91cb7e7226aa6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3b86307883146b42b98f48a86c14e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52914ac4230b22d18033ca16bb9ea041361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237ff8edddc5de800d81b10a79e12c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea79ba899ba83d55ca1791f954330a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed54e75e7555ce4475cecc6a5510211364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f21b30994d2ae96faba9f33f3b120a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f58776cfe9b1b50bf048857ddea48366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b28502331688654df9b3f07300509a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d9802106ab262ecf7730ea88a182c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a607b04c3d18837b2d2999d81f58e3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af426391fade8c7b3069c49232ab6639370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc61fb9668f288bfc502f88f2d7a48a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06865891969d4cc4ea10ad497756144372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df1d45ce6250de7153787e5d5a343f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c172aa402602738b1ed736cb6784a06374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337c7c82eca1a443fa20054759563a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e5d7ba64b728f06a8750c55b6a7a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520e65c931a2eb8ac681ffecae3557f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68c904f474dc0760c5b05e85816719378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0285e2a1f2d4c04271849442ae5a54a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90b0f5854ac6bc09582375dc18f79f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c0b554acbd9ffa42f30de66297b24381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421de8d64b59557383af162952af0533382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e40978406fa2610e3a17da6c52cb4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b229cbbec58457faab9650221f0ca15384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1807cbaa481f5d3116c47b22b41ea4e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f39bab1c469a899df3ae1a6097f155386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5effa4ddd9f353053e42fd106ea4d87387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aaba08a0afbd679933ec32e28c21b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34ed30494c5e72d2d01de373d6baf6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e34fc0886cf1608d5d4403cdef5d77390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1c5c143af9883e1d06ebd5d7d0b4b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88f20938ae9ca70cbeb8a03baac5c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b3317e5cc92053ce1a5fd03460f1e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231268b8346678a51f2b5743e9f2effd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c0f4fef88a0422ae3797613372f09395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9f0925a02a2408aec88e55fa50440396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54790ba6bd3e2c3f1c4361b8291a3633397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5bd82db5a438dde8526f91e10155f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185f4ebb9d14bf28db0e4cf8f2099b2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2629e63bed38371091be5bb81c6fa4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835497099ff8ed3fea92aa3f04c8537401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd395b88f99ea540c4c12f1856b2d310402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a62b707bae5b8ac8b19f168dbc0a29403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794ae656c9e874c6932940b0240b66c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fa6c1e5e915ee79449ad11e70f113405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94b10d74429750d8a2a01b4034c0c4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839edeebdab5151f0b140a94584d7e8b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fe9a5f1170aa0f354346bb1195525408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc30f4b33a29eb1730e396a9171899409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138974ddf2d9427b91bb7e3bf96f4236410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6345f068845a6b4efd5e2121dafe17411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d52a309440f0441d99067ab032b9f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae7556f933d22b76d79ce2636f8781413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992d8cbd1edb99211b925d400f735d9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61766d044a136ec9549edbf4fc45dd6f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c8a057bfb57ad4cf09e228c04bf8a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426269178dd4374f655c6e33b8325e1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651550d208ef90a986ae2724df4a659418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32053f81d9e3dbf93509330db2e2175f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77b7680e73b3d748dbc3088b724505420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe81e6a56cc9e78a5b675cadc6b8786421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9dbf7b2d9afabf630b7b0d7ecfac5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fe6275b31193de5862afd08c31d4c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceca919e17bf82c4263e1efdb9d5f40424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4603822d257de16cc069e77cefe0e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ea0534723c41f10ee5001bd662d85426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc81f866b4c4e87ae6fd23bed7e3f8e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d482fed581e7435b8fd3b877661e38428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480c9fccee0571fe897cc4f19326daa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53dff2fb55e00c3cdc99e6ab97e709f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd645334246c3b1c52077a6f7996e6f8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330503699e671411a5895efdce67ccc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927be4b601d63e57008d9646609e04d2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3edaff4234ed9bff5ef530348e8a3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863d361981798b99bf9a0dc7608b82b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954c81ba4f4f8ece0901720f37cafcc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9088e45c9fdcab8b7317c115af8aa90437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6f26baa2b3d4ed3856f6da816451e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb65b309ac8058f09c97c19d1367ad8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c122b2f0040e1ac09ee8e929f0602f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d827cd23792abe0d9c2a8294d584dca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc03ac53d321bc96febb0b2f29357b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892f359f698dc6504667135eb849e20443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fc2c05a984b081c93e17829365b63444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ef8c674575f70d49d4065a5232d69445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee440dc817ad7c6433a8a5756c99a6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d066b4a84bbda102c9082d30cc197a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03337060fd8a7b123231b9d883d30e6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b261e076fbab13e435f495e01ebd7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00572d79df173b775dda258595525b19450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d81c45e7992ddfd966a778aca3123451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afedf2fa243afd769bfd31f460ddff3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325dd7c13cfd4bf264c74e8ed6290091453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296cba51cf47c901dfd5a29725714fb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed94f1b83fa8e6a0e3b90999733b111455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0106d7b5abe65fb2347a9b401317b7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac94351f5542e3d7bce9bb68be3d58b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19804585a75f835970746a203c339e26458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633049398c2ec54039b028a87a0baf6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608467d511de85dcf3d536dc8d9bb08460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188412ccc5840ea54671b4070587c31461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0399dc9dd9d5722128e04ffef49d998462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecd89788201f1f8c20fd65289b26f1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eeadc69f2236de8ab0f4fb91568dd1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d530dcf61a877e8ef851446ca68110465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6110dfe6282003719f3546a35a6c3ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef5548e6522b25ca395e01f7d6acf7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f671b0df5d1e922ddd6af613ff80c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6b29da28c0b8d829e4f394c7853e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652141404f16292da862c0e098492b3f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5b1f251b1563a41a617e31fd2f433471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3bef249699ce1841b95d4e4b0fc52472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a716a05d40e5f87c46aecee29b62a4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb4ff8c444ec6b9331c9acafff9595474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f7cb1378b799992296e6557b0a444475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc70c6bb553b3c12d2f1bd51515301d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b04923657c1175c6a8788a8f8265a0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154060ba1d4d51135ac7c5198795de6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fb687dbfbccbd90b4e867cd44b91e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78036166507d14b6bcca104335934e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12790534cade3097398cc129c05c7d4c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42e2a56e5a7f8acc2e8a490398d149482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296dfbbfa0636c3b8db972ce3aac24c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5df1d362b320ad35a5577939aa343484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5cf118d840f643bb0eccd645bf345485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdda1ce5c9993aa67d9d2b1350b1818486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c35507ea141d8127f10cbb8842231e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971ebc5fdb99f5d7c0e5077b2715be5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a8addfefb97392290fcc569c6b3d8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968aa5a83e0db027f26f83af3e0f9bd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccd4bcde959956b3aa07635a29807a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d32b0fb6cfaf2326127c161482f73492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9399adcb3b75111dbe14e1acf1161493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01c74fa38a505b50638459aaba4fca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c07038756c93b4c4f71b743031011b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25258098ebf0ff29d858819ab5b6176e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6137af51a44153df775cbf496147e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb073768772a9a00b42a68751a7dc81498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce588ff44e8d2f72458f0c71b1933518499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1dfe084eccfc8efb51669a2d040d8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57491ee57bbc6f0a250433410d87c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80791ada2129d77efb959ee56834e1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794206d10d331a4679f15cbfbe519251503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fe3e4eb59a86697fa741ee3b3c24b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220230d76a5eaebccd5010631002185505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2cc23e0e2f7d51f253b337d0943eb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8aa6dbf4ec5da1e0849c73c9a5fbe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008244152f828de019a0d4192f64138508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72912bedad95dea571afae663862b52509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b6e4a78223e7a704aa556989edcfe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abcefde93f3d69a7c68ebdbe8f8a90511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be49bfce8247f2abf3c13ff8d61b66e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8039deadee348d4f159c9f8664917513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc8460a960c5ab2425a14e2df6c6f8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd527cf781869f54f6c67b7b1b8ed9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4c8274b95e03758f7b4d5e6109474516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee37f820b9d58fce2160ca96feecb3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea736d616bc1c448195f8fafce3d8b0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff83a1c7f5eb40f81c41204c14b47c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330a341d6439c3ee6b15606f5a34e2b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d00d10c3d3a550c272cc9a7c31054521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9de6637aa92af23360a0407807847522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e85d2d9ce8f3f87fdabd2668e13c6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ac69e622d4ce6a77cd91d15913440524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29273b9f348321cb2b2b4559eeb6264525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0083c044cb1aeae1f81abefd50e5d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338b521600028255b5a044339609abe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e533bd32c74c3a24ce0ff7ff6b98cda528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be2e942ff09db27cd42c177a8b5bed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d89dd713953ec59c0164cdf8fb340530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565e36228e47835a44bc60053c6b9d4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca00092b4025e84b2d8abc113ec60e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31fd37a4266e2c130ff77689a8c019533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129f9da79063349c0153f79a8fb4a42534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11229b1c67fd0d644090ea2dd51ef86535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f9dba2092b76dc472cf7898f4e0ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6ab01bce7d28dd979d971465943f7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae5114cdc490967f3c9d1ef2355c59538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39152c8452b1c3b8640a2c7a4be561c9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd74dbb8a3a71ed0976e824a9b40250540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4180ec41f08b7a13fb706a7eb6c8d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5458a4edcf102aa2d4cc75e7d08110542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea502321156ed47fc390e9dae66ea5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce2758e91fb5e97aa98c20e6b7ee35544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc9485115fd2827520d2583a2b2656545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f413233a82a82b43a92ba66618c4b14546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f3bdd80a0417a6314a664bf068fa4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e43c45df35d207d65434f61c0a7f3b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9d65d4dadb5007bd7a2437373dd39549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6102e2b86e677cace6a92e85df32637550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ab7b209da8116c97778fa24299296551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c100f78762f9e2a80ef82e1349b83552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9ac2c100ae928cdc92ff1f3cbc2a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1300d8936d50c6ddda1c6e441f29cc0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835eef2e16ecf1438c57bf4d5c6b7e71555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd5d1461a3df89fcb2cc5cc35da93b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb499b27176d885987331c18d7dd12557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6bf5e5ca5e58376a3d5de4ad49885558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc820180fa27985d298807347e948d09559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2452209510386c70aef7903ca75d57560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4c9e3c2d79e8b00f6ddff0bf4b303561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c80ba1cd52fdd7c13308a0b0c32da6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c8ea1f206d79efbd2914ddb72328d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb505629c05e3b77686a5023468ab6d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443eb56f228666e38c3c6dc3159008c1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc834dfbca6c9cb9ac7139e3d7e7d1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41343756df915d62742db9599722481a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e701d8addaf25637f419d36bbb70d5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3381f30169b87550c75b96767aee59569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d92b2ed020f0f515aebcf97c8a0a72570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db97cae69379e027c329a795e580c77571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d52aaab1e52de939cce2f261cd509b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c79199368155a609efb75b281f90b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb5fd900462f40e727dcc654d7f558574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d381bdea4683fb4fa62df328f3817575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68ce92492b5072e3111dad7c8fd93d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d23403dc3983ce91845ad70850518577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95d45848ae4c4474758631b171dbe6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20d7b681aa33ab636173afc70a0c45579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cf806b9f319ddb9cfa2f8d95e2485580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f67a5a4078d332f9bab15356cbae16581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dda882aeef24cf68f8f76a38c9d45e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2855664da142edfd8ae3ce23a97a24583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf2dee3c200e6531befcc4c5a72361584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcf87d0e28c00121b9a20d5f0b923c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccec68ca661f0324519ed37654cf2b8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f433f5aaa32b35a1dd8c9b5ae6c739d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a2b4a5f27b0134a602609e05fc7fa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a083be2152887721fc928f8498f17589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a87d7516cf0dfc7cf329061f6d380b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85667cd4ff6df83beff03797e011cd65591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb68bf692b543ac52f499e8f739245592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5a5b541dbca258fcf79203721735d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fd00dd6a830553fccc556d0bc649e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1a678a481b3924dc67f7c084c72b1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bac6c7d6746fcaed65bd3fa11246e5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89dfc9902a236c23eaaadc579c4660597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe478740311c4aa8ed0c45980d2a3911598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe44863c3dca23824eee2dbc83c4013599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea834fd9723968539a137fbeae1d3fe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db90ed673584343d872a4336fe631b9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd22f455291c68b68e97627797189a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0bdbe3b8de9008ce20ada746c946c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71639cec4d7f9d18eabb07be42890a8d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0448c52e63d794e1e226a14f3eee3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cfab8657ee5e2d255396fe1fd82f6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b85ed172388eb5deba78aef2f300d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9d3325b2bdb94e4e9bfd377d859e9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c8f633ab4c45fdfcb7d30f69bf089609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b939bc84759320ab0a445fb607d8bb0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc72c3665b73de0ad8194ce33100912611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc1aa5630b8f0a64484f9813e87c10612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056316d8128b6408d4a28d314bcd48e2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26dfe155b2ba0cd5bed8e6a1abc3242614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe17578352d20dc2e10fbf8c12979ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea56a484658fea251f03be9982c63c1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77266042606d6ed25e50528537f3eea6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50213624c7d58c71021e97093a1d07618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1981ffa35038a227f88c54e37c0a81a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa21a18ceacfa82c690d0e5591dcde620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289d20fcb5283cdb662b92a45fa336e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544737b410fa4e98d1a2ceaba642d63c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897630c1119f533c8dcaf1da6478294623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926bc99763284435d531a6a8bef24c7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bbabf8503e1f8d7f58933abfdce68625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203bae53e60aec3e37bbf4c896a0c2f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064e12f4069ea6e4b435cd372618531627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a0fa19ac112696faa5d0bace82a4c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89170c6b8ac40ee4a344099d0b5b61f5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f86469d71977435fe628dcab95e62630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371f3df405807ffb0c7207a13c45547631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d3b37094640f14742592d60b3100d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0a7105414ca0e968db49c8244b132633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ba6e149684271424e199d44e2115e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2982ac5981567db4fdeabcadd537d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867cd253089fa1d03bea1d3b1cedadd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ad4e81c1ed4b1607caa898b83dc46637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbd3c6a01520d34205659f7e506260638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06474b0f46f42aa0f8605bfeda567b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9f881f0438878d216fb54d625a0b4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2e290cb4872db59da8ca7ca4487c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022dcbe111d55fbcb786377749fed797642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e73204aa0e9b9ba939500161a21ef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afab1880ac47cec6e35d3dfe7eae2fd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b24cad47424333fddc8998ec418ee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f5e8cdbcce3f5a9d95dc330060270646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef001c930adacbfd834a5b364d24596f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a4d5312d0969aa5e24e44c0e96400648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cd1ef56c8cbe4e2b90e8ef88759cd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acde487f1aab8c11fb7ebe1655b3b89650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f4d0c81ec6256a9d4fe787796fcba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2a2524b0d08661c4caac5ef8c9381652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0054ea5eaa60be6ebd222ce7333754c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db389251f345d32ec76e1224d18846654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc363c674efb7b4cc1c3ee0d2ef13c62655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495d99f752b3a51dba571465d88585e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41298da73102a338556f1a4d63cea0f2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9391f152b0f19834519e8d3f3b9556658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782e32b00cf8c6ecb000ebbf03bbfc5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1a0277cf38f47b51768f6085b461d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa8b170e07f89d2ea0380b72999a4e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcfe79a6597a74fc1cbaf9ad9510c7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a40a239e7aa40914039b2bc3a7c82c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36210f5750b42cec24e159ea89b56d1d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dea29345355e4f97db285787b9f604665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61948c1ff4d9019ca88ac1bc0329c60666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad15aeb7fe884841d8beb99033cb030667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ba5a4563fb2a2c60b62a9902d1a66668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9515d68e07999441e9422e480b380669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693ef9b1cfab45dfe353b823b773b72670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabb660f280f9dcc4d21cb1c043775e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cda4d67043ff139a6b86dda0f49949672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596687f18b2f3dde2ac8f87767e0949673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f735a5694045512f15700cd0d5615d5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694f385c0098f7f4c1d9fe9ce3c2b23675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286633e95f53cc941a29c1a28a56ed5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27fbe31abf59dec03bef5e02b98461677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108d0de343461f964aee75232cd76f9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483d328fb57eb1231538d157b4f996b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768129f3ad20ec2b061bf36acf5626d0680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>