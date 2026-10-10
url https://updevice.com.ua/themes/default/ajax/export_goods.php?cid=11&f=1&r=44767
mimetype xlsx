--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58155e4a78dc885b5e4db03648d5ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1727adac664e069d93ca02181da2112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cf0443c9b4ab5337fbd286ba6b8bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162de5b013a834596e4b087933b437b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d8a48a88064cbc2c0a6da0d54ea1e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec2f17c75f27fb3504e7b69292fa4c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca87ff6af4a3d45dcd5d578b9f9f72a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193846004b5e1db2201fd2b2156a27998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39d90c6785347d2b97d78cfa1722e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865980002a093703220a6e0b5b7d1bd210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da96ab392388fe31c72fe603579e3311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2d8cefef7376d6270c7cc3199e3c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a121125fadcb89f0a026f70369046e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79b073039f899be9972f0b4ac3965f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1a4448de9e09bbbeab4ad67d60d9f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b191051f269c4b5d2c0c977bbb5436316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a767d535e508f770ee66c11b8a3da717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c4ac7af1a7bf3a2b1ef87fbc4671618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a93551374bbc7100996f215ee4b6419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edca4bdfb7274cdcd7d397d4226c14320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a56beba35ff7ad7b8409fde134095f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46365bf6a954b1904e1085b5f8c8f1f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe5a634801bcc4aacdd3778634d60223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6901298a2d1a80f177a8ebfb3d80b9324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872bb9b5bc308849d1ab4a97337f04c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d9d1d0ee309fe7bc6c2a76f778cfe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7fcb1868af8ea50983f6902a00f6427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7977b4fd774b64370f50bee59093b9828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a131f947058ce78b84431bef61ce029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf37e0963ac308cad6ee32180b06e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e6f58c3f89996b58fb9a4bab4ea6d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46082d42d86e4d9a87e712ece83b0cb132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08a975738709ee8ec6c96cc855cc5533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af36e585405729922d31cd6f1480a6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40598d1d24201eb42cab452f4da3cc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078f5217f5b7947aa95b43b3cc3a83f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f588475a70de4acc1d055c3d92605d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f31f5ac48441f57b04edebb542259238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d968a3b641b27bbe05fb2556835863c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32e8ff361612ceda09fb7ddf7667d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846facd5f853a93339b18c575f2850541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc25b56c92e550346b352df82c8346842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481c71efdac2c1d5f520b0f4ba7a44743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf0efc33dab815bff97b7fe2331c4144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa867986ea634f2ab8b6b6cb99fe2d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e46f420a34343e5d6471c200fbad6346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af52a14fe0dea9c632b81aaa91421247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104f5e93d4e93a885f32ba804d145e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372612a054e4d09ad34f1b9c5a555ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1eb3d29771c6f4ef1c748a78809cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94375e97bede135802b9b59ab0f06be751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fc59b80362fe250655b7ace9ce2d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546db3b69272c7a0eb58f923ff158dae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d02b63d5f10bd3ecac79eefdadec154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f9427cb399f2d54b995e5ae245bd155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2d72ecd7d3567ffd941ec1d3a75db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd4a265947c55f6b2fa39ff94a96ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c1f989a0c5ab4ffa3e29be059976058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476794bed8fb5d406a4badd085c909959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43f780a0c0e200d6058b706e39faa360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfefebb5a0312d2f83b3e56077699461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d51390efb4f3455cb788977d1979a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d724c422b0cd59b714c8886efb3693663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb8eb65f9db324e871a7609ba5340064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888b0e3c5b6aeea722b292aadbed4cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b458b8ca0f99b6b2e2c655726d1cfc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb90a997d7553c1387be64e01a38b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccb0baa46b4f84eb89199307db7bc468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84525e5cd71ea0da752b8c6d47a0672669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d983b270001fac8fcafc3648ecc878570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65669127f4b5e0d8f2647e3d356a14f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd295e0956d07a063aa6119e2dd37372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289e8d6e2f1db35dd31f64974e5695273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a59002f54453f3b45285a3135637d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51522c689857c977573380fa0ef497e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f88cbecb8cb1bf85e62e26a6de59376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a180c71bf6c1b1b0de84cdd09309277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca47dda1fc4154e79680fc6dbf0b9a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c53b0dedef34b3deff0aaa9e4192579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffeed9b2e2e9cea3cda94199cc17dbe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3eb576dd1f9b10b143955e796a4e0d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052296c49761036ab518fcc34f85c8e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bef463716b5e305afcb57b59e41b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cddd69bda5ed16cae4c32f669b13884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac290514b1d5cd36a48000599a9bd7b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5af22f96469bab7b5f83592808d6886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36131d8b8def33330a969d8a3371e14887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1864e604f71f391055ca4eb7dcac15988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b879df12fd8d4278a5bd76099f26c2389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56523b5e292f3bf4609a1421a5ecd6d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add96634a6816cf62d1f93848f9e0ac891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4ecca7ddb3cd5c2d2ac09f808f1e092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078b0b682ef2c24edf76952d3ef18ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ee99e24393baa0b104fe93cef642294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2493ebdb61d92b34525721aa1a8048f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc50620cbcab503cf880fdeda019bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6918644a52838b69d93efe573cabb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93a5d550ced49451e281d88722a34a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a9069c08be4796e5f75e9978b80ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c347539588184c560841dcd92046c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c12e0206de1a49766eff324a43553101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512f5f3f7ba72c79a498a7e8fb6e62f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae924413e3a32e47d4f9f50b6fd1e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79ce5f80aa488e71bd340b65a73c6f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cd70296b8d99df13b9fe114a60b06105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a2fc305309976ec6f0485353efe33106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4275253fa9cd20a053dc7f2d346c90107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393e185941ac494084614d7b173ffe7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbfc44db56797e920b3dc746d31642109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414908b1c0e420e6685c433d5c2eab8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbc27462e17ce0b4217bda9ca0dd43111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0430e1af290b14e6dd48dec3212510112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936093c6b9372593e5f42e123b1f1f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1a6805d6c00f41f5fab62c8a850a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a7e4cb197eba6c2f648daa7a9e1fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383a008bf8a3b0c14ee0ddddbea94af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7651b40b5cab8278ac38a857f482b42117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68045373f7461675c6dc4776f6b467118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e676bd61d58147bcc0ba271727b34119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805b1bfdf6c40df6cdcb99ceb1db104120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be1563ba996b896ed4a47235dbe850121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06e6c010001c1b8bd2a5c54d617f89122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdd2faec85539707faf0ca08266fb1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b638a8d66e20b4bd60bcda885a6ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397035c11b77a08ed1f6ca19f00a2e12125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f595823ec420d74cd1e97aebc7f745126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b722cbef5e570b632c591dbfb0062127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af185205ede7b5273bc3f4b15a4feb1e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8241e29b29d33d257decd0670ccae9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c4975b26a7354b3284f39fa2cb39d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94131fec3b7caac92ea11c5825d4449b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a746e638047d9d71f7d5f53c6d526f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a030aa909c2835506247111af6710133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77781656669ff68c5a9ea09af9018f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6059889246b5b55ae192cc6de5fe94135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825b3044de6a2371580688647753d32136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5e63417dcd8de9a054a39f9d201af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea9d4d84c80c625d98c1bbb1a31ebb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc1465a636e8e41635cefb5babcaed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ce9fd23e9b9f070f47fa422202a3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c9fa0c3998c86422366105defe009141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363532d00594f41a108a3dd06c9a40db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c951087b9af6e9281dff0878253c06b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07825b021959735d69364ef4468ee890144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e26ed5cb17b21a9c7116ce2489dcf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5e150951c145f5db94865d2557fa3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad4f8420f9204411c97557eb32b950147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75dad62fc74dde6d7d47a77b6f3bee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284dcedde14cb45997d0c71c8fded47c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e197ececa2980ab0e51e2cc61c0fe2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72e6eee91baba88be9eb22231e71cd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e558a289f23a4891e17d0fcecd5f9a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cf91c0dfbe607f2a4011758767130153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39227afc03df9fffcb1248fa158a5998154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12587ec72def2050e25c9bd462a04d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fb0c3549516fe92a5500c4a128a52156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79ec9d844d4d0184ebf392d7297658157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e041212d30c65a56a4eff09bf7df81158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc61ee14f99398b12008dde51e7a77159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f335357cbd9588fdd2d4a02c92d20160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04340994d39bfcb7a18b45c7fbd21c2c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be467410a3425ac496785e722293f3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6119631c51431ac45b35109a7a4e4a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac180dd6743982e2de294645ff67ba5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24736bf147d14f927934321bb5bdb855165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c15169ba03231602f442e93843eed7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4c10e3478f9bf9bd232d9650afeba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1c4c5b812a747813388484f8c54f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e171533b9347177a46aae8a4cfe9d9d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc5fef43fa1768a28f95f9dddd003a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9567e7892d3ee3f06b34d1459de5d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aceba4e457dd7a546aa8d8014e1d3e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7be9819d6a2d9f7a5eb43f8f42e74173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38b6cd98f67dea597d28ae0d945e42174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c77681428b1e3425d57c0f1cd9be4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970355e8d3ab717bea8584dca8683323176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537486c038c23d34ec8cb843fbc680b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20ab3414c08e8faa198432a5a468e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c86990610cd37d3edc3ac90a558e0f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfcb36b7bec4ecb92bd1fa9c118ecf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e50793d2a911c8668a17443ab8b8f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e770ebe914168ea344517dc9dace082182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4edd0a58a3c07dd647c52b913b36a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bd2a019ae1aceac7643199916629b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebac60fe581e75fdc5736b31444d642185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f38550245a71527be622419a012eb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78b8121ed4c13893796418666cd0d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a19a8af5c10f8b130e432146d797c3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bde4ef0f15457766889f51f249a539189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a0c1cafb98e4d4465a6a91d1dda73190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f0e2c7affd75438b82e509a670057191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bd6f5a6f237b6dce777c44f31e70e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620310327c3d52ec8fb26d87425e76ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efa5b95729afef42956d4861d5f56e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cabdaf2a5da19f5977ef1a091db1d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693aa71e4da60cb5101d77b84104eee4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c956501825ee198711c25d879e5a275197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777b4ec1de53b62f06548f0e902f40c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f03af2a6f70d5dbe123142a241ec79199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d736a0228553467880e0d2ce171be31200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85bf526887e4eeb453491957e5cb22201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94667d315a2fa2025bf61ac087f2fe4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c90ba848e8a11091cada2546246a51203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581c7d24a1550f3823767ca9145d28b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a74b54699e8e5c09e7fad9d32fe71205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9597e7c70df1612c329ff18140d632f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dfd381987abdc3adf15654cdc636b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4e467c396e4ee36630a97d398a506208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6d12da94619ee1b821ed575eac0f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e9c76d3997014d12d432e70264f72210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cef428c590e4a5b8df12c4e629ac4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d7a3ccf1db5919fd43816c4dca0ae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae12f4dc93139766be123fedb34221213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84df2b2c4eb9fffb0433b5b8364c018214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccafbe9e8b68f42eca9eaf0189b2ae0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca2d37cdeba0682d3f01ae72df130c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94de1ca5c847d88aa3f0dce66f7a8f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39408a1ed0d2885c235403b89caf732d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e254b8af35a48a891876cb64f1d045219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22afb516f8809500b2745c813fac6a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ca93ebd6089693d76d9443513b50f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b5fbf85de9bd5e9a46482bbcf4899222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53c787847266c4541d5c3cc74d2281223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22185e817e3c89144bcd0f8959e512a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c9527ca1b548c8e66fbd43cf40358225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13719fb9b6492d9eb154c8e6789770d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4bef0096f05f7ccbfd5e090fd3aeb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d42d3426ad628dde8eea6494949c15228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16397737a7efb38ba9ceb8dc280a7be6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985bea97b3c0b3500b32c453fb26f74230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bfc9853fae6884d657b3a715e641f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9328b042c1a6629fcfa13da43f1479232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f04d5bf062e31942e4815e760c2dbb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb6122bfd7d080ef1907202ff4ddf4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e998495d5b47eb34ff065c822557cbf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f078235cb340a5373816122aba8b577236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d83dd1e115c5c12a57aeb7de55f3ab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0a7e467c58c933c0416fa86776cea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04365e7d36c0f4f6bed3d6a0de879d24239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd302252e8f79c3e90e1b691ca5af47240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a8a2da423b977d07425f697005084241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe8b4bc5f4085a51678e61d523d899242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7670d382100e1fdadc91cbf8e3fdfb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff886200c747642e960716961056bfc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d23b6371d9d603809dfaa813beca0b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c477f5d7057a239ac38efaa7def159246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575477bd569f4daa0f97ab4c0d3efea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c5a05f7e6cf34ede82c8878b2d5e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d7ca782a7f4a8f4f6387567c4dec3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c700d02bb3b1f073141e3507167942c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13d54dbd47846450c00920416065d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9ad3ca8427606a88fc6f02d69be84252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1afe90ccc37de356d67a3d4274c7a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7bdb531e286429dd05faf35fc70f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e449fa891175f69447072bf77c09e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d6e1eb325967b3f45184cbcafec1b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a22061600a049d3e6a52a7fc9e3605257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd4c1096ff84df96abcf0cb7f798c4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce76b495eb886a7d31c1c543a0ecdf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55912324db6db3aa820e7fc7ee3971f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d7ddb495cdb4578f5b513254180ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aec0805c6535353aeaba4b24f70fb2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa928019cbca026e077cdb588de74f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76f72963d4ec746bdcaeb091bad84f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdc6948af03b10d1825ac1b8313069265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f17681cc99ac32eee3622337dffb0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13966c5fe5d904fb3c38fade40b33e14267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ae4903d79885d862fba4625add5e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fe576e10277824d2b18ad09126f23269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cc3ad624610a514a96896ca12b427270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16442282f2412ac9c96d035292b179271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ccc54a6b26f2cb63a16872e3d9ed3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4fd1371e4a25db64d8e2d36570da9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf8db045f82b293aec7a07d888d18c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14cf8dd6355cc1d05da8fac93b87ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8aa248ec51adc10fbff8d10765691276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cf79a12cd2dd6985a090f6dceab18277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9345614cf5872f9944d23d7c5741224278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be637e910316ba3e8d56fcb5d1594ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b09f3d6749161e97f6ba269131c88280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca950e71bd7545a723556c9a36b72c0b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe66296ab9bbf61d3f35c3d70bd52a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e354186b3b2e09e9dde884a90515da9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baea43b4551f96baaefbe0ac69bfecc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a8bcf78ff8e8745099c89c6886815285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dce2b4df1d698470d9532c5e2a78a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08509387fb82c0fe8a92fbe07dc719b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013d0460d9f269a06b22c839617cf37288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481782dd901d5008c66979624f7f6af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bf5140e3be6524da6ae607330fe77290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c150f193dcf7296e0cfe53b5f8e2c17291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8af5b24b6e57578ab6b13e7143a9b6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8194167f2be73b866d8237029f3c6e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b120798cb344824f03b0b6041d111294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa1c74e47f0d70a54bc4b48df7d103295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5849efc4f0f815b7db54559de99eb5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c30c06a2975a072f68dc5dd815d99297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff25bc0637bd92de3274c3a37d63401298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c25ad38d9e9f3130adb72047c48e7c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf84650d29d7299e5758bc718a4f0f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148c2e9f286bfdc0f88c3fd02dcc887301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b89718be67d7b2ad5bec17bda136a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772713c1c4090ac4222a6a74440898a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc1f1603e7afae9f1f79fe742541de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6574878dd1447c271684b9c12d2ba0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ea41a671b092c1392f6ecd8ca83b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b220e483994aae201b8abad087a3dae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c92ee7e7d854c87840a46c87a96cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70c320cae518f83772bf6947627ee8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bff75a57f9a37bef9e8035df87b9b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef3d1a955adc633e2ce9cb1dbbe800311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e38e7ef7eb1ee32f6209fa16cf1f7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f72bd66cc050beedb51bdb87422edb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92be29ff902ce3570eceaa1c9303c1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc009c2598471e1822287581fdb38898315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e4323c5b7a0da9c20c457ae612dd0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067637f07af19c026dffa1360b9b678b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe9e62ac8f5d5602b9eab6281a45ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fe9db748706dd24c36d4975491632319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b0a8a1a4498f8a2df638683d4134e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb291e931da003676cff87f0b9da77f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fc86ec867b0de477e0d7765a380a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38b1edfd275fca4ba154e1b50a3e6e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7fede0e6ee7e318a20290f3c7b2fd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4bffc711bc3e0d5253f3fd7af67ee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7e4a2406e75605872a362937a68e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1955e4548f66e5e9804a9f6a1e95fe4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b56c4d2219379482898d56f6de6bdd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9912a78726ab26d8eb9ba2e9d4a7fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2825db9fcd42761fc269e84eae7d4d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90cfd44192e00414bf9097f5dd3cc7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ccd9a3bb91fe7b19e084037f159af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbd6ba55184b7ce060498858b6d33e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb735d01301359288fdbec37b06932334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45b030d0cfaf51156bdf967ae5b608335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70a2be9223049d065122279014688c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d384f14cfc2f3cfc67fb883e79453d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbeeec641a2850d6a94c8945eec963a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e5660b735798b5aa1d4fe709da030339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab313c076bf57b294dc2e1749b1de033340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a27a2201bf890ecd5ddbc36ed8783f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f816e826c5dcc6f0ea6ccda905944342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accba182708489e2292335054fa437a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e865b519a2efac4eb913b02c01ab3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fbd24731515759ea78d07ba434256345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea281158b3de35e78bf3950dba9a00c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac6791bd7b14da96c18b74affb23a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cd2952c09a4d5468d1b02ff6db966348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa556ca1bfa3502d8d9bdc55adb24a5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de76046b2ad431e762361221ba4fd7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fca79a8fd53f21682e6f72b593ca1d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98568c2835175aa34b1323f03e3c8e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ab9bff7da54a0ba8a701a5a568b1a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee19bbdab68e4ae72f67c4210a57c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4fcea4a74e6f0263d56a413f62b9b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bd127c4a3e6afdc48f2ea19df6815356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ee79ded161ea2c914df24f2533b08357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d9bf6f73d07b87b17b24361a78055358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f08aaf4383af590dacec04142229c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cc6e0961886aadf678eaa58b3a96f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3afcec83956f0bf00c27a45e0e243b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902c3fe6c6540891812b90142e4a806362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5861c045e9e036db90aeb9790eec80f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ed9293535b06b8b1ed1783bf7fdf1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfb349b4570104b6bf025d3cc18969365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fff4236bb3b70785d5b51dd4c91ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf336d45c1489683373ba1d997a648e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48396bbc454d2c2f613221dae265814368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ce552e2e66f2d31ec8e29f66f99e9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d20b0fde42773667b3c6a2f9683311370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872ca24655d0213774644a5b43a3e27371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628914679b2ce148e9299b9143cdbe95372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a24c81510e4e9d05b65fde3244e1fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c27c219fad260cd62528d755a178e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a30c1e24e6644634c020a91f2a5630375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec91ac1d58c807b41071b3e5a1599ff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2e18a3e9c52ef4d05d78388764ad4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0d8ef64008302301c3119073e1a2d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006dbe1d8d58dec82b1ebfd56759f2c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa448b11e4c6d8d30d4920c166ff56380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ff7dfb4c85bbc59594d96e86964e0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33350974e54115c9af118ec39577170382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f6a0611ff34339edfca1ded05eb1b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbdd62828f4390fcd978d5fb5549b8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727dffb3cc344566d941f00ba247ed92385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a382694ae306f4b35e481249c31a3d3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eced9ce02c678f02787587c924d060e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015d357bb68a777950a491435e33d11388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bdd41babfbf2a38515351aada9640389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf07128949e496341b9d4315c189355390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bcfb2001fd574a95cefe37c68555a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b014c4aaf84fdb32ddc4a182a4c08392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb483a697239e758279f24caf781bc89393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750473492591e274b5ab385f70ec67c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b0b9e8c47af1cc50d7b9b7721f1bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd346e26a441f9a3b830aef56cf35e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e1f7bda6b0be0076c0b38c16f6182397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0d913c846d90969eed1f1ea652f8c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1ac1b5078dfa9a49fc109d16b774a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a800bae19af40f9286f149e3de30f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5f361740440ad3d3c8a3f4c553d37401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7a59f5258353e72052f5947ba75fd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f642f2e95f7d535de94db6f6dd46050403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f409462569e467b11bc9356f42c664404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89600139841d03e19805f20455cb97a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24bc4a0fb4c5929ea71447e8fd47552406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e17f8ed4b97b19fed9abc48cb96a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ba0c455abec78bf36aa3f106cb08d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31f84d3941cce8b4abbfd5428e55b1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ffa63e3dc06016666148d86f730b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755dacd523b595bdd770f6f5f5c321b7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea96bb5846327b9a25939307a23101412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ccda7ebe6fdab12b08f490d1531be413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449155e51bc1d3bc5b5b06c30e98a01414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7519731743b3df1fa387c2e6913e492415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce4104aacb463dc91fea2f767a510f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1760a3ea46281c9f5a327e7bd7094417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51704bb46350a9542ec3fd30da1f947418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377513ddd0ef72cd31e9e61c22f67538419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1449cb3b707a2689549ddc0c2ba3c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7de83da3517622fef9863c2d394a4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affa46d2a5e29fda500ef9217d98a27422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db59f4bbd811c2162e18381093127d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a8b55dbdf65b8f4150fedbc145693424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46843ac654dec96be0e9e1c6d976bd37425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da91b6bc31ad9216a7036f4f58081b0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7253b886836f3a8dc24ba24da024dfb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0f1e648d2a0374b17f12e9c599a80428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3683ebc7418d756dc765e9ad754908d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7a60f635cb5f62a62c8d606e5455a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0000b1ea51259ce8c2c331ed22582b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e77d1ebca8ef0011ad4aefe5d86561432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa208515945e9170be1998fef86f9d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69f7958689094655e418f024337e80434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd36f0df0eb06ce8519b44c38d0baa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4a6692cbb111478fa95aadc2ccc96436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9be7097bbcb967dc5c1ca2a3f7144d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d182df53d9f47b84328161caacd93438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a500d2b460b35414b17283764a43d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd0023c27da09867ef1631dba24579440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a89392171ccee27443a204b6f64ff7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1043ca1cd59a2f0ae0059feb15c250442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cc43b427cff9cfaade3d2edbb778d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b17724ba527eee46267891a8c34a3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90804d68c7df8e6dd2e98632bb7eda2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160b27e9c41b839f9c0e7385d704200446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6960952903fe359990f4ae79e4dd5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd54c98e81754cf5e23466390f20db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f26a42e0b7ef16e5ff61605b1ebded449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc27b09fd9cc6bc70b543407a80e184450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc40b8e5eb2b852cd371e9b228c22db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcf20eff4b0ab05bcb9adaacf57310452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95350ccf6c707c55ccb1b7b76246d2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211adeebb88541e57c58f6fdfa76a559454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a0539e528f372c8ea7906f78169c2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1446075d37a05d65abe36db92144c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2421e31233b73a5b5a5cbaa936366457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ed031d9a8c0dcb4563d2b05f2e47e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb660da0f76f1cf81ab180383cc798459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f99263ee201f468920a3e24b235208460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab142417f34d8fef7c3a59de50eab46461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5824e02e74cc1afc5ce4a2d6cdb7662462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b73a910cbe53405d0f559ae4138921463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7234ee6dfa12023c670975bbfc4bc0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de083675780ea338fb3569baebf7e302465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def602c7e6b7f6d250e53783e78c5ce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f529af887fd298514a165e44cd65db467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1da3638f23d6a52cca6e218e58ca27468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d9843703d5b01f334770bdc665930469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74150b04b9533d9a59c7f3abc00689470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbafe6c4742e5d4da546a39420a0fb7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a8fccc10b3a2cc993cd2cd637903d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec5c117870f8e7b336e4250135995e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecf2da6495f42d4cca92bd72455e14474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78223ac52c8940700ca366d9940df3ad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c45e931e41bc61ea3cdfe98e3c667476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b255b6ba5fa31a45f13347133f6693477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e91b85f16d5cde8b4b89e7fe833568478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4b4970371801e0008770d6eba40eb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39621936f9798ceca879cd85b36f62480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea01af917232b7f235ec5a28d1136c4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8436486de926001eb321dbccc9e0c7e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391c336ce928c051b47903be1c74d36483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48797e8e2803ef75c954389ba1d07a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b15db1a1212fa839d24bec400af579485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d280ec6eb640faabcc3b0314123b4de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedb787df665251bb6def944d50fb7a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917da8a0530edb595c72bb9d5e47f5d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944345c74d51b95a2e95d82c43d97190489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1eac81380e64f89a478fd2f4fa9a60490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9f700818ea0db260ae03aa2598e1f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c558ec604ce367c17bf34b8f17e5e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d0031617324584f356d1de2083da1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6152dc09192487501c6a7cdfc2fe252494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77151655264ff5f36a59ce0477df4a01495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135dc7f93c6dac00f28608a70b2ca98496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a6cd1e6cd475428f1850774ef9b72497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c5cd3957b642e03ee971c24b973e8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983142fcff92c5cb9bd04153d065a70499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13759e2ee13658e5f0f722b78c0c944500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194f7fe7436722409c6baaf679d0e76501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe16e0927fd5bf57db74b65bf59977f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13861c006e2260e18f66cff6013ecdc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399eb255d73a0847565e2a8f0ff773f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df4c3ffbde849180fb8dd45db0f813505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fd659582562088760abddd25583bd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8e682eb3340c13c67e755d4ff8bee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad1b7233a3255f38a3ed48a1f5fdd7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5dcf3e33014b85c5ee8dbc49bd95e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2c620f69fa8f947040ff30918e40c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad93a722a04412ca6084e6e42d4ff2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fbdacab8e5d9a91104dba3c02df65512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00aac4e986d4688278ff72c0a3bd7f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137ba1c5d6564b6855cd41de2a5496d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c151682680d2bb2b9898171cbc8a58515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d51528bfb389a816991a6575b3b43516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143e9d6cbe54c1074335e5c883f9d36517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827919a4b13e4f60fd2cbc0ad98c0f2e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed7dfd2adc9ccf64e66410a0953592519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c30c8de4da2048db326c8c1075771a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8dcbb2d1ac6eb346ae572d1d6e3036521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b617531d24e0608930290020077354d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733966c9edddae321eabf4ba22a9119523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f05462b758429047ca507aeaff6659524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff20adf2fcb538011370325b718ebaa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8414e7ba8cbd245fd257cb3ac06075a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf5c4971ffe8a1723d935191445bab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658449ff3fe648d715db7c9e1c0b806528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e3b1a22b0e5685d6bfd89b4567a8e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f389b48f799e5ad9a4c5beb1f3bd9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17691743de6d1b8651d468feb8b994531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2e2c106277169fe20319d1cb29f85532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424433cffcfb7fcb33016e436fae073533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a635b8198a849ffd3c303130186cb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c98a5e5aa53b03e33a359cefa8058c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070ebcabb66a8abe6057514bda3f402536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9323e012c8c760595d5dbfd9d3d3c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663b8dcd801f004c3547d962e8a995b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df745aff3c50693759cd2551937c6e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf2cda07b24bcffd85cbc14cc26912540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ede852e3c5ba6374d4c6cc9e380897541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f28e323f31248deed26a5f1859ad5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bdf12186ceba9f60c804ad08adc0a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edaae38e83e26f5577fc38cf3ab265544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56a8253caad1903ca40065f479dff6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4ed35001dd7241c1a909ddb63f30b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec08ee704e8ea5d55d73dfcd38578cf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cc71876afa63aca69a9ce4bee815a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f73331acbeee18f5c52dacc17aacb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951e0fc673a3297dc3956d225a34f3d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181459be778429296e75100ef07c4b8c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706886f596b818deaee516ccaaabfd3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd660dfefb7bf28c471d79f186ba1a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6337080da9c2c15727143d33ebf60554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a5fa7fedea42ff98b63901a9551ee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c57e2cc4d0f6b88cf4b485da8be4da556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc41ef0bfc4d6a8a6bdd40f624b45ea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a97f6db3487e286ccf6117a3e70c77558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae924ecf2c24c824b1f7a3fb0c004c7c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c383911b6a14effa41360565e9140560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c82c8cc08813d146f71d2d39a5ae77561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64f582905438b0cc48c374c301a2c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2afc9e12bf3f751b9c9434fb6b97a8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86e1b2838980ff38f2fb8a519ed8b5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b438c33c2b7d202ca55ec35ba0ab92e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f82934171b5fb5033a3873432e0eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2178c8000786b5c7fa589e0b0299c51567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90374c5e5d0c4c625fcae3ceb6d754e5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566e9a15203406e22b02097989a9795569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a52e1abeaa65edb8efcf0b58db6d17570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbbe6dfb39d96ee7be235c5cfeff35571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab07c4d506af5ad3617b09e30c19e44572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677ea9be4a4e2d44f3aa9a788cae162573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0e7e685c71510b28cb055731898ba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a013687792ef63a682ccf59d7452a4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f6265c68360b64be724d97523cbe9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85f11d562a264305eb4c9bce2c965d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08484350535e620a5c180f5a956c2d30578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a0bb8530d5c1c2a8b71ff6c599322579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e270e9b66454fa4161b56f057e0f7be580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d6ee3f4af45ec67ded5efd3df9c15581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd245679d64d68798160502a99acda7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765430d2bf454acffdad539c1004709a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6c29d4780094076537a790a0a3f8a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3484fa7cb298d5b8ae02665b8d272585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818a0fc28f4f3c8b21f9ad8225da9bb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11af91dd852154750964791c83ce8a9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b97d6e544f3c4e5220ce179dcc93e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc202d467e93821e1549d742a74f55d0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2f081471144cf87e0a30f682bd553590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3707bca1eec4b429db2e193d43aca2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e46e3fe4f3ef39f434fcaa2e373e43592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be83cc95b7d72fe9bb6683da65d8cd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c38c4887205d4cfb05e4f65dc95a9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249ecba2e32b6f19ee682a03f16ed9d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bf0720101b39f6caf459955b3ecf6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a06c2dc2c46bf7901f3068c3f39929597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58632244cc0ff8c66d7831467118a5d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff807a6a9c3c52cda8ac4f8d3971f7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d822ff090312cc792de0f9046f1210b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63173789cb1b60588e19f9461b8ef7d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652762fd444be0e4fc6d4f19476d84d5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72834ceb4569ea766d8dbd2d2613499603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db11ab322a1d17165c900ad5116042604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1624524011432d93132436be1fc3386605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ce56793e535f0e9eb96aa6a4ebb77606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3b8f2a7be7e90998c96948768d352607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab3295cf159eaa9d445634c116e025608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4607a861a46c8c1624cb7337abb21609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3509efd3cdd545317c4cafb98e85f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ef5b5d567e2b340216f13c775480c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a05ef3f7a23a15a5b1c79c7329baa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ad71c66d452df0fe23734d2433a14613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fefb07f19f28ec32495931f562f78614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6130fd5cc32f0411397946b2d7cb8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879671e4ea9655ca826db3549f53d1ec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50ff8eeb47a50d92ab8cd05af9d15a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8d0aa9ad509752aed9e0cdec7e5cb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483a33cc2dd4d6d29b9045d6a03fcde619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cc365b533029e242f44bfaa2a1daa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539f3d4aefd043b088426dfe663afb3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3938a46c7aea0f9ca53fb471e123803622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527206645d800215dcad8a6746a7cff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee847470a4e2fe4fbf4ca7247913fc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec52ee5fa3db6d86de775c74c6dcab3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80a651459b10b31e07d16604d0f721626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3874d25d2c7b4050e0be2142ca7105627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca20146a730e40bbf4c06802d2290ee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce373f046645c78c70307c7f3db54375629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e4886a51706b0a77d652bc694f4a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840bc24890387bde61b675fb21e6837631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9938f514a87a958f75bbdd0ed2919632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4896f7f2dff3155135d8ab15101b460633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eeee88ab81074a2f33037cf8fd5fd2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477150eb2598a03d5165ffff73c6369635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65c46de4ac588a25fafb79455045b9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca877cdbfa0b351dcabb753ccd282dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113551f2b7400865ae06b950d942d64638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927caf437c336bc579eef7b053f7ee2d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16eeb9bffb68d69e9ebc1aed469208640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337329b257b634faf5a97a4b769b1273641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc3857f06711e13c1d3fce1f4a85d1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026ea2c9bb59e8444c1413aff631732643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cf4a14c7ce5b0ce46a504d8a6a3de644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b258b4fbdb87c81769ba73b689146a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76c42f2ae85a613b83edf4d085287a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8527476a58d7949d74b3662e4176dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3ac94bcad5c77ce5ace3d5fc33d5b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29df25986c4e35677491ba4f9e9b844649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a319509fe069a58e3eb7d06f1c11ec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67439d00259867035761313c9e258cb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92975250f9db86dfd00f1a2f25ba4e5a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d040c2ac90e04628779be38e3560c35653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d723ad01f013f94123bc29a3a0fd3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e254e4d0b0cb06eeb7218810407b7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b572803ccd1dc659bbecddb18bba52656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc6e146be02fc19b04c93e6411c53b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080b6890d50250104ab1a0b8ffcf968658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8df1e344ce4fc3aec70c729ed8a4a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413416836ad896a8b142c5d24b291044660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68cda420981667b818b35b9bfc3a13661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606f19f0bc9726715e1f5f986df92cd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aeecbb2d284db2c757cd264b151c3d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20473c48f4de2d673242fb126f38d195664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599a5579114dbd402e2250f77b7b059665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6af3a30a7c838791cf33c05149505666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73320aa5d06d2b23e053819e257e4b87667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa51e157c067519d631424efc0a949668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363943a6e3d6e809f33a9e9d3aee56b8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327f7fffe8fdc4307787f47f740e117670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bd448c424e9e9eea5514cb143633a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc004c723f13737f35551a3f3394aa5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de356bc590c7d4469263ae8a1d4121a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e64acd7adc6ecf53c4815c8ce07346674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1975d24c149baecc5f6aa60a59f7835675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5be4edd7fced57f00c2bff94c002b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73055bc4a415ef1e699f38ce8469f9df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820193ca4592899194b393489f97bca3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94987fd50a4dddc034af727c935652ad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e51503e165d8ba9642695f50be9e9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f85c45ee1a4f1c3edcb27af90d63f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47dd6331294423172fa5d2d9ac80d5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4168c1a89e35a5dd97f7c298f5434683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b28b143f6caa6ef3a66d3a30c0504d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40356e598d7d8666eb6e3d9c9e1c05d5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce234b5aa019d4ad3d579563da107d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dab27c3ae74d80cbd4b0eff58421fc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cd5cb144b01bb431e00cb9ad09d3f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15075983c64155e1784fc7a6008986fb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cad6f2f9463c249ae8c940b50cf45e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ccf3d1f46f9c92c9bf4dc710a26d0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a64e986ec97ad7f705d3b449716ba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d3a0f7d2d2dc3b8c927e7be16c18a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3c03797060d343e41cbaf9e65124d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501b8b741ae0dcec4450d8f6219e019695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916971b3a55622703f5c1e0db45bf6c8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bb8a3ca1a55c5356bebfcbcd323d1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc45eb725b3b31896b7465753b66ed698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cda36a65e6e8759ccb51ed2617745699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc095d9026c1b6923ea6f437aedd09700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed6f2b43c33153aa772d8e2346de51701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1c852ef20b565d61eaa737d5dc2cf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b7b8f729485caeb978e2887886777703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae705a187ceda4c90cd9e98eb4e18bfb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9093d034a05660be9e0cdc113a7f8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb36c2b241a09bb93c00d4c92832d4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136bda2e256584d223ff602adf53496707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b64fdd2089454e2e8d920774b5683708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2fb0dee84dfc9f7cd46e3a7ed7996709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8650cf5e35e44d85b3c0ea7f0a1c6fc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6be8a5c105aaec2249218a448ca342711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b5ce1b33e35370a0b3865a8f127dc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ee55a6acf524ee2da6f233bb54432713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4667ea15e5aab23b68363e59fcfe040714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ac2a802cbb95d7442fd1731e6784d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2becd042d4029d09de93a011f9d4c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332423d4e6e61e170210349b6984d97717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16793cf31026f0ad9173eb9ebe8423d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184b2c85cf3585384edf63eb212966e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c29ea82de904608465a31974ac58d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7442d56fa4580178350abd16aee6f4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad51e4b050a435d687d18e2b4f1b176722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d139547b9c5452ac23f08d02be8e3f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe760b8496845056777a8f0beb9aa79724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec7413a9f9a0fd7a3a5cbefad40087725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c01d7c4febe19e443a88151727972726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cae1b114ed6e818c01ffb7080f51f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fca0f1eb2d83098973dd3c7036bd99728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b88dc90a6ff43588c302e2eca1743729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615305b46f12c5a58dbc2efa8352e62730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453ea175245b56a7b802adea723e6d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbcbf9eec4b27e5889aa27bdc0fe612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2015711b5230a9ee557fab6b25c063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ded1b9eb1b934022148d464e83b36d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af7c8711ceca958d479c5786d225715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccc1d7f05e2a536b16cd135196a85d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1f9e09e0161ab73f08d4342e6500c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5e9c9b0ce85760c3ce68ba70f1ada8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d9487869aba96770045e293104e3d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffc56382edc885ec7f4521983e87c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4a6389a8a5a4ca0d4e5cf430d259e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1d3ab3518e71c51237a6afcceb8cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e10f514917515f33401f6b5b66e05e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b871f3ad87973b45f32824e06e986d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b00afc71ea6abd10902e0aa0faa0e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea8e7c1d2865a8f6aa9f687ae64daf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27aceff401576406a99e26d2130645817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee0248e9801afcc92e598d7b67fe4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438e6ff33423f3807ac38f8853edaef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445bb0ed0cfed779c733e6d494943bd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138c7e017c7ab85ef871cb35e5ebb5f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562039b1d7bba58fa77820beb3235b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2456452f90a51d77854af65969d5e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad740ad4cbc0a735052a28035f9cd024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636a6d8e22f6715ae1d77e84c7264fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890893f0f3955edff3951d3431e3bb626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b883153d6ee6310a8ee14b9229de4fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1fa6b7625b82d69921f67f6eed66228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef764b5bc9c46db6fc171e2c8245d7129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919aa134d67ea1cb556b401f5fb2af230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb52aa83c6ad717364947741036cc031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6317f1edbefc397b1e37cb433dba88c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f02689db6b91abaaedbd6dccac06133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767d7711ac3de2e8ddc95a973e971ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b264ececc3734cbad9ea38e121a711135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787dd270f6165b08fdd463b94382cd336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc6b8f9fc66c38e17edb1ecc3bb87837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d0b27179f70e97d49a1bd11945b0938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818d838bdeafde3cbc6c165d4d1257a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c479e2a4131b667706ca1a8ebf2ba2d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72587c11c3d0b35fd78ace23225e2441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee308cb7bc67e7e131485dcfccc6d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd4209f0b7c86342968624c2b95bb043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081a3704fa472190e7693858c14affe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0a904df59a08f2fb74c950fc56d5d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f85d6a2c2a270338d04bdf5a9988c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26463c1e72a82fe60f01000102638747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f387a8b9d04017ee171a48d41ea93f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7fde44d15a126c54e8872f401d58549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2edc07783b5b29c74cb144c509a1750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9712b492a294e13160843545a4888f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13c32074e7f08c3191b552b30aa4ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4a4c771103ad2e904b447d9030de453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d142242ffea7d53d9657cdada4ba0a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975ec9f0e263ba8be674b287879d1ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e3ffcdaa3fcacc7859ef54608973156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a885f2437d455a6657c59bd6e70b3a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d86e99bcfda65ebd672af94e0597b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950dd100bf67be8c8f47e2329657c44559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98ea925dd96c58bcc48c01a8f0ee0760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df6c5433fcfdefd53b4bcb4608717661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56638c757b4384da89c3e0a9647afc2862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e703e6ba3954f5a4c7ea3edb8245b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86856bd92f2bb2a983e95c4239658e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d28ae4fbb3597212a28db5d4d68f3c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa310cc47712d67fb1b8479b4853b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ad43c4049628adfe1116d6812152167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b95fe96c610b234fe51feed73be9f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9c2f691a954ffb32351bcebb6751669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c910aec401850f6dd5344a06ff825970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d638ffbf27a5d6ed43542c1dd02e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e4ece1dcf9c18724cc58b0ce8b72d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0de165a028cc7b7047030d030a228173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249dbdf8e2551d658e845f28d5bcb6a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4790736e777e6a4bf956c4c0ba0b5875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbcfc9d91663cdaec9f9eec4c882cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c252615318e9dcfa31bf8a91a8a2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb80d96a8d4b9479b78c322c862b7be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d383e816a4f59b6bb5a94c9a0208879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010acf38cf2d52bb4fe9de3dff1c2f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bf40f25755fa5fe63ff4b1cabb08281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b94ee2d3661229c8c73d12b92223c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007120539e100a8af76bd85b91e69dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d769a4f27a7ad8b0a157e6964aabc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5f3f74c1f19c3fd35f51f90c3407d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438314783c161f8a02cf0a9962311fc386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f2530705b5f35a3df612f0232817087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1897e4e90023c0d2cd88682137bd188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f161e6528a0e314283a885878ab2089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d0c7cad915124b7c826c1cff2d7f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5124770ac978fbc9069592eb02d49c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6852d39d72b2080a168fb718006db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95148504624616444e1117cfde3acb7693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acede9414681d443124f8e8aeac4ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f19883219a08cbc7c0e15bc59212095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00202281173bf276a8dbbfa8b20699496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee408f68fe7cbfd7f8dfb97f937a93e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86778878d40d0c259e30c879d80bf12e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73e79e7ec22b195fddecf1a797ab7899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6559d535e21a7fa51d8e5216c36c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256c1bc8d1c3ada597ced26efda97ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a088bdff1e3572c3d3f448fdbb53e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0475a7f706f51f50bcab831c9887e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fed924b2ea0ab87691c47823cf76b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da71a81004b48b6f52622f198ba27cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e489aaba980eb46a495713324a05e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b42f8b9c6b5bb8258fb7e36958c93107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f531433bbe149c4e13a845aed1a53108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d988416409b0e9cc5d765324ca734109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f66944d9b9498b1d95e24ad7f1124110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cdde0989ebe47d3f94efaffadea5a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ea25b659e1d9ae7825c892a92a48b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3aa3870aab9b5985678e674447b777113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70047d9239a2224f6368befc775aaf10114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43e15f6cbda43fb12741dfaa05071c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba622d2854df59e3ce2831b1855077e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e1d60535a6275959a97073d867cf1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056eb40248ff81bc48e14ba846c0307f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858b668f56cbd5c2226ada4196fc180119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc161d7601b9d49de93536c37a36833120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb63c25300a32eaa7b8da851d31efad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01caf438738e89bf85a3d67bcf490f90122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9cca7f821422e10ee0c16c49e97bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb7654096f0dff879967458fb69e89124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ca2fac8be956769ed77ef7e81abb9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb386e32fdca10d771b448931062728126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3e337bd7d7aecde1770e9c5e0194c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd14d5ef2f55819a2cb8fda6e1bd98128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5cf4a1cdc39f9d157cc5ed0ce79ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d7a8e788b803b88a0323656913f2d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe965804d6112ce6a19c8d0be77e8eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c81fc8c9cf8e6d9316394f8c651ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bea8a558cf068212694740ac063ea8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c085b472fa8b3cba6f7c1b0e0c03e7e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010f17ce300464d3c12b804f42ad804135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71b3065ab28dbe431a61a64957b96c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83307ceed4ed2ecbdda92a971a508ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffc9d70119e3065a62c05c2bf4950a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d555253e625d6aca514f8c9d48b9a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d73857ded7a74439a5d22afd58e113140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7da4eb1a93e5378af4d8bf79e5669141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537d484f09dfd664910f3033e3149a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb08646223b5c0a0cf807a2e703d57143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2af50d3ce93eb5463e2d7782b534e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89428959352915c872fa355550cdad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b3770480109ae213a9b903bad064f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188cb1eb634017f5117eab5b2b3fd4e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d985476c08c102844788361c8f3ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23cbf9c21b40842e614c65028268a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087912989fb552d6125b21f2a23bcce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681129e5303f93806124784e45a8a01151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b19f9a393bfb45f9a07775715623d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23132ee3ff847a2300013d0dcad78f68153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e8ed02332988ac20a0d5cac9f47ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23013cc77e3d6ff74c27b0aae7f32016155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ab2c3ab54f2a20c7092f34537a2a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746f60c955438624f3af423cd848d15157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845bad1906abbde4dff42d6b83e92ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cffab16d63a95ec2391c84fe6dfcfd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ed3ed8cc4ccc331b54f01fab03080160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5aa0f33c21360deae575ad5b5167ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4b890378d6ef7c8eef86170cf2adc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bc5b5f2cf883e9483c391ec362f63163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf7eb59b44fdc367a2d4104324ef8f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98a8aa2f830b72ea08316014a4e6a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2c032684ffcec8e1dc518859ffad6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6b8ecd14ec39e78d7c2277a87060c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edad32ff2277311f32ac25e053dcf9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adda48eaca1424f7fb94795de4c2a95169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58eba2a20d5f5e9e1a2f7f98a0ccb7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09f9f8e6e3d7e02675bb62346b9294171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ce971d0787bec09304965d71da2a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679e99755e04f2213b40dfda899f0fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1ff9551faf6cae4a9454ce4c02c26174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0dbadf36656c5e0f9d2752b976f2c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c45d0aba6ccef79b3a91d75f7e9f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd3f5c2636485b9f6c2ab3d6c7da22177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09999de41ea8432b29e55b4fe5c217178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c10edaeca6d1346ce586f31759417179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f730cc0f3f8adf9f9f3129bb524fb8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8448529fd397a062948ed6c8a26fdd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a349468ce1ccc90e8d3925946f16e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc2d234549caf4efe9b8c77f7d74c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c96410e6fc6effd622e4f568c9988e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487aa5ea10470357bd2fdae8dd66c0a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6c8048c88e951093449fdbef79c87186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d631fb11cf4bb0eb1e6949ffb98bcdf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d576eda732f4293d18adb513a7574c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f7ba0dea63a329ffee866b8ed4065189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55c9e172369596e3f671b3bc8f08a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a87a8a57085c44fcc53080894f1b4c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b55aa0bc8ff2aaeba46e66f18a624192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093b528bfc0bca15b63fdd86bf7c0a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d9dc7456b96a7043eca95808faf01194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710f36655d677eca908d5fe0b4a163b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c9832f8dd8fda5415c4bba952b1b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d981b98ac3007902bb6bb4ba4be527197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e228840a4dacfe6c8f2321fca26416b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398a6da86baa533a114a7f107294258199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c7a37296156d65e1b90230376652e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35e5375ecb38f58bee349b79123168201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8216ef6e33d2dfea93c30fbfb7cb07202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fea70c659acf01d5097ddfa0da51e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3048ca24982101a0fa87c1e88a8042b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804d392bb1ca33c0c7552036578560b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89f02b2e72b32c9a3103a194e557e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db35ef350025dab8d43dde4e86fd04207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b60e4c0a8dd826770941f0148acf10208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1ba46fe25e47db393fc379d3b9b57209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea02e91c12ff1a9134be66ea080ae4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3009c23085bce92376915654642c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefca1791750cd81a43e42433328d58212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf2f802dceabaf111b59bc6c499244213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111204f8fc560b243bdd97a55c61b65214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c7e16ca7d9fcde508f6d98d4f7fd7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14984daf354ae356bd85aa495b7ebf8c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be17b94917c6459b6c6bc6b0bdb8247217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a0372f21e22190158a659e00f717b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384043b79228772f6fe4759605062a7b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6d12036b57ade1e6283323eb66c4e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7422e77b999253d831572d7c387f5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b3f06c4e92af28e6729f944e5f82d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2efb5e33de6af14da9b3f7a515e0e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9f6434581255e0fbe57e675ee159c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209d80664126cbc6bff529892977419225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d20d4cd4d4b12b5e6a1ef0aa7f632226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56aa5041fa5685795127f7a94e10c0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816373294e451e0ae5beb7a5967abcd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94af89574c37e2a9bba6c601854d49229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903799c7a163bf5f3bb9a91efb14279b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135b76e3dd39c924f2fd421fe2b56a9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec57a208f70dfdff06d7376f8bff730232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53831f3a9cefe93ec145fb3299bc8a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77649952ab72f72247a94f03d28d43c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca25be14c5dd567a2f0b5032fe25d10235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969600ca64f223570eb0fb72ae826acf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f67b9efb0130c8c17ec746966670e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87237112bb41be392d3c95a305dcc88238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0efe6ca6a6bf2df0466939befcc2a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedd42203f53f1070f375044e80b3ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1364f0c95cccd1b1f12cb73116b49241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e5270f10dc9b1f9e06e2af8fd5b23242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703a76959141bbc7a5dbbf07a3ebf82243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be19ad644399e13465496bbfec3b5f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea21c58c6f78a3bcb38c55ae458d23c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c71d3ff77d1ca2a5ea5af1f6ac6848246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9d0516b2ab4a4bf09436df9f14034247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126670c81bb6f42133bb655e6e45e6d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ce66a08733560c6ff24656eaad7d8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d567145af26135a1793e11f0e3a12b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297da6e30165ce14f754e5b2551fdf1c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c427fef1a0be40e4c2726e37e5e3f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c8a8111e6dc533d7664bae27359bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a26350a17c2ce6b1498de24732e72254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b78967a0f02b1854b8858bfd67ef1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009a39d0c501da518a16e8205eee8f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd4b199338dc4a12d566c5bcbc5f85257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e80b3f7b652e89407df01f907bec91258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b88d3d2aee375c02f98c0997602c55259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a73e032c5e3b247a317e1168e92493260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0cc0b17a107dd55d90ce7201316cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413854a19c9f2a023de850d8392d8f5b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da06c3313977d0f50bfec91876903fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f6e7e39fca5738e5a4b1443b53e49264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9e819eba18038330af3e7f468575a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4616736c639c6019320ebafb70dbc4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a578d033b58ac3cfa4cfb4fc61399bb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c30413a8613c9bcba31bd84fe7668268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8f5d71ffbdf9768ea2399400ae33e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa2e1141d68b3282ee7890f6a41f4c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36639e884c9ec559317a1778e92e5743271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44f5d46aa1f0fab469ddc06b85d41d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13f44c890931f272cf98c5a5c495ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cf961d5716aa26f8ea2929065c1bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22927dece3a2619c77b45646dcb0fc45275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd218cd62bf1784c2c339dce7e39ef37276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5b5b8172a06b0dc630201b66e419c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b1684bc96bfeebf980e5aff585966278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f06436f2a649ad1481fe5d9107c5d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14578f08162a219f035c244266a430280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd390902b82246c6d5005f13dffbd5c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffc5f7887679cca5c4a4c901f3135d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d92e2b11222580e878c7df98828f07283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c16763636f6f33cbb442871f3e0ed5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01fa8809252dd9afa5e4da9b076112285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50ab2a541ec69d33ac55a953e4aefa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97e26b74464f2f611be418391fd5c9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee3729304cbbfc82781a3d7893aa38288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476ff91e5f890e94d12aaba9c1acf9c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadb66387ee916a3ebb583018483489290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04428224cbc01d32860c1d327400be04291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc84230c567573e0a9c8be6a215544b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67078e7c0d7d2322ebcee5a2e175324293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266122e1bea6c0cf8e5c9e90e1d15b63294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204963428713f8ef2088f033541c101295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ece607f7360b88a7725e8735539cd9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0df10cbe9ad2298b52d0038ce9f21e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54438274ca54f1b81aceb7e644c74bc5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5aa7d3dc6db554d33567806f2f994299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443288d57ee65022f996ed6659fcf71c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42432ad3bf3b04a12e53acac23e6996301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adf455bc8023dfd3a33b83d972b1ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1d770d0c96294274c84db9f0eb330303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dd959d65d6c0ec9a1bfc5f6c48198304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467468a87470818a969de4bbc031461305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506026b130cc8467aced697d635889f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57f1473f7c28679ee349f2e27e109f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942fb597e88c544ae45a4309a40e68f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19176b692f822c6a801daccd4b7f8791309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd073f34adbbc033f1bef4f3c2bb41a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e696ec3ae3d13d195a79d56514abe29311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565381c5cd61d78249c8533133f3f7e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0109b8616b0d329ea0fb0db62049e4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83fb580d403b1386a099004e888134314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f2721acb0304ed9c88aa1c7cca5f8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e64d0f7999277507612708ada6ef12316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387c462f8e3685930524d636f34e986317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d782f81f212d86195cbde7de362b73318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8d9ec4e6573999868d65e2e803eab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666a195d68cec1e37f735a15da520e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f37843b5be58d21cad0bcc141993f6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518fb37d9289bb228fe1ba97e6dc42f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d0190744f0f936cafb53affea8960323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76472dbc8d0b35cf2ad902e10237ca2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c36f737c702160e40909da17b4e07d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fb8d7e71b253d767f21312a8710dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a530cd329517e5f7f6716a6649762c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9e3207ce9cd864d9a22e68ddeb638328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f30357fad817cb43b1e1811636f74b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90cad1eb922052993ad1ad93df3260330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c551013a06afd295c51c8327184b61331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221fd5f3518ba1f0409d4a752d62e6a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9e17e6910b4ed1de56f15a4ca92b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768a6fd74b8f6481142911519dc00d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42edd0173837ac13ad8a0447da068a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aef53f486004af362b374210f8d471336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7bc6d2f625e274fecc71ed4239947337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01487b0e783f68beb48052157787f8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581e112778e655af9f998a5efc7f2b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e6a8b8ebde678002f36abbc0defb4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000473ee655e1d115d4d70ad42933dea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33857fd5c57d8b626c80c8178a8e1f5b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792f5b35a22b5d43f3d7b61e74b44b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6275972b773a38bcd3083f375ca833344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457033b57eb78a1d1d8b76642c6ff19345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95b7174ac93eeffb16c9448d7526ca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3263e5df8c1d44eb37929b153612a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501e9f2ecfe6f6a19f7b16499369d31348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d0e703acaebe201e63aad98b41ba8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1aa1c5d4817adb5eacecf6962d7236350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61610eee1c295d2315c06e5e9d7ec158351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b32524b1d464d823d966f540205ae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757ff14550d93bdb6dcb4cece2af3e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277de3dfbae5872f4d65de6f52bd4a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1e8f98b796b39ad8eda06f00a09b5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cabf762d74dde0011ffcdc7d35f2a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230eb7a426b0ef2a84bad47c879503c1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9d16152402b653d4cc2aea39bef2c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7bd1941cc87d90b2964caff75542e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1cf64e6b674bd4621a84973a2d60d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a012bf12fea283fdc61d8a3357b84b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44951bcb86861f1e80ea51b2739f0fd6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18dc91cd9ab344ebee3415c96f5140f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaab9e00232b51b4458cb1b8e481d8d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3fd0967023b22eda457a21a38fe98365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37d3187f665dc5992a5e08f6a4724e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391bdb2a53e01ce0f22df795a26bd36367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525aa0c03f2a341d7c437972cecfe37a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe046a0de5c6e8fc610e777875c61b63369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39d809881ceba7b9850ba260d5a31d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee395f99814761b077ac722cf04a0d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc06162d6bb3bf2b26391d26e1da1b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10671113ae53c6b77b42fa953b8cffaa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf626383d8fc7e08093f7698e49bf134374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670f3b216e4c2040e19729d91a8f55f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055b0f3f9dec9654d409ea89747d568376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82994ec2bba72147992c4e3a68bc626377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8110811c5f89f7376f5f9ff1d4c12fd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ac457fd0245c54869812fa01b5556379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db4508429f6c9ab9c41feed402c111380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb4d9c2eea59b8becdfa7c56258e4e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cbab1775a64a37a4e26ba305e804b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee892f4f339b6950327c86f0ad858e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a67371ec3b62dc3a37dce196ae1fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a136e2f56585a9f9056db5ef51a287385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85850835574950671db4eb12a3b5ec59386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909dfcc4fc618c02d97170dbc6f9126387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfbfb3efef222bf5eec847eab17f33388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349ac0d27d44c6d99d299e07d489e7f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f29000690c24b04af37ec28cfb5eb2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02c9a6c5b66bb38a77788ac0b2c841391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae4540295ffb83794619078d1e8376392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ba4c4f9f6e08c00e3fe6b44effa74393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45ea8ca9d1ef7300a5339ea46ec4b6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22782216a0355873b8f6ee48d9104582395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94298ca2fffcea0fffcf6f3e14cc1f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d45698f9faa02d056528477b3ca9b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad29b374299c4d602ba394bb4556768398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ccb9650ffa26518261b3493139c8c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d7b2b93c583a6a30029c13ae5e18b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a772d6408b2d42b578917fc7f3e559e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392fc385d4a7b966410be6a99065ab6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57872e063e1b2de417ade4b5dac7ca1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fc69c80b85f7fbad092f74f51d6ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd7e29d6cef69508fb540ab75bf3d8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb3082531c306e3df26d9b89cae9d0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801eae4f4413b02e37510badb48ad66407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afd34ace2bef7217420f80ad3f23ef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142294c2023a726e1da0bd1b9f2a686409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0345a775a4272edf4dbad6aa9fb636410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057d34185432ffbcbd8b6655c566ccf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25492612614d063b3a93b47408aa160d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae63bb5e0a458d7afc17cc37a852fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc70472234ae545a065bc28b3e384b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510ced0c10c1152d10652d4f8554a3f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7aa85d66fd9c5fae3b7926f82ddd9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d31da068f9128a2358e2f30d28dd30417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa416bf39c7a523e6100d2c1dbfa6a7b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bb07ac43e16a975f6963de6b92ce1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902d4abde73135a1794ea0a8891be09420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692d7b6ff783267bad45c3ffc0b44a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7459374428747af13201760991e83422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b084edffd36237f4c8ef70beb33b1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c41ae19e9ca28f80c9d514d8978bd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4557588bf2f89d409cd7498ffc5c8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86289265b3529672ae541b435cd6a7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef62a1920129b6bc6a226562fa9a52d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c2a749ade4276e7fe447828f47a73428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f59ea3428bbf4d32ffbe95d4876587429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241dd30d6667bc62838bcb27498884a0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568846ee5bdba888314298a60531cf0d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3312e3cb8a5ce59527a16b219b7f37432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58341deda565cec6c29d8d1f6522d1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b0e3fed4b65a36fc62ac96d4ceccf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59730c0ad1482a9846a065895721c7d8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065cf231110bb2491f2785839be5b64436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e182b7102ff9193361646b207419834437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f09fe2ecce8f0130f191525d4eb679438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686dfed81be8458401cc85734a3fa36439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8acf6c4ba55d72efd3d5b96d872b16440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcafb675619d90ea8e5d22630a8a490441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26828d5104db62ac6a5fff6a0d89c8a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9e0c2660f58d90328b99680e8ec06443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac88106099e8df19ce35d7f334f9a3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a863e1624dfe591e739aed9d136099445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38da1149d4a5ccc1890f0f5772b238c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00412f1998f8b35b50fef818169932447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1732b76c6b8a2d91e5b6e88cdf0cd6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2e9c1de218cdf80fea54d3c6ef6e2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef4466bbac361d6b1605cf452bdcf8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d94f1587a4660516bd21de0555278e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12524a8cdf098189acdf5d4e2ec4e13452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503964dfeb05157fbe5fc5065626ef7b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1fbf97297381e7211152af95969d4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31975200d1984f903b69f18087cbec6c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac71dfa2fce20b119edf0ad149beda456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511a19e9794eb414840ebbf963f48d0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1659870e6a671d2770c42604ff4f7c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d17f3b266fe7e803b87c89b2d3a5d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ec3e3f6f5fe22b1630fb752e52e2d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca9b3b2974e19a8f7ac90dbd32c26e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda6d13e9282a66be6c0090d13677ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bcac892e0dc1f494b779a1b66ab3e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc5bfe5d15500b7933fa10adcf8885464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e00fd6c130904abe76f4ff0941ac06465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2fae30cdb6204c76e44f9b719886c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d2682baca75042999feda98eb4bc1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d5326821ddd87273f584c6e28d022468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35d788046137e18cd27e282277cb49469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b98d1f2c2edfc458d952174a1d780f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ea4f9cd08debe7298ebe76a4b7ade471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e609d93b979778aa0349992e6fe09c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a58bcaeb65a148f26b6bf9cecd7e7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68049292da7b7c471f7410ba798a634d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3ffe2691c351b9fe24474aa19f592475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0916dae46c3e7a231f0a1e47fafae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dffc05f95238c61a5d835b0c082bf0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb6db71e965a31f72468ed0da862ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33a9e81a65a46db78523c0178d6898479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d51623212c2addefe4546bcb14c81b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b599fb418bb1c93ff3bccdc28a9cf54481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c64b67161c28a4a0998d5d6edf59b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196be5a179e33a054c81ba281a63533c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54f293d826d0c148e02c2387a5a9ac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1932a420b506d341168544b654c9b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fd3ff51473777c6c662db9e092ad7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f28c89a9cbbfbd6d91396348711b39487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8cbdbdb020b650e720344b29f820c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03602907a15f19b2625209b6cc837fc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3401ffeadc22480902a9083fbe5f675490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc09263c2290441be9461c95b77876491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771c3ed22284f230e9510a5e1a6020f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e424210f859f182efaf477cf216939493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c858b44d8f2bc658ccac0c966514d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774cda4d2063ba3a27af5a34816ea51495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accc9df428df68914909cf7b87f4eed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff290d6c8b7785c83dfdb0b748f006b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed70ac695c77f854a3e60cb0f78f33498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867545e23ec3832241c1384006e7a0f9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a16515e84588cb740fa8ef81e283c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239895b7e22c3a311d319d76ebdf0ac4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd30d313c6dba403a9edf81ef9f4f9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8da07560257e75766bf7ec25ee99f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2661ecacc756c2c31b289a70e7413504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d636a75b6421d8ed9b33c84e76f562505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540eec4c97d91ffa94628f4b034745bd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39f5cbb29a142bdca50ca9771a166c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359e32887687b9f1a63e197fa71c483508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7017b182247c115c3e4da3a0cabf8ed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1106fbaa11c7230e1c937d8fb154bf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec013845eda4a9bcef796a64c32523511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d227018cfdf7869a63f8d963b6a474f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bcdb71cd6df509dcef975083b1a11513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3bf008960527be113c840f3be66c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b9bacb441aca5756d25e20ee040dc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb940a10a7d785b52f9eb086523572e8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f942bcaee8159fed4219b48515ed51517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0c830483d5670386c26ae594ede5a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0fa4b1d2ebbf2d61234cadd4de288519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca82b263b506207afc23a070daba9a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36fef3f931643a5b600d127b4f32c4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364a3748603404ab941ee2c0bb91cf0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21a338d55d747c22d9857f3197d873523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c56451c27270dda77e71e091573c2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd698d223d1291ccd9153398ff34522f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e66af148703de66eaf3a48ee46afa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c837bb3dde8cf6eda95f298eb315eb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060b8574a4bf8bdd6baa46edf52ab34528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea581098ea80123bd590b46b3897c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50d92dcc2e9648b99fca1535f950cf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e923948fae276a74bdbc89305369e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe7065ee425d4a3934ca6e380744f1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18373ad3d8bc1d8225e1dae6699591533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41094dad848b0049c7da493433ed87c0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db39913bcb96c7eeb5457a2c9515882535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fb63f1613e8ecd092721d0851f41f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9602e8e0c5f55d3bc0abc5285649a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd74a2f7fff4732c1accbe409856949538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca59080a680e8d61af243c2073e660539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c54aac12197e110ff7b1a473c0bc1d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800faf6397631f3f6ef12851a08695d7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5097c6735cc49624883ec2011a0598542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf001ffafd1b13dee42f4317239e16543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c0f79ca642dfb2ae7e9d231a7ecdf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b7d623161a53b8ad10d1d7d56cfe0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb1f52212e9a7a3d741e55363801f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15bbc6241a8b833b6ddb609309be31547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37d7fee52f84643ec96da8eecc1ccd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fac45dd7173f5a4e67e5daad4c0619549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474f7006f42a519ce238e2d1fb19a97550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afe662f0571cc9070bb64303f7106f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95e32b862cfbf78980fcde1e489ba3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5c69fe84dbd035b6485450ac66968553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a276f3751e2a031324cde28f777c24554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525f90541dc80da0a461692a3878b7c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41f0cfd54ca91191684ff014ed2b64556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3707a70bb35333cf7752bf2087b7d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703d683a85bd4441f7b81afdbed57e9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77235646777e91d658b74443f96c94b3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231b33e8250bc59fb3d3941a0703216560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77f5485b28972dfa3ed345c5b608d3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589f3f89f718ea39eea2471250354aa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ce8f67127207f5bc664834acf3d52563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630fb54f20f316c742537353f54c17b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51c1ddc98fb9987c7c0d1609e3efdb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb65c232f27a08d5ea93987da74babe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b33fae9c8d392231a8a23408a57f42567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6baffcf08e68bcbb7eb4925f8027dbf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0487f283a9a8b026b8d6ff051cdde4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda93d4a7fc2a81570f3b02c0b0baf5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ae25c741ba7a401650c912a33c176571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2247f455b24b817bbbf8a1ace6d50572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173be99f6b8285be79ef33ac08571c31573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd4881868af9f11b4addc683f4f6a9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13807b2ffc9a09b620a4a8d240a113575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa94d2d5e8711d108a68aa8b9f7c0a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773ebf98f56011ec4fb3330d27d6c24577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb978176f7d952d87d2b64deaec6c9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52a15a81bd99e1f664d477fbea299c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b63e9a472afe7bae144f2e31bbe135580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe339b64ff3ad989966926355893dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e5f9891c3278627cfada832121ec8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf2e9857be5e04e3a761f3ee474d95583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ee51eb7d87370a109b9de9c999251584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711472745277e86afb08d36cd109f61585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365abbda704e3949301b97fd34f1753586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135340153be407b21c770c5ff553aa5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d33826f7b702860b122900fbe98b4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55928b532930902597ce5a42765be488589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c83f3d26925a05fa9cdab87ab54f48590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75e82a6d6e413aa444dc7e1872e641591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e38c9e9ad1dc0000d5466d24bc9df592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c82eede00421dc75e65b17353abd66593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5055c8ac7ebff34f044fd50783f5fc4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41210dc856976225f7f2a1df3d1ded6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b856adc4df7df9909608cbf069105c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9abb2c551f1e1c13a3d1a479ee917597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d4ec7d060810867b7d27c146336b1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153fe9f7c318353a1f09fbb544794fa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8d4dc29297a1f4f8fc4d83e98a3f4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ffbcb9df732acdef62bf45cbdcb09601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fab79dfe880adebed9e4a41f77161602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e087c4ab762725d58951d05a067d2e6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb202d1c752a6e8d302c515404dc80d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7048006ee27661aa3a65ac766c2930e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701344ba9f61cd38d8b6a11ffb169c61606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94520398330f68a934e49a9f42f039607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52434124281f9bc86d6d4d03e46de0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabd3269e2bc4a7bb3060d59f9c37e8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9458f075e4d048fae5e7c6a88684b89610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60ef92b5376d4ecfc72058e0e8e32a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28907cd83a08f85b008d1d8229324a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4b179032ece75585c5648d09c884b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb46946760ce0afaa0f7dd04cd55494614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5128db98d171a85e9ee5044cdcbcb54615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426fae9a00530291d30cbf1028c91fe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0382782dcbd12f19d4eae7758eca5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207f8b9cd8da72121c8c570e858f29d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba1a5b9db8729708708091ef658a44619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add48cf37a7641a0faef31178950720620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be8f3b462957a08b7e7b442c83ac00621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505ede41967f1ef027b21aa5218cdc9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7eadc2489fd190059fe5bd79ac6b62623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a860dd0188cf37b8d2e14cbf4def4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f14bead530833d7dab17c4b506a18625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c238c3f0048b90e78a982891c2bd8f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc177e7979c58dca8c5a196d097388627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee582b8fbd96bacb3ac437dbdc27fa9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b59721bd05294d0586d8e8365fd15629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf167eeee09a187447a0131dd4510f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ee5b54cf7293ca0e259e3f8436f1e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f542210a5323fb91d5cac92ee7b2cd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbf1c922b0fbf083ecb2cddd9480ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd150648d06d56287a8f12a754370948634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50264ee8bcb138bd730bd84395d292ec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd688d84518f0d8173da7b6557f278636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ea7029c4baecdf2b4fbdeda6d1e30637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0034f2baad5a4a02193b66e6ed026f1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a7bb648fb419397d1de0f0c0a0c9a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac3e55c19f5fcfc5756ab2d88d237d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276948026fe10ef8163272f2d1a1c54f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee27018f39893c1cc4946c266d9b6a4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a8d6939929b717ac6aa41da632152643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222aac38fd7c8629bc0e810b29ce5ae5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fc05e50661d8383896dd009f06b7c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bbf0b8a96dc7f2851fbb781ac25c9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f44d3fd1325bf86d5b2e955dd6cac1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bdee845cb7f486cf3ae1ae1cf2f8a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea0f5554178f90736bc1095e706553649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1d731d891d7822229b12a4ab218a5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ada57f1b07a5c4220e1be3a07370d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecc37476ea39f5dad27b87d685b210652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e547792c6f91a369f91c783ebd830b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc3a4a25a041f204a5e0fa5d3b8941654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9f487d003da584f2bd8f600f62f4e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50900f859553a4892ec6de1ccf97997b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636c61b5cc7801c5590eaa3feee904e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdedf4a54a9760bb9a2766df2479296658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ec62629d54ba8bc4add8b5bfa52f4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd481bee000918493cb5c2b23fe983660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf496d0246f1aa831316bd71a32b99661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75134320d8d45097dc31889e59f64f0c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced55b1b1490ab8d487387adafd50f7c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e46698ba9883d50f2ef57df45c81a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa2209e1065b3b4ac6c83f2556cf3b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0e376a82b53972dd579e80eebd6e2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415d2575ecd333909ebe24b132eb635667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6ecafc9417375ec0b6b287577d9ee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b171da177be9ac65a65aa67fba9558669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429909af4b0b1f4dc6acb2ff032c1e66670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2647622483e41f6d670217123f8e8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fceab661505c1f5edfb0e414916e6b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4d1f6ccccd81ae2e8bb47a118c944673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40b8be8d81bfd9c1e3e9560e2e1342674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9672672ae98892bacfa9418d862a340675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38eb961f3767669e0fe42cf24a4225676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537aed088581a13dd8a6775a0cced14677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490b2954a8797a41e6fb4e89b383a3f678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>