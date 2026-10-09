--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a5249cf636dffad85a896744e43811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f6b39e66c0f6490137c5b37f6818c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9dd723e3166c56b179c61490d71fea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d8607fa2147cdfd870301e4428f0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04536e0989acefe4e92252d94ff77325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5951ac69b170edba305a5edb80eccc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911b5c488c29a6bff09d1dc5c8c34fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6a58fadff8774c3784802a9818d0b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f925dcc0417394729aa5908ba75fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432dc7f32a259516b580c5cb324ab9810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957cdf13b955140cc111c7b23b0ab0111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc01d870147961918ed5bfdfc57dbdc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f9fda6ec427eb07272fca736090e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac1bb0a458c8302daa66b7583ee7b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8dc889c17ae7ac6c866b9b2cee25415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72fd76c002b6e6727bfaaeed95d71f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e95e1440f71bd26027a40bdfb09c3f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968e7cbf453c7faede294c09aa5431b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d8e35c8e2597f360631cf4b03c1a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d16126e525c026a326111f01b1bda920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f2d109a60d137126b549a966198b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478476559ea9945755388825c08d77822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d89f0fd530a62324c1156c8af4b16823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566fb6acb0e4fef31a94f1a413ab8e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbee1d87de100c4abdea59565d07e0925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa8ff08cd0a2dfbb71fe16464a81c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98751828a49af5054ee3a1edb99d1f5227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe80e5d7d73d681da825fdd2ba357f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd87514bbfe704580b8fccbcca5aa5529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f5e2d7ce6a2b455ad21d0f47a642330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33902829dc6b68f0767a0f0b2ba0404931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26cb7b6ebb2b9b4d169702de0cfc4a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca550f6782fd364ac88b697d3846a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906c286b90f61599de1e6949835e63234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f778b97cf332cff04787963e07e3935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0c7743c495d0c2d880c08b0b0248036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ebac086f061f550bd2e4e24ce7cee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861702f9b1790e06cfe45931338d005d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689a5cdbcc9aaa6eabb2417b6035c5739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bed2a4a59e33924c969bb3e11705cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c019cb881fe0d1ae0e035346beb4a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b080f0febf56ff0aefd61a59b2b77542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350d9963f12410f66a2f2a845dd6a4e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc631530dcab31f3506847b520e69aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463befd94c92b9bae8ab3c2d98ee89045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9fb6b060e1a129c1f4913679d84ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e45ce37b9e7541c4c8dcd8748fa7c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a981e224a23f2ec7e8ac5d39098143148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323a0ebea04cf215e685d9906b94acb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befaed4eacc668d5abd23d80ae507cc750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279cd18025c8eaa56468256421d0d0d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c3bb692420603b3d5255ca266965b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6dc06cfa15f0970c4fbb2b72642d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c4071c325bf2f2a0f3287cc4a694e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e025b684cbffd8047fac4922193b9d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e7186558efa1cff13c5de7c5d99f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4a18bee83e1188cd70145d7da579257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f618f28d6eee36a51848915fa68eb858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd88178dc2e0dfd4af7227ad0741d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976e0f6504b78d482d118d402e13dca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef807ffde655523e01aecf259c334461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eadb3b1b30c82bf0c6063a19d11edc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84f7a481cdd6cf2f5da1e61bc1f8a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98338965255595b33ab5896c4f75a6b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09f1b483e2bbf751217afac746f6b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674183ff0c8ea0dc7297d10950cdd1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a36518616f73d5ba2856353276100467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271460923ac11b782fa944d1d13f49468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c2933a390c3f15c7f78bbb6ef9cac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4079cc8b65bbb92b0376164f98206b270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d37b24f1d5972bf184f7fd576cb5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e8747f8edcea472c4b2d7a610952b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548c4178f2e57b90c16509258a931b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb03a018486e83cc08a853668dd18ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209d9534b8b6db9194ad12052b190c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd3db3cf0923dbf2db80ec28be32be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf48deb13ce306ee625b9860f5221ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aed4f870eb5d521fe2671ea429174378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a349e67ce2155a33138bf5ff96f8179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5dff38894b024a61e0baddef3f33fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bd4d3832c57c57dfe1940ae84a28d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508240c71da2470eda58cdbbcaacd2482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6c4cecd41b298738ff87f2c6fe28683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0699593e9a9a3f4ae48ebadf2a0a2f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7391f7b5c7b3318667a47a7f769034785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf22c351a0c3aec721c37837481e81486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd54a47f4e4eb7ac5721e501d78eca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2e5a9b9102d6e57a075a707fffcab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28554ccc00acc65b8745f76eae03c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d476828c204ae0d8483c2f858e2891090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b476628861b3f18d1ba7ce9d1a507a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9eccc1f7e2ce5bf5f99f72894fb1f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa94bb1e90c5c54d0309e88a8df6f5593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d592c7d510443789e9a19f756d967f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c784da2f873c95217cb4a11515f2595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc8f1d4f0e8dc287cb4b2b28878b5b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d827d7bc8de352afaede6c033c461097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08389a2ed40fb9a06d439b8f0535ebc698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6c34b5183f711355b0a7e9476ec4c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8018ca5c33687d5e99abdcd5b4a49100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd891c528cfccbe31362760c95fac4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9da57c7439722425633bc32e835f03102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfeaf05e58436e3a695d3a09fb5f226103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f63f4bce9dd491c95ae54f63d7e702104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a77368c3b1054b67c2ddf98bc31e92105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71b5f78b411bf895ffe1bf995b98f4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0bec473227dd424a6104c4e9be828107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bd9ce6ca2c53a3ad798c3c20d0594108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e2d663b7dad7fbf25d406174ebc7f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4f9e372f72379293948fbec94f90d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6edb5662557fd33542b6fe71c26db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04cbe96c56e31861996b52ee587ebf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a157c064d329f9a136529de585b994c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab5cccd08cefd6328169d346257caa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca319c2729252d1dbbfe801e49c87f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c18086ce7aaa9b11b88d00420f8c18116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9836e7661a8d414c8434905f77784e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368bb1857175c8aa0358e43f0850d76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9264c1c3c53a40a836edd4e50be254119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c681ce4883671951f8fe1913ee78f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55b9d5fbafe1cd153a39f612283a47121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb36b161327598079a6327ad6c89a7c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fd79111ab7ebf78edefefdd492a3d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d12b3b095cb677fefc357824a62b22124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22b439f5f357647dd46927a0e8759a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231de2682804063e30e641301e75ce7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7f18007fb0b8b6e1a6f7d9b15250a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d11e6bca5bf0878f2a04500de5151b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5741809cd5a3c3fdd29679a26533ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720ca86528c3b7b33f1bbc4fa19c35a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcbddaa9c803fd421e6841b9b303e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916257fbb78af63d256cc29c51b6b637132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833453e41ae1bce3732bb76cd543c61133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99b2664bf75ef25a0a1a79079eefdf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105aa746ba8f61e478e84d0a7d31037135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f32483bfba73601350c46e6dd4c4b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5f0f7b3cf9bf0497e8ca9247049e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0a37b2cf2b3008d5febf42eaa7499138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19798fb5cf3a29a8ee0d0fcd546104139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058e551784ab2d30459d31ce4d9026f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc9aecdbad9c4dded308ea9d02edc8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8398170c5c1404c5d295dd41fc4fc2b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9db82cc4cd63f995093a3fc2edf13143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425ed4f88d8a89faa154d8d81997ca5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a851394fdfd4822b2a9090319b097145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125997228cbe09aa77798cb5769276a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c39fc581fa14ea02a925c539dd9cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbdeee33b68431c2764304035667e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e72126e26904a66fe6bc04480ec88149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38199a5948258fca09759ed9fc09292d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c364252351958c1c832c7be16b806d2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76694247dca5d9be318547d565fa2113152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f62f523837534039a5aba37990e89d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418aa9ca6b1fda26f6ef594f89a5adf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f77a063b1eda8994fae15c34804cf8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cc4340a2446166c910086932a60b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9769e81c29d67f2b6752c6fd1b918157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187098dda9812ca793a29af317b1397158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42856b647248479b08f48a9c3eaabd9d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3a283ce83dc26131183b392e1af55160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301f70a07887bdfeb765c9ce80d4c90161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34512ebd7f9f4d9768ec5ff798d3994f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bb213c37414b7af9b30f8622095ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1fd89a491591f56f5301a2064391d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610f3350ea3594eca867fbb38b910d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871072a0153c4d827df26d6c8827b3b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48b9e6a99748e8be3b703202d7afe2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4eab2b7e8577bfae52929e0acdb72168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f80c6fa635a5735bf0265cd2756ad6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b35570ade682a6ddf266b5c52cdd58170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841484cce2c316c425bb7580ef2d50af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67d2d9364abe38647c5f2aa7429f79172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d94d044d14ef6399146dd9cfe5512f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888fdf140fec003aac6b80b29cb1858174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d055a6441834b34d66fb2a5011fa189175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37704db89d4b6ca5fb42e2723577b0d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4034d810acf976081749113f90ef7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74e0ed3daa74c5f486ec56d2f8d899178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6288f7d3c54db4f07200f78970442179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96677e30f4cd741f2a4fadc910dfd249180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bf3852ea4e6a9bd8b535ed36d8eda181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42720fcd34b1a40682e1cbde8320a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812370d0b6008cde4ac2c478b2d3cd76183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775a5b816dcc3b2412258152ea5e01b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bd0848a505602f33d19c0c3308baf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6cf00ea506149d012645c28ad88da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b79f2f39a112406c1937d005b8b96187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f9b58657e2dceaf6bea3c0bc60a71188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cac0134fd4d3c837e1895c64e35d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa951f64dd1a37fe6df475d65e23aa6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c64e38a999218b6ba4d9914bc16e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963e681a9d733f523a040d618e55646192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c7b55d658fd577fe7e2bd6356ceab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01a322a9cc7a9149a6576fca1df334194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23b256421bd7dfc438f6119fb49ecc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf819b6753356e6b6dd59e3320c4b9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dddfc8671b859369cf05ed5336fd71197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24b18824e2acd63b82aad241d03ebe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df762dea079d72984ae1a5559ef8a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b80de2c1aa76c58b63e56e5ee1a03a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6ce612e78888854306b05b651a9a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97f24dc290ca1f7c2ac8b54059ea8c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cc1d172ac1e8da3efef830d927dca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c5ceb51c799eff8992b0a0d23c952204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a8cf1ae72ca8e1f14fda4f0825764205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921dcd2f1c05f3f8a8022367bc6b6a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3155cf7ad7270cfa1f7e6817d4461207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438eb4b58b0196034bd3986b7db55e92208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac264d65a8a7a5b8d3885c3e8126b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9fec2f5b56bff8b29544d82e984d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be001092beaa46c2007676897688fc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244b0a7a00cf990cf25c9dbf390d096212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd6f08b695b30ab08b46a3237f020f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47c3b1f05a2874a9b94d1afda17077214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ff96e8a8da16a1fd744ed90cdcdac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70dc9a171ec3fdb45482e00333784f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb7a95cdd9babd024f0ee917fc6bf4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2ae4d5e617eba56f38c1f0aad6eb4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47393643a464e545d6f2bc8dd62659e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e16698b113b9e9e8fdb9b30b94497220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e13806dcad4616083839452fc4982221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd915f41adae427d26c9fe8fb9af84222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4ea2fd4f068b365a318c0ef2728f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce2e23fab1216d06b552f210749300224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fa2f397fe1e115dae85c6af1305a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72cf26828a061d54e97502b192cd62e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8c13cac4601c86b103659b1f3c8c5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad0d88380774ae5bb73116feb78dcd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db54a65192f4da824672e87ee2f5e1c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807208aa81bd1f2b91ade9de3038116230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69763b928d0384f33bf9cf00dddb5882231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cdac17cebcca57268e96a65cc5b4e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2761bdc646c3c65337290c5b40a33ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b08800132f9a4d6590c160c0f89f01234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fbbb9ee2d8c879dc1c5f2e38bc0f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93966dca4770bc9bc844d2a11f19774236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c282e2948ec16797345845c8892b9eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439949a009aa759c324bd5d91ce0ef6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061a1e9aebd2207c5ac6cc59d370a90239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47813e3fc20945389cf9eb98f6e4c2c7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe13768a096058322c5c68ed0c423f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430260eed73756a8d9d61cec5b33851242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ab8f6e4fcd22b4810bdd82f2c597e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5e1f54883a9e5a501826d0dee2731244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb71d5a8569d90e14b027b83bda6cc6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080219b5e9521388533bdb362347d372246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8277d650d2998e0193f87ca6cec48247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209f05f8ea22216f847f5de82c81479248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab638544ad7114653e0f4b56157d956249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070337bc149ed11199059482c704305250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c7a8475c0eac0410543680915a6e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc288104379eba6303df0742f7c8c000252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfae03456625edf7ad3336b0e20fd9d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de289eca08b27cd9cb7b20c88d51aeff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04986a0d2d7710f414083498d0cb9e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52c993180f4e69ddf92ee12f9200b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633de0af713816d59a7b4c184aed450257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67976c02658e653356a51bb42d4eb77258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c46424c8785533ff5fa1b4f7b523a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1239f2fb2fd9b0b3d32c945917f8c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc221dbe957ee59f7f45bc859a50d33e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f91965fb0984f04584fe1dc3871a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d2d1ac7adc2f9acfd87df8a6b4045263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e306b778bb3ae25fabf5444b8212d0f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ed59537a5fd4f7378a9193de7601f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0df33a60bda4ea9a2ed6a91e68537266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85fdca48ac31a40934398413437770267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56e35aa3bf32dcc9c1488e8a14c603268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd19f7928692f7375d16641fa3c1edd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625fc386d3847e96bc08d0e126028e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd790bb20ccc44e8ae391ca0f134d35271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059a1f427dc0bf9d80a08a273c293a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ac5e9cfeadad438282f3290b981ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ae0f66ad4a418b8a0fc10ce5dd2fb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cd87b9ede3ece07a426f62c7dfd28275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eebd635fe47685d48efc8ba4d68821276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd49ac30ff3cec74a0eaa7407b725e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985795d6d396723e745f261e36ab3cba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca97b7740e13441d5f9fc8fefa45057279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce055c6a9d4f4f2816b21854e2da99280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965203f544ec884cb8a5585fa520587281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ee753f0534ec71c2a8dae8a87454f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e895d12f9d073900d17e4c1d1aada8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dee26ca557ef358253c292bbc31825284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa90334482fe6c8e37a0b500e25983285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0c9928a094e46172e34905f973860286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfbfab5df530fe35688ae2fe88893a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ee4d181f752a1e9c17d3793ed4427288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb75664d5e1fe5d514a53588a396996289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30691304ed22b85812b8fc4d75b75962290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3ddcd83e4b1e2c8fb1e2deadb816b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5f21221d5966c9a960e0bcab8c5d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9461c4ed9b45d3d56e9d8dc5e43c3e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86443113b949f9fb4cd24ece9c034a36294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ce4afb1837c0a7477a0d55cd002e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd726d0a6d2854c12c50ce542a1a0d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2d2e49870bcbb3a906693748675e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb78163c19b36f1e3422e163201717d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4f38d9e4b085301f6237be1d1357e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15690266d689a97c8d0f449f14a540300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804117d0010889a7839aa2572d0c542301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edcc4ae7a1b889fc1ae5cf55b8b323302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc92791fa081a921f06ab34c2215032303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b35ed05c8056ba5d6c8c33fb5f6bb6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858a38ff67f6bb4a5e7338bb84c5d35305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afac0135a0790b0062bbb1e91044d1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538d8de7343ddca1bc6216caa91e8d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80216686d3d9df7a7a92dd8dc603f544308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d70e46951ac217093f88c5fdfb43d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b847561124bb01397bd31b78562360310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5df39c8226693953faafecf6736d9e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be175af4ee05c55889fece3f284bc6d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61150bfffa253f76cb075873434c3d73313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449d1f8049fac7511038413aae7f688314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9ea684810ed4f69af22794b16fceb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f696c2367d20c2cb5d61810ef17ed75316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce880c112f5e816fcda80f0658d13e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f52fb24583416c05a32706284a7d42318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635184bbf39a00d2898ca79f40ff58f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cc47c7f5c683a9e52ecf099c150ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0164f275dcc2fb5d6b6f6c6772d245321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2770da400b7ac5c5e94be81c66a29322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d5a1aa1ec163963f5e271b48cf6b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e023d46f3ddfbdae8ad009b2a6e8a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb656bb11e3c150bb945b5d89838cc6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6083ea5abbb2dd02fc76a3a778bc6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6ddd29a99b75a07ef06247dae6220327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e07a7c29201cb73b16ec044cc209e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d62abbf4d7bd6b45b28256e37f460329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57233a9bd29b7f33749b747e4b351ac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3555f36c8d054bf3d31d9407ffd302331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b62f2da100241fd5e661f679a10b8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599a2e1e42d3a237b1d85bdd701b549333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ded45eb6ccd471935cc53a0f325193334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cea7401095c75cebf8f5e4cc12d6b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67340e26e177d06bc1815e3b3495702a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4daecbf0ee5a0d03d832e923f308693337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbf684ab07eb0a554f2ae41ac02d12338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79204e53bf2662fb06d80b731b858b0d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2753f5c7b1197fc3dcd714044e1c51340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512cfa60036cfebd8b6b5ced114dad3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441c6adb19e5a1934be27357b71fd27342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a323351aa9d938ff171ebe6079f502343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa873bc2ffe3da62eaa3f073a6d1f91344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5dc44a1106bc96c1232654d69d4cec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33c84089712f1acb6b8d91bfe8353d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d370aebe2934ef78f8e9e859f6e31347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9c8e5de0ab55e58508202cd22a1de348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a47466faa652fba7cbb311a148515d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3df893b851bc8d301780a304ded93350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2001471f9d6c277be29c4c379feed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f14a10303fdd7f411e1be2ffa48d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5a2b579e16496a3785fad097934ea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3e87c535d61ac3a041d90f6876b36354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7b18977be619cfa109347378419cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aebc6c26b217372f9012f8bcf83586356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cba3be41a955105e608ca0499c7033357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfe9002eae94c82ecb196c11ebeb81358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb58ad5d0619e5a076e18a729925163359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60b160a745b653d3fe4b1a67447052360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1ac3cad6d57bdc0814431d320d52d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f1e86d97fc02a662d692612e6013b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e6dca3ceabb21728ef00867949d11363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea249866138444c9794922f602129a56364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925d9a6cb4d24c71e35592fbdeb3524365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a32ec5cb580df0ac01a083940f8949366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bffe2d9aff2e6d7de5b9c3a3f8205367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497d676d2aa4aad99c1e01759999775368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a7fa0e091010207d50249a526f9fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d609be9a59ab031530ccfb4ae5b86a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754ef1bc5fb14f9c211d1c53b3b22af371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86eb886e1c6b3665bd65ebccc9f6dc8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea10288a688005041e1b55250fc3cb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515f239ac1cfd9e83ec38bfd64db742374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc0c10e83233c0b22ef0d43e259f65375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23f1f2d61573c2a7df966d3eeee970376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591f6aae44adcea52ed94c82b53ab8d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6da6ac39367387059bc52ed79bdc4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed066799034ffc9409e56958a6be156379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f195d35fb877174f70bade8b8905b34380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb85678fc49ad1c5203307bd98b7a42381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6287ab3d033798901ec5ab7af752889382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f69fecb3da0ea30ed2911ecd06abe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c093aaa3f52bb555f4a0e9cc39e6d2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391156fb6d583789b2290ab40c88d937385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0252a5bcda015f572b94c944d0735386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553384cbc4b040882bd793cc067f91e9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5582c184c9ee521de70236a8f407f02388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdf087bd3d50c4366e3e7bd6035ca9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcb8c6b16d4a1b18f28b630a7c575b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d51bbbe74ea988c2f3b9e3e9310f8c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1d058aec51eb12fa93a8ac9e7bacd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730674b5e4c88ac3230baec566af662d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9aa0dc4cc21f4fb3c84036d730fc4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a925c8530f5965ed6be7f0592557f9c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56b332a903131ed0a1c9638238dd69396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a192d757b8a79eb783fa4da43ce1a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf5ce1068a17ea3364944166bd8514398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405088515c85271fd93079027aa7e613399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddf8753b8c15090f2b9ca2d6a182d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a90860fdb7a367d4d11686ae9aeff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d64127a694cef8b3407ae1675e0fe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa42c0e91381cacdf8b0fbd3d69aba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81bc795e04adde550d4dd1522dc67a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b51ddf5fc4f95f61b0c94fb668d318405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f33c6ed210e99ad29ff227f34dc6ac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2418f1ef24077e24ccd2d74a2c54d7f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8f5b4d248f8922e58e99546a0e96f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb632bd07512158507420ef3c27268409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f1ffa43c72eedfeaf3b27b3eb5908410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f424fa38f880cbf4b50bd812121d1b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2d24417808f047c2464669186d2b8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081169a348563908e9b5ead27d2bdce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b47c5ba6d48e1d484681c42336d230414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c94ac0c121eaf23a9891ab71d6085415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd85b5e43e94e2876c130609fc4a38a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524993842126bfd93a63e8112346b5b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f964cb19dcb47832ea245ab5d2ae68418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e22dfff855547ddc041e774f34d297419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda96c13d038bf20a6d734cc0c8d0de8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93797e0dda613f568c24f7e500d476421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b76960f278772082a703eb0030d494422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d1501f98d39e647378108d09b7575423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ac5957d83c4052fd069a91ecc9767424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c8f18f6b5c083583d60e1b8e858ab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848207dffeaeb918cac89f94e621848426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395af7ba680bf2e51a75ab9d4bc5698427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bec78e24ba047220eb2a1b967dbe45428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9ba02e2a8f87bb00c3a62fbbdeacb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a421dcc4d79d7a63b6d734f90681a9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba17d5eca0625d0380acb904798d24431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ead93955a20786465e730645fa7b82432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475ed00cb866d385b9045d30b266776433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59038b6e7843c04adc9c0a94e974e04e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa83f0fb6fe923610810fb137d62246435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b99c0c8b2be518ff9f6c2b915a6fa3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa80398c11e391faed67a6d59c4d4a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee69c3a28e8750502b417944daba209438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141168dd69f543cf5622225d75f68e42439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859019c3779e3a7e3805d5943d144f4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29048b1cdcfb9b54a641ee4e2bb378b1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab13e7f053e33caeebba613e7a1193442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71dc283a37b9f1cfbb8469c88025467443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e470e505df9df78f2ae2e6f8095da8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f33b52a1d2610908bdddde3b713423445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fdc52a7adf0ee6164df9b3f5994fd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6b802897135dfebbe24fa5eb09c17447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103508e3a0e9a4d9802c092a9589b60448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736a49f93ca0ac061f32428a7571e35449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f2a9b72690501331417b96c80f3db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3517e454d486ad207a05eed7f1de682451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e8e5766836a9ab4373bc851037c32452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987833a1866760ea753b3dac05117d19453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd84dac44e2bdc1c8a552b406dfa2da454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466024af47abf9c31a549ec870b5bd33455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63a85a587206fb2bab4f4c11c42935456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605299c95a462a9c7de79ec3bacd25a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f231c3c90bbfdbe58443699887e39458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a43f2cb223ad632a36abb44233739459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336aace83716f83416003b9786e58428460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ac5ac82d4baabee4d9ab1bd78b98e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3bdcc0acbe489cf4bfc6e1e3799cf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff492821994f0da0a585d3ef4f0b7bd5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3baa155264bc189a73d0164c3b0337f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483472e36049a0b5dcc1181c27bf8709465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c7a2c989a8910cede5f7dce4db8d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63284422e0c715572e7ff2a463fa6c2a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93c86bd1e7ed7385c715d799b1e82b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf12dd9fd546cfbe468183bfdb175ae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ae575f244320b2ae96a4da26841d0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c24336ac53729955dfd700fb8925b0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987962f4875cbf467c198298c80d2806472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df129b6c7d9953c5f3b6a38701f33f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c150bf34a7c6287cfc96f07666fdb35474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a69cf6ea0f77e32dada0d3f56396b4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded0f0649144962c00564a17cb224e0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72824a2b4335a2dce942237edd728648477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42ba20d6e78e46bb123ed2e388ba20478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d41acb689e6f552eaced52606714a1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de0e7160f97729ee4a98bee8a34eb8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c757e0dd9b940fe6c7b7667151b6e29481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711aa4d3140dc5ff1bce762f926c80d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67164c075745412ed79d54962313680c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31f1715e206fb3ac99d5d9b9501409484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d616a5ddc38bd4cc5a46b30f240fd8f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa14fba45cc99365292be6148d35c2d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113908a773b4bb870ca86ab2f60767e2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9589c701d172b2d92816418e4236650488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca0955fc7967fb6981d3c6476f3d24489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20081892c14bf9044da02c1611399079490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc02ceaa7e2fcfc01257da38a580d92491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84718e27ff028628640ae244549d5bd6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae14621de52ea5abc1cf7aa695019e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f45de969ea07b968a7f3761472f388494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13148f4ed8e2a6a13fd79b2fd8afad50495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573339cc18d222086775078b40960f7a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c08b7cd14d04549fc07087dc775016497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dc29de9d4b4922b38b8b41d2cff3c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165852289f19ead31edb1de76266447499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe948f2af7c97460bd8359b27fe2582500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59440e06fcc30730186f8903eb972f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146a259df93110aca80218462cc6843502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba19c9411d00984b5532b9813ccf7c6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0734869d2926a86597e34520e6037504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe5d98afe894d26ed68e34016199e4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e36f29804bb7084877fe87e72d294506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee703987bbf5d54df3097a94e1b1eb7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940beaa3158fac17ea5643ffeba9b2c0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d7b12fe5118816be57683341c0b9c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde6ee4f73d18b75b0caa2b63332c32510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70b3232f1fd41d55e19f717486f452511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533381025088ccfdd833eadb1e29678a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc92a63d37fd6efa8e826f320ddf89513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f52ed3ada0838d1999176ca558f969514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a428d92f65de33e35854d4384bcba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a117ef0a0597e9c7095d815be20df8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212734172ebef814a41b6a7f0c62730e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd5b91ba05597bae3fb2023956be73518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81e8f81a7644ea932edd4fb17b3b27519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56b97f98b6f132314b90864e180ea6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713039f28f4fea6073faaa2b472f3047521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b0635d95d00964126c638f3861876522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af437c9433789ff59f50646cc6b6f75523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809039d29619afc2b772198047492bd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12997ccc3c5933597fef87410ee3df525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2ac6382d890d7297cd0a9ca578554526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ad194014a17e0bc0a09cd0e83a6fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cefe77444d08fa919db4bcea7c222528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298625fd173e09368d6bb5262aa4227529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dabea291cc302d732a811b8de8d3f6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceec22addd8972905581f2587aa92c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ebf49801cf47ad3cbd3009795c9aa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662ea832a2e61412b868c237c973454533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611339cd1d92d23cb6d76f8a60d02c6f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb30e76901446d0515357ad4429426b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84de80e799eeda6dbe87de3413b44e0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d634c0a2cfb07f1052601e6726ba1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2f3308d2fc87b41fd93f81ad7abcc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464afa093dcb52371ba3e9e4cf13bc8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1352fc4b1dc59ecc07b1da9a2dd8b75540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39059ce565fd2126dc7b9b63471c67541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37973dff0518d25a27895db3cb9bb4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105133524a7f2e8a47ec8be36041bc3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e31e7032f9193ade5816216e5e2564544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9973c7b2adaea337cbfe41268fb36b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32437f98d84ff7ef11efa16f0cfc2a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9dacd3bb41ea9fec487a500678d63547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c592b5962a5bf4fdbec9209e66bd8e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b93affc42e7634f3a2730cf9f35aaa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ca6130ad43d8eedd32b7cb7ab5a2c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbe2b74f2b3406f74a6472ff68cdb9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da228b34fcee80438606e8764b196c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04158c3d35d2e447a5fe1aeffebd037d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f43bd39bb28cc982000e45b80afed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296929132feb233645533223ffdad39d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6905120bb21d0743d391a85d1ddc3d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22200f378dbbcf26d0f7f4bcc0c61e41557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd2407774c014ac54a3e45f5f07c81558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69a9c928143c18230f9ae2aae751aa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7aa4d08bdad79d75a8ff1de0b8a34560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccfd960792400339f1d63d4174e2b0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494bbad98f721442891700004ff0613562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee116b94be34734b916b7c276ed75c8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ff0b36d883e737503055ee6a62cb6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec8b518c0b24ce6ef5fa66170b6a55565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274bdcbed3f203d680b473e95536d363566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe677526e1c9365f9169489255f9da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260f9aee4bc99d2cf1d5d5ab8158f9e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e191a7bf06f6d8041d706f69e879ff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d67e0b90104743f71ee13b72fb011570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02324d028284dad16f31b07558536c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b7b2cc3ac81e577b9e106ea1d4e4f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8207caf8d42f5e67489f123d527031573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384cbe60d36e2059224e7827299a897574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac353a3a7ba46714ff4194e71515fe6d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d41ecf8343fba90def2b7dbc4278cb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5952dc84fbd14ae71244671949cf8f5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0423032bb5242268d408c12e5509c11578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225f909b7670118517dce1c4eab8086579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f55320a9d1d3e3401f511a23861bf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b5c028d03f7e11a6f60ab8ab31563581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f72392e83a9ad14a728aa453d8589582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931eea690355275e5b4956ccd6fe4a11583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e4a4c9055969884ef2633f6e93d24584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ae8f7fff7b193a29940d5fe33efb6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431455cb309e17a69d87362b62bca2df586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf95f59dda25e76434f3e54de3cc1f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073d950034d6bec436f5cead44ead0a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874604b493667ea7605706a8509049e6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6ad077c7c5b42dadbd8aa8b78401b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90206cd22ac8c3b6d1ffe3523a745db6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7a0d9d168b6130ac978bd435c1cd8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8e3ed51b923f19312d6672217961d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11c4266e8e5b1b5e8dc1f6c69b5171594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd492037f718ab4cf2fde98ce35c336a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95867d5df2c4a8a0291b82b07ccc127596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf9b910fc3c3a73f3f77bbd8d37aa6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e78c06a3cc62c408ac8f19a135ca1c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b32c4ce2343f0cea754415824ba6f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048083c32136e9e07647de4b51dcae36600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab268449a1e8d366e7642446ae322f2e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e36ad6c37a91c7e0c6fe923a2f177602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed46bbb81e1f0ea5d4830ab050db45603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb181db913d93c1a878dd20d082d60b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1059457f25f34cc3920a3d673f2eee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304a23edde1608939236b0b05e68520606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a8cf01a012cc25bc166400c3f6f4d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca06359cdd18e976c50b632ffdf996608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fb92edeaa3d92f29332d872702364609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a2b8543962604cd946c558dd4a768610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558e393251b55ef348b88cfa752140a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f399c156a9b355c956c9015e346589612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcae882b622edfbc11ec4d3ae5313d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f23be1681cc61e327323de8fec813614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44aac2ddf5ea7fea14996b3fdc0b7f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503d87958f24b8bcec9434dc3fd38f4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4f469f294d4d502a20e95c78fc7a0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a7ef824f87783d1b7e2cda9b0c3b5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cbe957632c7d69dd817354aa58750619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c60d5687bf8d76fe6b1101250d307620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcca924c145d5a1f79fc11bac6362a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd2dfbbd422da97da22d96b6e2ffe4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b6b5f40f54c3f4ce5f37971434904623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170783f8af313b8bf96b43988b5b2cb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b330123b4c8d2b9c7bbc4065c90c7b6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c60e657c95174c4bee1eaf44a5cc8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060bccd33c8048659650d4df0adc9af627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b16477c2bf8eb52511fc51e35826a7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1496f5ea4285791130fd767803becc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145997d1615f76b45ce5f8e534daa682630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51bebcc9bf66f7b2512f36fb51b035631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340756cb2f7b6c94be298f1fade200be632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7df11c7eb07ef4158bc9c421b1c4e7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422564cd4e053c96a90db3ab4fc2d95d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5ef2e909a0fc3742f86d813395c2c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432bd8b78f48cf99143c1c7097e345b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40760b3214a22724a243eac1f7efd904637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c640fcde2f3e164f49c183f243e0920638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08926fd0fd7ca64ea144a4666c91576639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d186bce6524f3dc2d5383f9ac378b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd0a50d36c2ccb7278250f2792b715641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6aada2fd4f9f5c4fcde65f4fad670642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3f924d6304f9b2fc0e8700ebda4bc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f48a3e0bdedead8fed13d076fca2a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95969015d99d82b2abaee2fc7a2186d2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56c9dcb401911c0ea8d39be550e014646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4d884b6e6303b3e39bbdac4729b35647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac8e20201e28a1b1ebb3b98eb1459c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe372ee0f3a21d48ce60cded5e5008ab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb334063d40206078f27532e93b5ad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef15a71e8a0d28100653172cf7cc312651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9b1b9763b34186b0da7363e4bdafd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10244bd1f31e9bd58deb64bc78276674653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91bea888c14ab788067bccb2c8d3c5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76983763dd764a6bcd56e86458e70f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568df0c5d195494ba41d4ad6794eb58656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108b5d9adad292a99b9bfee5d5ec10b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4d9e6a9bcbba706c9c1de4a157ba8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cac9b0d1cee3a318d48c3cb7654cb6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f24b8dcfba9bee2c244018e9ebb685660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4a5376ed62f5e367a3354616af987661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbd67d4b136c027ec70936387a2bd2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd39641701cb34f82611ab1ab10d42663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b74f928926b49063b2d5671967f30664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3304a17bf0a58f0cdb1a32cf1a758d9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70166cde8cb6b6330e1bf20c39d5b0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b82e1f20ebf28586efa23db3d3297e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69017a42a935a8ace0ec2708b168fe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e115a9ffc19fdd596dc183fc4c3cf5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415a9fa3f6ea4d4f01846a1bce20bdd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e64083427fe2180c4a4cf8e12f3f96671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb596ff26a633e3cd35450a3534460672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6efe5327404382a8b4c5edcb96da5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf24ac5a4325e2276f6cf199e3110b4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679e73c7afb554da5f446a167d6f93a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04caf941c1b9d91d80b0cdc916b4991e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5411c24dcd83b92830f45a9560389677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8a63854e6ad468de5a127e8494272678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f927c64b0caeaed7107243e070fc39679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305b9156becbb06b69697136369294e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c604e35a865c1688b59064bf62194f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0dfa9f53ae3bca7bccfa509024c11682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d870b3f7240449abac8e009bcf8f0bf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2305625415a41e3ff2f86f96250ec0c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c592e51fa2b9942bb7d667284478f72685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb6efddecb967081250f8c6b33a868686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e62db8da8e9943859a67301ef64c4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd08c32174e8c7602f8405359a40d4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26806d23b7ebbf618044f73206e817d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c6a9d7d30af434ebedefa054a7572690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b750f6b08ed4c52b60311950476f7e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ccb2b82b55047ceff0f6cad7a85ee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa951f8892b81bf1c8862ee4bec5bf0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487ad14fea67d2669dcd73c2d75a436694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1fe87c2fabd381d648275759765b9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fb4075d5ecad3bb7cfe1daf01fb7d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487613466dcfecfc3a5541cb85a72eb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4518230e98afa237257800ceb1dc5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177040ea85eb4b8afc7dcf08349a7169699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf5edbe17dab57cb3af590e83ef910700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a8c6f75a426aacbfe8a589e4fb0dc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281fffa8952086474d33b8b5cc0b12d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbf7b5f663de57dd96969d3bb5b715703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a23324f39c292273d9b7a11944622704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538d8abe5bcdd8e2d5ce89c6a43324d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251db25fe7522c0c15e0fd50c8f88de706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f25e02b078a049aad1dbdb467de00a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1be7602b07586f49dfcf5ef1cedec3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758561713a9b68872f303f3da9e1999709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10aedc75c4af0cef27c2f12d0c9694f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09f3a2073538a59f9efaeb48a5c5ff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296f0035e0e773e52dd3fef17f3d958712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53e26c27c7bbd850b9b444b3497034713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6473b6d9b59ba39cd6533cab354d00714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d9ae75974b4ec478bb156435568eb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fadba085e088ae30c90ab999f2a704716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff0c963fdacafac496af41f83a23e6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c501d23b28bb0a4018f26640f416ea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d7ede0b0ea29e691ec6e969004b25719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa0b2d43f2b41b9db77f6563e38c68720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2be885e1fc50d4104761589cac3bba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431e7588c3101350413528608a69eff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28085837a1b7f632f0442722256aaa42723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee559c5331331589ab671e1d050789e4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737645caf893ad0b49532e98431f427e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c508615a1cb1478cb34093029f675e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68787849c5e97667b7856a14a974df727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0d45841babc60b3db849c04a985cd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6fd239accdbfad4ccdb566925b156729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835c7eb64b53730ab54cfa908e0a327730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca60304d0a148d5c8b47b375a254561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3102ef9ac7d2caceecdc434d3d92c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdd1da578d6f6b7c0c6e390a998a043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddbac951f287ca7652ee21f375ce084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b03670c35587d3a24f42e75428be55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472aabf19e0b014c3cdaee271efd6786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836f09ecbbfa0d7337185695f5fd4887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd78f361c73f87c72b974a946434efc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba91d3e3f21825f72febe28d360ff29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ed95f842d824304faca598fb756b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc425843188694435a173778ddffbf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ac5b83db9ac4d721982857785c58712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e85a24bd4fefc61060209ee013cf813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a57dca1f20c0ba8dceb42d1063bbf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff77d1bd308615bef6c7edd78799c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b9bafb26de1ee4e30ef2b808392e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73e06f19cb96af242f0b6d646603d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf5ee750c7f247ab4e392d997d03ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c585a0bde3cdbb46e9a2724ffeb3d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33021f3aa7e839967efaa4d5ef859af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10d8920bd193dc53d021c5601df91721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cf5e1dd26441105964d7d1f7e4b7a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67f809a0c33072e3a986f134f9700123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4c27f499240c58e0b64ac56f6297824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357517a15487a76d3c75d842c88a736925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e567e5bd95059b1d61a5b38b9652c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f31933343abf2150f062dab19e6a6727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1ec4a4b6bc4f49325a275b6cd945028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b823613ce0000b1409b8133f4c2981b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88eb90ba8bb85b4a576f332a09288830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf4eb179fe8b211d7aa1050234ff5b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4006a2741d7e51433d104ca5a321132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a6637b7baced7cf88cffac36c6bc633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f699e07ff9d0e5edaecdb99e95b56e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d06fb946f59b7d4ccc11c6bf62fc0435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c36b2e0df8162c444241d5c71036436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119b33d60f3f63b678d35b3cd34f65f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260de8c02d868c19f3d632e267f4491a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd81aa15e2b1f3fcf97cf1a1329517f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d2a106baa1718e5697c56089a2df440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d72dd97f804959858705f313e2c8241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724f31871badf2b6a26d3a09358154a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cb84e34306c7b18b5ab8659ce404543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1e1ed8c8d8b63f93c5cc8fec6826144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944c755f6482794eec0148c0a531f2845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb71824b8a17eb22928b064bb1de1c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ff9d7bcae63a8485630eedab30fb047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f54fa769330a750366287ed9840a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74232cdd278875f333f9072be80e6649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb175b4c899ff0a2d0ed0ae880d151f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a901aa95c82e5930e5e8907fe33eb1551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e30f9d9d0096b8b9ef817a24810d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81074c3c92ee2f48f4d75abbc3b42d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce296f38c3afac76f6fcf59d052973c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea065a09f53fb10b3c4896238d034655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba434ebae8cb231191a8aaf56703b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda39215c16f907afe00e89d40b66f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7741a5c85cc2e7a36abdbcc8e1bbba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba9979653045103ca87f8a445f294059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6677a581a47b7224676d3ee3dd46da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4764b9cc7b2a2a8f490ea79ceea75e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f60e8570d8c14000448958c8b81e4762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c49777cc09fd97791f357197564d5f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1fa9a5bdd2572caef4298f60e68ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f149a08decc4a15bdb932b97dbee0165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954f1c743f833a5200ee604b418c36366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5116f1ec3192f6b0dffca291dabb0467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf42b076b9d411727a4af8e8954a5068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cae5c9c6532f27768ec3c15e9ffe869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ade5b746af3d046efefaf227b0af970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d7ab8c069ce722f0d9467edf4c04a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2990dd811beb4979574f5a90607ef672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd402284ec62550dc1b62dd99d8b358873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cda95dcfb4f5d1ce433c166a7dd5f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b79183f90398abd2a93f141f12d3b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfeb8c28c9d4043d3f62825f1d2fb676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e9e07f7212f9aa8bca4742ec9349077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43368be4da5bdb0a6e58ee5ec17ff9fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ce9b1172a2424c8b71fb0a090561b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab1daa592def823f131b6b388a3a1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07502810f3a8cfbe525937e3cba93081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c293914a5c119ce796e247a8f420582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097f20cd7e1c839c30673ebb0ea897283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2d35426225a30f8db86efc0b3d7ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145a1411b6910b2757bab75a64327e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b34025b86bdb492502202a6fcb715986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970387bfec3faecf8d3377f6480906887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d88f1f94ab1825e6e3bab0748a25c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511d653f6814c963bf6d7321c112f7789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2924cec2627ca6139170690f9f580c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03590d5d076949b466ee2ab1ba124991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33150df5a49d41eaa5661496f2f5f692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394ebdccfba528ea9276a9a129e45d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c0812f06801ca03b6df7c8554914794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13c3b73e8c92b7739452f3d631ecdb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedaa993f7cd14c040e815f4be10f9196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1440581c207b539ec5dd4c0dfce89397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de7271e4e7465ce545612098c1697a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fc3aaf255fa4c7f158c6779d77b2a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f4f3f7a32458bb88b04be13eb51e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2457fdb6b273c6d4c465d987ecb5e9d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95029d1d4beb2b11c3a8726d41451a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cb0289950017d14212cc4e7fd4458103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59caa1b99b641df747e14e9f6707e85e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156904f57a121753feabe71e7a0329d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201192f695be3be43d21853783fff298106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ec905063089472c14b8dbfbcdc792107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f2a2f1627d329246928db6607aeff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69af58431e555baf2331abcc5a1a7d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbd603c94474ae34664e7933340d0d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9b6cd901c505aa2aa917fda0329cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0544e87b219f200bc72e70a75d2ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44948c88ce410f57e90d056a59dd8b80113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985a1fe2634e288eb1397d214a0e28f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630806da67f7ffa9843f9bf1976396e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d191d889279412bec826e2eb07f7240116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be288b60996f548935c087045dd389da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8170cec3e863c8acb1f98b810d07035118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a32930372ecf8ff46a3a8737d0ae1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8e9ae7bf091bc911030341185dae6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2daa33c8df4d3c89750bea7cd5c849a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de98032f862fef9945745cfd2b5ef9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa853c0e4a6d239736655b8e728e1a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c106ec68ffbb7adc7112fd220eef4f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb0922f75de7f6c3cba0c2b8dcc1d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aacf66549709bc3093b3818349ed72126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f781fac184869527d2ec60c3ead1fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a1628b72f701106ce380a3ff347d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becef7661d435fd1213eb8dd6d0b816129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca373263a3b967d86fe2626feaa2ddc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eab7f654cc5e66a48d48911a7d0ac9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65f9b7cdb93b536d3ab6bf053df1f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8050a7d628b8f11b503e5fd77f20c18133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377437241c4ba0b0e9c22ac1ecbb5f64134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08401c48432f525e49744b06bb27592135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a15c2dd795255b6a0dfb30a9ad712136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a200a7afe7606532525ed816190423137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d6b44abbcc64624613bc1949cb41e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56af6d735a8250a73f3fa531ae437d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e46cc363d68c7be332eeea6ca90c79140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f04772b8c1d5722e09e91a504db6d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707117e759d743999970b26cf945a13142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d88d1678ae127c4562537ffe400bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3fae9de3976ac7b170cd3e9d1dbe9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bc15aef30f3dcb64e5b1803769766145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eed97014844a6ae8ca85bccb30bde2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0e186afe8974ce96a5557eade71fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beac4d9077bbf514f5fba9e4038f1c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ec84b7ac1ffbaae3a2eef9c0d7363149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563c8d4955c8c1451ebb3435097e64e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f234dbd88a53000acd022ff3adf8289151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599825851d7a40bf70f6a1801a078d08152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee50ac64f14ba88048e187da0dd2968153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfab518a03c6e2d383047d47d8b9302154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c6579e22c8246ca320aa811cc724f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01f48321fc68efa1379126dff54328156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39020a21ee51df479c634b9209c64e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d92334edd0b2a4b9c00875d0b96a74158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fc2c81e0060810e78785a0834a7d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f2ec72bc156d1608dfa9ea7c15a73160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fa68c6d8af1d4ffd8cef79b5e3b57161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e8980ba61e2990fd0e1fd34e41719162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a79b1f59bf427f8ee10ef8b11442b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff023bcb49872866694d68cf68ae7247164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035586ec41a536640622a5e99972526c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988eaa96b9d197e22b632990d2431ffb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a62f2edd10faf9e98d92633a95839e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4663744792c58d89c7813e6e4eee8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9949b65431aa6bae197ea49efc97ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20362883b4c269eb42e48a9f3ed707e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032203b10f4de90cc52b3a36bf100946171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5058e053ace0bb4779f274af5d9bc35172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabebfa866768149a9367e19266bfb2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33d7d4fc7e0d814cec453527197de2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e6bc242641a1fffdabfd4aef7b8dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c9533b2e58a44aa444a14510a0929176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708eabaec0908e1c0bc9bbc5d099c8e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61049d9b7a8761a1de451db8e54ad0fe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188c1d47bc2b6801ee35312207b036b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1b60a747d9cf4fd8da2be77c472dd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb60c189296b1df83dd4a20fb80c066181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc66fa049bacc0bb4c9cdce14155d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a4515031f737884913f7e68e15a95183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99533159661cfced266f83966392d9e3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e6395cfaf02f8b4bc83a5feda5ced185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f58517f4568a9c9dc8a24549da4aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbbbba8e322a4ecc43ce7d9b4e98b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b09817012c1a3d488b325eaea7ac1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071113ccebc0dd87832fc6da2278f8d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43711c37bd9d7d3ddc6f77791f9c3bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3eacc8b629f701691f591d12754ae4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29119a325b1a42510ae48067c43d325192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df518130ea308641c86fde4968dca5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cea48cca963342a4c491d2ea3fb6a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1721ed237e8626be6b84698a56249195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08424595dac50642603c4a2f28af7c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d891fd6941a029f8d8a18b18eb8b29197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944f9971df51bf2a4621e9c6467e9d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd0f496f8d0dc916b3b0b01cd1f453199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76205b6568d22e304d03b0a94fab1bb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00eb1c771f2a17c535c6e574fe6ce7b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcc54fa9ff3df2166cc1fddc51b384202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89847b418671d3055bef98f04de38ec1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707e0842bbe9db0c1ad18368e45acde204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3ee3172529358980b68d568a33e2c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c432145b36e11b3c4584e6c8dd73f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b02555439331ce89168fe85c4a503207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4402ab5e49f4258d8104c7e030fd7b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7117b95da76cc72be81e6d589bee72d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bcf269c3e5e57d513372f8b435167210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd42766998aeea25e61261619a25a37211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c75f215861e9c1a5ab94358d6b7b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8792b66bda1c3a241d100d6dbc3fc3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3a183bf3b170ef45c84d0dfcd17a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167afc199b386d992a729825221c8d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ab798237198863fe287f4ed73ed0c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5cff1187cf9b012f0ea9afebd1822217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65631c7f1b4dafddd810dc56a8d972218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4a99387105224a4a4dcf5fe4c671b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e05a8bf58a2c22ec77e2bcd245d96220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fcf67e3b542058781cc5ce5d1375a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3dfb193ad9e6eec503deedce9617a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a0a5d97ac27939148e46cd8b0cf8f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7411ba569cc9efd4344d02fa416da224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba391af989604d2303d1eeb6153b93225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95eca3ad83570517865958ebf7db60226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4512ac7f388d8d7c7bd8cd1f4249e6d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166b12a9e0176df2ca66e951c902830228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b97e9579def79039b910894ffbeca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f633cacadb9bc365246bf71d6b02e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba01d3b21fb23dd71476982e3ec63c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6e9e61fa052ef62fec037e987a145232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc112b69e4089fc6283b501a78dade233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbba9e52b2256f78a8f999ded53e2a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ba7e06777b117fa536bac019a4628235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d08c09a2d85b8224ccfc9318840328236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88f778d8fe70e50e5aca9b0f49d396237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914957c63f41fd003380efbdea1d7c42238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6103a51565b193c7187eff28a23530239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128259d253b69547495a280726bf8a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d196afc15bb135c0accdaf18047bd9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd53e7cc55e1ed2f747e4c5cc4b352242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff723db8c6cf6269cd223a9bf67a901243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16af11f24837bfd883381b565c6ce80244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334261c97cd608470922db96a4d9d80245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eccfa5776db7964343e93ba381a81f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4445e3d8b35d05d3d18c72537e03b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0f4c80c300cbd91e7534c33ffe26a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43b085ad62659455e2af3fc0027a1e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79173208972c7db22b7518d058fa8bdd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6deb0047486ee98dad4502a1cb67f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741bbfea8d460e5fde86050d045dd6a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc464d267164976eac78e44f22dd96d6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea9c06e8f5ee086a9ff4ee8ceab454254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2286e2de7c617086445921202a3d88e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadded6591b69e085aaba5cdec2a8650256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99431eafb5431873f922077c16d224b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b528e55bd886e268e8669d6785996258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d9e7361fde048288bb22a6ad4bfc9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c3e8478ba61c1eee4ec8fff33cb4b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8a6ef8a916b800d8f26993f8097c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5f47997797adb0ad3aa858e4d3fa5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9dd725144ea5f487cc1148294ad803263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1672990d338d39f79eb4adca0969d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9894888f0d58e6b4e97e93d251c6c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347f6af7fdfd4705ef410ec23815389266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa04c6694f5124f4426c96b80f8a591267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4df9e1cef392c80bfca158cd1eb564268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f153ee79a692f7aac6dc492591609b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf158fde16fad12d955a4b476ed7bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac8a8402a2f7b5e9a26af3bd91a61b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d88a5c4b1e790be4b9bf1ac003ee6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4286fe66b1880910cd5611c9d6b12273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df63bb0f89f9dfc9718dc71de4d0677274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e676e9932776742f4a6f84ca72f08275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b2e1dbf291518515eb8c2a54cf13e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c67ff28a5f91600c35396cf589e5b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c1df396e43bd57cbdfe758dc283ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6cd296bc4cb11370b3f9b7d2d0d5c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510dfa66629d62ab49c1e5a964d75a89280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157feb9ca9dbe7dd4ab4988fd1742d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d9327d7b1473a671d92890055ed41282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bafce8a54f9792056d47338bb5ca79283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd521365e9dbe5e8f2db2d3cea270f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984963e9200b8f53d8e51a4ddf4889de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25aeb591c2d55dcda4f97b2d7f39774286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69415ba553f3b9c28e13535ecfb33d55287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd13106ae606ca0ae73d08721aa67cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451f798e433a4008d167aface5d823c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa63c170bf5dbd150b68faa4a7f6c9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a22e825be4ab9515e381488de05ab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad524ee710ede432c6a200216040c29292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd94e5f5c261aa4b2ebfc0f167ac1c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1992673dafdd23c2cd91cd0d53262294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af669cf2541af93ca46ecd1363a20e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e698d413cf6b5d61381c3d07f9e84296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af4346cea434114d06c2e0b14159f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0ddbfadb5a274c287f8a91c4e88d5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca797efd4c4e32c42d98262a3d95de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b3a746f3915f69724af2242543ced300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9a1bd029f9faa605e045695cb0a3d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790094422787dcf5aeb7582c0afe16a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bade3be2bbbf3d691e44a037cb3b044303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf4eb89e3f253bce66c411bf4ba5cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769b0f39ac0904e57e17575058dd2c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a8941d7e2152cbf5d08f26c6cb5d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3391ae8ed132bc273c164a3f0a8d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be4b6650be6b62d45d465668da6d2f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fd6f5f907ed1279d00143c25ec578309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d98d0785034d459aebf6dbf8d4e82f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1142461249d8235206b85578e9f17c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c664c7ed2370f42a1cce9f9793138312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21adda9feef33e18609b8c4d72384238313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9bb876d9426d25927055b3489a977314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04b26bc38e8d0b906bc1e005144174315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e2f3a059585fa52c4f8c1c66271ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0335a26bc94324a0c603ad89ebad8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4503da6f44698864843b7506ca3c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081a80b991cd2a1c0ad272e54ea6cd6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92576168f5a1f0041f5440cbf92cffed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbda8a2f7291cc28173f9ab23b221aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759651995e9259d00075bd4cae9bbe3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a435027dfece120b8e27b10dca9b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254e1d7868f260a86c7f6e595da87d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af29f43f7d742a698fcfe494a6d91a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907674f66be109c83a0e492c971fc0d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d28638950e1afb611968b67978738327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a736d928e23ebd68f866e389ad0df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf06b2fb6e5ee55bccbab86331b918329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da9bb33a1b52ab84d77e3b17fc54a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675de600edd067deec6deeb65bf7353a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db875377273316d2677842eb9a2a656332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92fe95415b265cdb5a155332f768de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d3cda2cdb2c0c6c310a0822128b7c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f84cc2e3eee5a5efec7cbfae7a313335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c611e1b84d55d393c8141d8d29a1b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b8a6c53916a7ffb8fcd3fc5f30233337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e70c90919204e45d820d9f35f7a742338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3467fc1294a98451d0ed4b9a6a6920d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d6d2e3cdba019816766d3454e60bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d495bfc9356570081916a9d81cf90b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fdeac7daea3b8db16011b167bcfab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f016a0569468fd1b5ee680a7df5c7c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c7dab8c51ffc2965829b527b90f6b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06fa3749f535a2f0576ec4a44b37b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03298f0460409cc4cff844ca7ecf16346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa5c233de8f9cf34d7597dcb339530347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe539e64a2f5dcdc02a0d93d06a9ffb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba59f57c8f4439656eea56618b9d3ee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4ba3f9c1b43b5882bb2b95055fe69350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc883c226723b9caaa14da0dbbf5124351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a2fd6d6d1053ec62538f317873488352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eab3ef96c66aaee184fdfa9237da97353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926b317f32ecf76d4200364f7a324a9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87079183cf3654d10dfbafc420783b77355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484e9eeb19b4b6b41e65f87887dc961356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1ecd109a0a47b729c51914c22fc3e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc85ad803f8a76059fb51e79e4dc9e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9ee49bccecf81819848cbedd1c75f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bc6be2405d1c38effd02122def055360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61928b2caa4905f3bc955a41a8ac1941361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d823d49b158d24aba82beb7ea5ac0a5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51a8421dc4d77f4b2d272e6a0b6574363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96e021ca94f63ffa4b54c0a6b67fc0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312393ec248177c44c6fb85416883ecf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38133ffe215b3f1962020ff6d9d2a701366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b45e11213351e2e8a7958734008e47367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30847a41450a68770795f57720ec80368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8e082e0c6935e0dd0288cbd956fe8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6133d56c67d1ddde5d4e7316f37858370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7d30bad37665989d9f4ec299d27f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99752240960d742a5194097018b5302f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3dd1685fcfd2639b0d9eaf2c423c03373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb52442015185d057cc8949e1ba6873374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b180358ada93dde5f695bbdccf2d23375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce1abb5c1d8c4768420893c8461933376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad980832a23b94574ddd1b60d89cc9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b280e78c5f424a4225920bfdf2a7a83378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1300350a3b455c94fb3487e3c55cc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb92cc97ce66c6e5e16d02ea478377380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95dfbf0227d765a49e7fb86ddc75be6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fdd3d6e4d6ced1a4059402f75a33a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f7301f28c704cbed8f325b7ab1f29383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97a3f229979ceed713b0b6a3c65668384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a14e7d7d48e72f9f77c5989760aea3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf74de21de67ddae82eb891a3aa7330386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1200be96d298ce514100834ccdf61387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd83f773368d1db8bca56459f2e9d9e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12714e9da584508226ca445f210e881b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc376c4203dfafc4db946ac36ab937390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab24befb7c80eccd26446862b729724391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e789175e203e27d21c28bb358b12c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a12de7cd76c4150d574059938a535393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9457f9cf28292cbcf3a87d0c4ae751394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f165215c320bedc673aa17dbfb7143395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee980f27652b7c315b6b8e43a762eb1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890017becfff7d548aa7a17ed7a6523397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea8662bd47c9af8508de329aa5cb97398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62698e8e99cf436ee563379898b234a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f4ad919b1deb79252366b586a9e99400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3c92e80d8cd011f14dc4df9278a70401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f0108acde5c6c61de5ff606089454402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333820e03b13dfd3c2a1827c439b1f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee885ef06b2659ffaaa9ffd1f3b284a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636b2638ac0d94c6d5a0fd133f57a85405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3945686a01a346845075bef0fdb2f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa0fa929c0b81497c1755757edb089407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52af26f4d30ce7bafb4589bce93dd21408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24230d431897edd2d008643ec90388b1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563e2bf5c91a38cbc6d8dfbc31404ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafb0cc07ff4115015c32412635e13a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a233d3a7fbc97334c00166d15519f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398d53945833d3243b953bc32969fe2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2da270864c87e846479ee0a93d843414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee9711aacd6f11179001ff75609d54415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04282a58db5b2835d15bd38ca6176ce0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7d68f8f4318c55f4385cdf753f69a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d344270513aab323c8a47e61830f296418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e2ff8dd999058e6b824e8f7cbe16a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5d4c6a720ab1461b57be2c06ee6d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72419ff3cef1f63603ffb5497d6666f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fc6efa4fbb95a63f34a0fd29a5856422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a66058e546e2d0cf308b7fbc173b4b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11629fc2bf9226905cca3111e9879483424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964d559dda3db0c69989f10c78ffad2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37c2bf8a262ef6ce8cb1d111f0ef8a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6dd0c427b3ebd56b618d285c07240427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5439ecfbc7b90d6a5a36a5a9321576e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741ab3d49921c3d720a3b4c3c747ee3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972945b9bbcf631f0cba101d32c11753430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968b9f47ac0c31309a134f180be1e24431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5415fd63555c5883e52eb810d1e42432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d269d738e6dbc44a3b11bf514b498433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f6253b4d9396b25685536f186827b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482577ef87dcd4b43e32a65a12017967435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6a41a6c746e24998a609f5b9766f6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d9deec3d641139db061713f3939fe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c6fe1b53faee64e012c2f78d56779438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904c15ad4a7f36102eb1b76f64e92e3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289970d0bf3de0db216cb77c282ab252440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef2457514527a1468da3628f21c6d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e1c2c7529b56eebc404f7257c8b63442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87afb524f80b0eb9ba615d5a0341a6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dc57eb7dc919970c1beeee57a8e4d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc25f2a509c4bc47001b23f2c5ae02445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a10894913ea7e49961a40cc91cf018446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe6219a6c0f9ff25f8b2fa399a1888447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d690fe4b5c755ad124cc174666a93a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3652babb2bddf00010f85b7f8356e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517152ead947f7d7b8ea82b653b79ec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f57419b26cb8bafa32bb151bd6163b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aff573f6f50fe4151048f18d92c98b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c231bbbf604ef228b33a12e2088b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd83c1adc980e9c28f7f6812790b6bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ba252399d49db97e5c838b87ef1cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74391c495e826b7d63c51285e3f853456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83184ec7107d4e3967d30ff919c19a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cc4894b4737e15f8fe7fa9e4e896c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d755a2c4ee4b02953b9cf9bbe2ac85459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95a483e9f8abf954a5e003825bf776460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebdb6e80d006b8644c373fc9eb1d5f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f988357f90e0c96d8c8bf9dda5cc93462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a17e0e5248cb92a820976ea58fafdc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd966cd2455fce54c5297cc64b947f04464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06973cd32becb17d56cdbb5bc615ed96465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41550b6228cb77665a82c077b86973466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11063531ed8bbac49501183cca841042467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3da1727780fa89381ca61ed636ee61468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7dd0efb3c8375544857b3aac946c97469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd5d8d8402718826cf5dca46a38d5d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe10a438bba49eb31f928bc6441083471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cdb76162f09d3c31600de1f6925c5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96dcd120a1895f94b8604f302f7da8b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79618dc817025a94773291d69b73cb6b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb04df71c585b71277e43b385aed979475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180f481f6cccc6dea8ac6d40c1b99c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8dfa759893f7e54c20f7d2e2e32e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb1361c255ca42976ab795fdd071a5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218244172d6e141c0bd99022c634106479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a714be9c071bd901765aa701751bd9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f57c088de097d287a6bc6111162221481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c80bf47f64fc1de76c2a759b00778482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271be7898066844b1eeed86732edbd2b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e017037755e8826c2cc1e02b77d12a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6daa8b523b2f938e08196444fee87f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882625563788a0358de58d2381897c3a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff37f15771ab0e6c2760da6fa5864f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80689e562137bcf173fe81e67c20c51e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003749c5fdd71c3e14fbd175655be87489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d5cc977933d3597b2ee90b19965f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1b9fecacb3faa71a06407a3d5794e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8b63fd4c0755e2c8f1d238a7af663492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d0e142f4c5fda4418d54449e90445493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42ee7f96b86ad9c5e440d0a3d8b78d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba866da41774bea10fc671915ccda3ae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072caf1eb6cd8428c147ada510f9f0ab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97608bac5f812a782d221d3b4c92ecc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7cc89000310dc5f0d8a939afc7969498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd7769befd2e027dfbf35609ec56d1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be051425d26223b51ca310cff4633ab1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628e7dbf72e9e857d951486b8ad1a8e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d656564ead553316004fe761ba82efe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04feaced3057b51336cd2541d350653503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a269d16b281b06bf2326251681b5cab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb686f4f948e8271733eea13d480e03505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4555b3fb7598aecf2c17d1d887d54506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0df5d4dcccdc48e3e803046e1db92507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dece59e01a328314440b047b7ad6ce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa795a8055271c70fce10441a66842e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3748c3e2a7a1b3c2d4eef0eb6748d9e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c05701073f6a9bbcf8195806d3b13511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b5129dd64d63867cccd01b78b5cff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5629a87e403a68c98ef071180fa6417513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a01c7b80d6d23c3c3e4278f5eaeed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a30927b82dec9a2e7c22b291d5847a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef689407b07257bc4682a4e01f8cf33516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de85a03ff0f4255984e76f5a9d4086517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798574a81da262e7615fedc04029046518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cc29af4bd6a80f3c442a2ca11d5a2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff92b690935be939ac0cf45171e1ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b61b0d120bc6604f2f343a520d122b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1380560cde1cf1d4f9e8e5b4962473522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22e69f2a5396f30e1dbf000becb4c3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2130762d9938ce85cf8bd5baf66c2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b795888d6592f16b345a10208fe85f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e7acfa44df2bd329840bf84732add526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34864d25b2e395a7b9d51a81720e3a9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b90165e2b5a684cec0c17b5a98aac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd9fdad1ced32ff69efc6a0d4209c5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82451cab64ed11126f619fa4f4b09f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d234869238e368eae6fdeafce2d4e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6e053d7dd907fd96b4ee6cded3f3f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935818421be616c8935850d07874a54533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece6983a6f7603e17a049da7f08f837534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58786b6408acb0636080572cbc248846535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec9c79c3eb2478694ed36b203dceb1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd79ec1b85d700e92ccfa7a090bd52537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccaf897d174fe977e19b211b30e511538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefd572e426eb32c547f5da2d9661a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db41dad0721c12dcdc1ce3f914d011540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5849570ee7481e403c95d36ec7ad9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1697b2fe27e0a2aff069c67a4d21c7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375aa92f292796c2ab97965c2f0206f4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b942ba86fe06564460027af2340db544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bd4d4f54961b990d42184b4ff1644545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b76b831de1fca7341c2fba32912325546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1308f4e55eab53966fd1723b665ee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e779eeafbef04dc453c8ea4a7b3f51548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cb208587462eaba7160dc1468996e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62aaa64d26f9c13acaa13413d07eb56550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c95a44db655b0631e19846930ef70551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd689accd92039fff5ad1a610cb6c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1380cdd814700ea0945aa0c7a8c49553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106d27274225a04fcf38bba951a9ebb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fb02c53f798c5cd651481cb2277c8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939570d48883c1bdd4c4394b32720b0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684050d8c1094eedafe21137196e6f6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b30bf615aff8a296019c4c25b1b1f3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70a6bb0e0cdeacdfe21969e0754e82559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c57055e2a88196ded1b4084d25b011560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb05d6c2a2dda26fb4562bc1fa0587b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cdebee323f0aeefe979d93319c6d8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba359fe06e6e9dce769126e757a08be0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacf2396fcfda7807e69b1359105285564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03464d846cff8bcb1c8b9a17f9e9365c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569cfa0a3d985d44f2e42d8199c7f98566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33ffeb36762e22306d1b056b4ba133567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60be3494e2a1fe5fe327c77301472a3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e7e0c04fe5d5cd2f52768a8bfc92f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323446eecd1b561ccaefff84c75ebc71570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8a040039081265c216f6c09134abe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067afbd64ef724e86ec47613de31b2a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e4e846b30fb07c43b9205609288c8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ba136d75fb315f3d0ef4ed47ec068574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ce33ec5f391f5ded95b4e9e9b2ec8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ab5272ee705582cce421a628b8c62576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8914a926266a6711429f257a602484577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaaf739412e2ec3d9db3a7fc8b09beb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b8b3585bb8f34f18b669c3cd18799579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd1e9b57bb6df6f5287477f9d5f60c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26011a8a3af71985c7e04cc642ea046a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec82745b948bdeedda45d667ed5004b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4620852e4bf8f4354d430a5ad96e43583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341ff6e12b7c4cd70330eae1d9a9afd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba03a16d9c02b5a4a79ab82349d50d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802904a4bae59a4c31a81d3a72863920586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb21d3d1de9d91e961f042533a35de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395119271383f655c3ff66ae5b2cf8b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea10546a1cd13e0e9a88697f197175e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8845b5d2070a76e9b5b9fe0b4c1e8b7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954372d58336ad8686d3e9d89c449ef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f807441e787fb6b2b2d0fd584324cf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833e8e21bdcc14705b8d3834187fee1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d44e3e2ccfdafffc719ac246d1e263594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6f9a41a6b5228caba50fd2ae7f704595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bbe5982bb74f26df8980d03bdf44f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcffc9f83037dccb68de054d84f777597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0dac4882c905ec5819126603f7fbf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79a44228fba8bbcb9c5e28aee7961e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385bac8cfb0c85944ce481e85949c3f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6c124d3bb1a1f08cd492bb7218c7f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763d3efb8753f7117bb002153f52f5c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267953da79cc25b81de281441b15176603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d98a542004db0fc3225651e1242d6f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf14add93eab7cb0001164c690433d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d351e148658b9d113c993eb0c3ecc7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09ea17589a8bee691a3ead438a159d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f604c2afece7286fe1e98deaea2769608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73d23d36aabdbd6161138a00346648609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06735245f05c9851730621cc9fe47fe9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6122a32dd6fed194bb8f99272e16bd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b32dfe23e214dd0beb061c87965d2a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d328854e4773f3a39f5dcb08dd40457613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87253997fe212fca0aead7210e5dab4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa56414305584f440c311306b99e2a0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93b270564afef7267f8cb62776e1ed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35e7fa7bfcc33c03ec55ceb3b535c5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba4a2e223d3e92db1ac21f21ded971618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308581dbb40657942ba4d6275a4f638619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f4de54b2de8bf22a9399e67565817620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef91373c0ec492a608436d344235717621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cfce392904d21dbf680747b962836622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6738846b7287274dc287bd01775ceac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688564f32bfa63a52f2b4ba26406a6ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253bf30b4852815db968a12eddc982d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7b569752a80eed13db4612373e64d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180e4829989972968867756da2939d7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254b2a1ac45ca355d1db22d6bbe496f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60b9e777e4cd08af2bb3a7b1691849629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab725274b8a2a4f7286f863efd07c479630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b94379456eff678c34bf6a0e8a03a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676277910664598941e5e2801c6b1bdf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3e2d607b3817297e4cf380423f426633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea582396e7d39291cbf4ece400804697634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facc6f238667d7bca352f37dee7cd4d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ea87aabcdfdb48a339bcd65877454636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052601b0c85c82392c2361e66b35c526637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41dc9e5ee271482080c0197829b9ba5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bc98453b53125ed734faa1c4ac541639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9213a2d46ea32d5665fd97648331a1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe80957d38a865f229def6dee9a906641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2969f3af1e95b3c8e68cbea6fc5ea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5598285feb9f096aa54b6502c29bb82643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66581c5d918e7112b4ea3bedbdf882d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276142a333665e9b7241d8e1935381f5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51911496cab03b853fa16756bdbb7fe6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac279ded96e1ada4181302fe24bd10647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c55ab4acd6d6c62438284fadcbe1b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125c5d9381758bf3cfb0859b05950bc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0571222823176a2e8861e5b91c4d27650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75e29fae8b6db4326500435e1b2dc7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af5113512af5e9ac8eaa807fe89388652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca16090edf9d85792eea50d0a3fe375653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf4ca0d3a4c68a5b4635ff39f90168654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d0b5726c09ffcb95f316fa7e96861655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5df8f1b729bc5bc987f9db5732309656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ed5b911e0814bcfb23e10427f8688657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0eaf058559fcc28d0ecdd5714a1c0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd527eaae95f7432753a7c7e4c4a448f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabb6f964765f7b5c2cc12c074e28f1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b033486a47f1fae9490b019e02d2eec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86e60a6be8637d20b569ef0223a1ee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0cfc796e8430bb890c6d24c30f29e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fe807fe98d06f53b1462769021fa1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28c6842cade168e9eb1b2d181d104d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebf99ceb71c2d3084d8ddc88cae614666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12b09f24fbf1c855a911691a6c52fe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da601db29bf3c50c2e2669e227866d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dc03732b22d836eacdf6f1128f40f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8939577ac925a1d36ef06c7c5abcf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce640f44e11ab62a81c4147ef489328671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d615d4e40fcc16557cd2e7f7b2f6985672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639bec2f7ce24a6976cbfb1297d4c87673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333a43e51cd7b72022c0f45374d8cad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa57d85697da1885bcd472d3287316675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d48bee097aade925e091e579076e9b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e427aad77a64742a3d34b00437a91677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1039eb96e0c90a343e25edec519077a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5ee34ebce8f58ab87ae8374189328679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec91060d600e276c4f3072621abf3c680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>