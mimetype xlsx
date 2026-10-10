--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8ad167605375ebc2170014d77c7e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5f07d8a359c6b6ce1f8545a8334c02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bac8ad093f29eb392df1831109f2d93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf8bf6c2a78fcc1e948b1fe9e7c6c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a72cf8bb71b244d50b1e2f18b34cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff327ad790178f47199763417114bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97d6dfb7305edf1cd7efaf129cfb227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93974ac5ca30b672b124796b4e6086198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc8a011143c7b2b9d6629fe34a335c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa89aa25b7582c2a38ec172defef1d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37259ca833fa5a228cb0b0849ea7ff9811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770067dabb2bcd557dff3044cb3f2b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800a14f3c764cdc2c6a92d47029ffdd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ccdbda0e55156ddd44fb0d34a4a8814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e64e24243121548c5883c67d4bb8a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0571a52c0dd56acdd6929aae6b15a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c23fc9d7af715b8c95cff3120f2ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f00782ef860ac98269bd48fcd459018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b344c4fdf7f860fa84b7408568d3919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f97553be383a3ae083e001713b8ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20253b431b0388627019e0cf363c802421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412e734385809c3089ecc94bef3d91f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a2321f3549cf95eb03fec3547719723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46756bfcb3af2ed6de3d8b2c6f5a1e2124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b98b259fd91fe7b9c10833ee21cecb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615508e7d820f9215f15d8792418a0226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23635bb6a1135c0f5073b908de9f91da27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c1b3bbaf68b9dfaa3e032068bdfab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22823d58d94a8cd15ce7496ffe7e432729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b2621785af5d60d8333cba5578df230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356faa33d97a659daa527bd2666633031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa95ab41ef47e39633294f78157bb332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048034e81a99218a5a301f194a8893933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3e6e5bf590163dc6a39cf9e4dd3ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1958c3215f1d64391ef94fa46e6538135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5882a3b874cc08867c8782dc81e3136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29330018896540af58534d635a06ba937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae97d0a638ce22897d090fcc231c61238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39ee5a8d05ef6fadf2b755cf0f5ae839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459ecef58821b545fbf4448016228bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ebc745a61457e60b0d198118c838a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf63fdd935b86162deebee2d8c1785742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5440f713a4bbae1d543dd3eef53d50e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23396245ff4194dc62b1cf51492f3f0644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8f9713d7f46b7be6e0b8fe2cf71ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2c37db34fc267d2276108322940bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044cf920d723384b3ca56742176236d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9d84fdbd92c23dbf05cb170d5bceb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cc1baa65932476bd5fcf217c38c2d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c5ffc5a8340f73e5df180f9791d0c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d820b79beda97daa552c1981d13ed351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262390c6b5bf4c217a3603d46dafc54552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4145d60e660aa9c8282ccf00fa79b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191a0c70347ef4750be5fa36fb09b8454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467518f834c02ea9988b168f6fd33d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476738f0623c933caf3f9c0ec2f8a7e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c87b5fad223ec3ef29dcf7b260c4857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa84469b8e6c8eaa5ae9d81290611b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7554c45c2824e472c47ed283f98e2c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd1f3f6654a186274c3a380b180f8760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9817ea2bf8a4601a9e96ba0944daa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550fbdffa7bfaf1871e038ff51e85d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f306974651cddbbe45a522eefc80db363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5159ec70f816c13ce4dbf6c559129764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b02d6cc78d1046d9c844b51a17f8e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ced77942084a81aa327f0220e484f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43df1c160211ad85eb57fa29209727967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533fbaa9dc050c434f6eb8e3a90ba3368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678f85e63554a826defeeae637c567069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53086028bdaacb3e23e75d1bafffd570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba39843f8f249eb8a85bf367e15333d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904153888f6c4035ecc0c96ca1af0d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfde42edc5a08ca10776de8230a55673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5487023776c778c1cd35505c0dca974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948eb463cda9534dcd4ee6689e7cbd175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c259a9e5685c572b492e378933b4976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4107fded563e032314f81c2264cc98277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918de0bc3e3ed787ca34bb943f0f728b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fd3ee44ddbb1f79409a843fee3d2179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adbaedc676203ab255383ff09a365080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da297f53a133f6c7f61632da8aae1181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed917635d92ace1c84c7df90e405fc7c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12b51be8b2e3fa5e914e84a24cef9883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848223d391d811d5a112d5e046802d5d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253fb8b1c3203b62949ec4a59aa1b3785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d298b52d2618fdec11c6f1a012a19986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d05a34816f71a708cd07cc6d8c0d1487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e46999b05bdf49aaa8a4a3e03de72388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9345b0f0923b2b31259b8d30e0fc5c689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19207a6f8ae94c5144946605c59c20190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204783632da4cde961660dbb8e4e89d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6b6569baa1b016f727424dd45507792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27affba4dc4f9c7c6f02e4aea2ab3993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3030dd9e9df235f972f51c3ab61ee594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee4ca606a3d9cbff9c5586179a4d9195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7378ba52eb278241ace835034eb57b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89da87eb7f1086581c19a365f5874d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a6f9124d68c2e544d9555a77a082498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb99fad7634728b15d037d48cd7bd199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f4e31ec577ee2bea27ae359958d01100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27661d4315bed2dfe0ee4f5e4daa9b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cc24f18fd4ac00415258938bad381102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcebd685839d6ae46dca899743482d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19b92d93299dea1369e937b20ae130104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d923ebfd466411426c89de3ba0d5232105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfb2b605823d8efdacacc0bb7ac719106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62308ed54cf8242909386f43dccfd67d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832e31a785f2b4c86c1e13363152906108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c55c397179d72399d989cd0f6d25d1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb63198d22716a74de1e3b9bc6969fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749a4df3b8b526e1a22b90e0b42961d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6b5efcea94a8bc339ca2c604189ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531917a8acc2cfb34b178623539b441113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38550045a36574789f508b156e66a11a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d96a1f89244754cc59405e1a4ce06d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad82600e7c00c81fdcfc36e0777e54116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d8a8610eebbe0e90d33dad7ef0a14117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25caedad1caccec889b5dc241884ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac99b61117878fb8d01fa62e5f6b8f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18a2500916135b1c220e40a4b3e44f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29162f3eeb6060b774f4fa64d2a2a47f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4ee873af50cf24b492aa58e0ec282122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12933a54cbc69d4241dedb5b52cca5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9a819593a706877479a6464176f9e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfff0e70aaa0e9e482d2935b139d360125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e31adafee87ce2c4efb2e8d319e56126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d1f9371b25ac50d8b41d83bfbdb8a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41005b5b20afc79975fd50d7859f4b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7532eca480f5510c7a5cb474c423e62129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0d9ef60eabc58d47fd5b880afb15b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316dcc9483054e11bb7c4b0e20c3a0d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee822ba87aac1cbec8a18aeac7056e05132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edf78a5e4bb68a71283222c90e724c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe7e6e014f91aa894a85a4d30654c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ffdc61cde13a96ca64b210a219cbc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1956ac3f5fa0af0db8a9162877ccd6e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65afc6fa6701fbcaf8dd9097882955137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf97d134ae203a61199398120bc5bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e9891da61656e3fddd3937d57803d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd455e139c23a2cb89a52a2e5748bfda140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901615a4feec9818a7402f89e549d58141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488683943f89eb9368510d0bac6724f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414918fabbafda005d4b9e3bc023eb2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48eeabd5dbd67322db3467c17a18ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbe03f661546015099ffc3ce0c8bed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf66711efbe4ac4be6507d1db7af68146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029c7ce898e6f00af2737e5555a1c08147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876ca1dc9f3e5afdad3914306d17e0d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa620892c1d307eb7cbcd005d8efae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a50d7b4d995b9ffe3cdc7bf04803a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4bd5d63b7c3c4322eeb31287f67c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38755a54f1784af6b57e1c821325dd6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14462af561e63efbe11b89d2562955ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27628a80ea103664c6d6ff072fa57001154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85aac7ff7098b57a6d4c06adfd3843155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665b81ea1a50495519d45b832fccf85156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6cc0942dac43460841bb53d74ddf9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78893511bb89308a675a22f26363218158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d3a141424f312281f40903d27377f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edac8e9ac87026d064238d7b4854930160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628b90d2551de9552edaa5c0241fd20161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab022e0041278d10f69bd7006fcfddce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05d87213f1b13ea7a604ba32426f8e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241deac7c44142897da350adac7b631e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b233e2d904919adc49d4bfcdf6f087f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a3f0363497f400a64f7bd64d7caaf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39802ae848f2768eac4b13ea5681de89167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe301832978985c3342f25e70afbc9c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d613bbe1a720cace6275bab53b56d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515bf990db288998b3a4872aaf54743170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b05e939fe22aca79e743a046d24853171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1a56afdef896de7695c28b711b56e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcaba357cf502946194df8bd32fdebf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3bc3b5c6b663af87ef821cd3e8629174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ac4ad5dc2e785d4ee64f3bdce3dca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4f4d246f4acc6af88e050d28a0187176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8624484e455fc8a9d2005527063b1d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658ca268a4c3a3476fbf70c279a46df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcd3b31fbce886b8ddc033853c1872179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb716256341289c0c2e0f81f89c4ea8c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d62ccd95c1feca6aa419b58673696b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74543518c53418515169fcd36a634b89182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9aa7572c4f6e1936fc7f4e26bb879183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d2cce18325b74c6ddd2417a7503df184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d8c1e62bb7e8383fe0b30b70b3ac9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365aa870a297d35e8fa68d82885f2620186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c115f3e9e851365595448a47917c804187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd14eb9761517eaba7204b9d1535a5b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce90f3edde186430e2c10790c1f42af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2b1776dac44fe5899fb8a2d1ff663190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b29c441b27a085fd421aea6af7a6a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7f30610e0fd791e4514c8765802b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbaa7be8e2a0628d54df9aeb5b9c6e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3580ba95d282cefcc60385be2142e2c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e4d71d2046f9c2a7742f1416b7748195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a42c924524bb3a7a0c6f7275aa4b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7364dfb73bc0058e5e3710d7c7ae93e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69baff511d28a1a1e7133b6da0d9695198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed38c6ab1728598270472021098f3a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c0e79449b1cc0fa2195ecc1c34fed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f14d24058ab1870b469b54f6f76ef9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b62ac99a1994213833c375ef2e203202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f79197954dbcf3dcf0e3c5e91560f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925c4ecb8277369ba12395f95d58c25204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9790928d249c3b00c091d4716758aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3b7530fc8628220b5571a2621bc3a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023969646f6d40387339f60e2874dccd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88534487c9c4bff58fe993fb0a96de5e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244b90982f461f7f6fd188a35bd954a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2e521158b0238b2bf5de8d43d8e7e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6b8ae1351bb794010f77a39647d49211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a113c37cba1a94c38ac4c75188242212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512c008fd5fce6092496fb698b219fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d057848e3ce40d90b6c6b4378c26b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978cd658ab702ec8cfe02e073c812198215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd36282f1f3d9ee82a2904900d019b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdd6e9eeafb856217a00b341301559217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04844db24ef49de1176a27ede03aac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc6c0bbe662c1bfe898cf9d0ee6471219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70426d323a61941a4350593efcc922220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224c63e28986baa8f01819c20f51b82221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff093a6874bab552c8f69aad7c80e005222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff2d7e4d80dddac0e8842a013b5ad9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59460044a50218f88bbb54c027d73cef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431ee5375c68dd7dad2cd229b22038c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935918c4feca6a5a4ca6a2dcf397f2f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376d6d072c3b29efa9276d8a32d9656227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b18dcae4b837f7fdebe34829b42bb0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa442a4593dbf38dd3ff7d61879a14c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ccda0c79bbd747b10b9efcccdb495230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31133ce4596f3e66ec75dfec06f217231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1ef2c16b457d9f8f3619ec5d9c826232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f710d797695169ffeb4067871f1192233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6a6ad9b1a1143234bfbf8591800ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b41e91a731d6fc678eae640f97830235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5cdf42945b155a3a8cec0194ca280236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6ce70631aa4f1aaf10fb39fa780ae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83460b6661e87f02a583168bea7ab3ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e23bd58bf580351e13b5fd0fe8e60239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d03fae1917cc56b55ecb4a47784e9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4a4d18779431eba6c96b0f3c48f74241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bea614df98d49edb9bf78b70f2e673242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ebafafa6da9217cec3179301485a7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3550ae577c420fa522295535f984d33244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8055c956e5a4e99c82b8bb16eb57711245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a711d1fb3337ebe06c1c001890ca4b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844fdb3823110b1dea6b538a8ef1235247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49d45e9471c23a06fd2c8ce24e993d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bbfc2097c345a469c9e4ed2111e4a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa585c6f2606ceac050690b018a7f57250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb703d6cfe027c948123fcc9c9a2c0c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe962b56b2cf587332104f452095d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c83a5ff1fa4e8493d9a37341b8a960253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde9ed3665544eb2b676f617ecc4942254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d4bd327aefb4e7f3a8dfa786267ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055af7e05f314e067bb79b0fdcba392256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf927238f89bf7a1b54ca25bfa6f6d06257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d727e0517029b1cee68314e19c2d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dae3b179a8fd587afcb521ce9e0e7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec522347ecbc856e32fdfcadf0f4de6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35fe6deffe2a45841b08d8885b45ed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0ad0d5c10f0b5df27375f28c04e35262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9411ec794d0ffbdfce6d68bbe408f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e518e9653f6103ebce7c8b484c2d1e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072cb5e0203acb73c628033064c05c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b3bfd744f64e1e623109ed15d7d47266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaac7ea9740df7a8be73475ce74664b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a4594062a802cb24d71eb25a7be16268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba273eda057149e2946042d30d3e281e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1f6e38f296482622e326c0c56881a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f5ed42630caa0c757a87a0aad7ce6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d30566cbf15fc8e94a22ced8b66b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb853e571cd80861084d801ad69e1157273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95064afa8b3d54b3e2c7fdf4737996a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8747c38d7d86913d8f216954cde7bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960adffa4d1c0b0caaaf70858fccbb71276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345f8ac2568a2f3af7ee10b25ab788f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7626320e51605299a2fce90155758278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197a9fbc9b1165ab9a54cf9b441564a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fa2a48854df9a756e9bcdcea1bdec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0914cadfed7151f1127fbb88c372c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d195629f35b3f352feab296faf6f23282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc905a101a91634d2993f595f3892718283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0363b7c97e7c508c1d3bd1f2652b9b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1a146ad4732fe60ca2075e3b6f699285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad66af4c92e963abb857b385b234551286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399bdbcacb547a509bbd39673ee7f26287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b90eec17b979553d665ab74d9d15dd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c05739a4b9300a48b5bac0ada6482d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33beb01355a46d1bd51aea80d69fcfb7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42188a26688f2d3f1e5dac38d886041291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79116f4238d435de8d33ba9cf123aa9f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f4f075654d1a47fb034e8f4720970293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2157364ff047276f18798b48ce834d8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7971f61b1fa0466db07e07804d01e18295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08beefaffc72b795fcd86cdf13425024296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c347b556c404286a1109b3310b4bf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601f09f238dbc9ca3dd01a96a2b5fd6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e81e85ca9452240ace5df4931307e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d577b6ee980143308b0b3522730b91d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebcac62647ae5508b195786567bab6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d044351c19ae37b1f9349b78e9f61302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab97ab430016bbd38dda5b0be306ad1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b0334a6a0edd9c5fc2d96e39494ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce94df205e872bbb8b8deaeda2733ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84d6bf894d1b1863b9e1ba429ea3e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe4f3474eb87555a92484d0a8c9ea2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5de2175fae0ef1ad4fb0f7491853c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555ca9ee139670fe4dc3c7531922ae6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09c37be04094776af50a0e7fc5e331310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b888d3b819676af3997495b9059d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ed0df929206bb3d2b7567894f27a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d5aa60fc9663f0d558f1d93ae18a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a3b25f5d8904821f68c72d6c30148314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781a91176bb430fe892ec8e6fd228d1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c1ad25b66d16cb829237c950b9991316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c12f1bd01ecf68cda916a09b76db2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d442074a343adf866d8f62580df02ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6f6a31254a8ba29f57fd49662e942319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacbfecfc7add20a879bd246110fdff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19093a1587287d605349f57a41cb79c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f294645dc6c2ea1800764e9708f712322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98bef5fd4f8c6fa378860aebca065e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6c7fe344ad5834f305fd775f168c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6968d60488a93c5364c009bb8775b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468262f0085bc859bf469a99960de99326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f760f27b0119de5164623f5322b6ea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cf1e124d79e748ecfc996bbe27737328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae4db108d1ccfacf0b7bb953527346329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640aa8b05a7e8ae6b0400266e671f938330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fc47f5409f7defd0c5ec05709f92c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512d3fb2f5f08796177483d65694249332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a8f0104cf958a96cabc53d3842e05333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40b1a13c35a3ac0d6ae259da7072a5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90315b99f801209271a445ee9397e55e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c3e3e02e3bfee63c5308a972b7b84336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a8850093db4741176bb230f236b53337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f35794296e3b6cc483073b0baf2bc3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7815f28e2f21558f4e47fd32a8f423339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd4e7db04185237eea1babcd3f991a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527faa03424b518360830e8a359633e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607af133c7f7ca28cfed37bbc469746a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae26bfd2735970650fe50e10b37b5d2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d47587a7759be8ff583b1bf6fa7db344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad465bac8ba98d17cf61131c909b0c29345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d3e22322949a9cbd3741d95a6d390346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630ca64a87175a89729d295214db45d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b49e786fc2f21895dfce67ecfac09348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033dd127ad7f8ffe65bbc2bbc62a3e7f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7301a8b96d171aa5f32428280fcd88350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758288ed182f70214d02cbc9f0368d62351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2a7910c41e13d55a89326a7399ec9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2639e958b9adecde319049f1910c91353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4a4dc1697f278c560706c54694b34354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6b45617e39bc2076802b317394bd0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac28470afa9173830b681604712b56356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c524dbf67db517699dabafa67e46d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c528f1ec4dc9fd8205627b6fa26400e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c344373dedf349042b2b5015700c39d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08ae28f55d009bc3d18cb3c6f1e2cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f588d018ae3e3bd135445c56e77f374361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d9882fe4df5f019ba9487f4692d53362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036cc61563081ceade7f5f77a879887e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961b98aa7d2350c0d8fe9cc97fea2b9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cee0fbcd1d4765586445e56578a46365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bdd520ff96e8c864b2802f2387418366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cde3f783cf03e2af0db696f700656f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa2efac7af9f17c0c636fc0345527a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721579a4ab9ea788a6c3032a783f8940369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286f611b3e5a247e103ea7b041d06a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676dcd26b26360232e9b1e3390466dd6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c432413efd8e0a221f88e28f04e183372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af23ca074c0c8b1845bf4a95b2a381a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df56026b40c1d78676a482f23f2d41374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346cbffbbb95f0c11532348e4cd341d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74eafed2d9b583f11efe144ec8d564376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e9104adff57f98361e68f6a7e58b5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2d8b76d42bd9225ef563524993532378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab856d2a0ed98f644f1b0cbe0e1bd28e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fcc85ff5f9671ebff00b736676330380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34e12cf37a43f651035336dc86ee35381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44dcd255b95391081c75e1463ed93b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474922aaf6f32062ea2843a4759d9bf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd4eaa12a18715a7e55aa2d6352d0a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c0e26719697801457f0185c93adfb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6abc9590276dee228ecbfa323d5423386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a95721a99ccd5ce63064fa91adc41387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fedaf891b2a8ca3b38a1cd76401522388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e9fa6840a53b2c01014f3ff676f7f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6b5ea826df66427d20f3ca682d3e2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63fc9bff13a222a85734e5d549b3e5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc982e7025753ac7438f393a2b55b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0aaee67c62e03c2055e3f38ada273393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d12433c79cdb491cd178dfe182ca2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b049b7384c1076f46c09766c8b32e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493afcaaabdd42e70cac7573f79c1216396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e061f30a9d345ca10a17aa747def90397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce31a3bf7a6555c2cba019d8ceea51e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ff70463b10a769e03e1f5b961f03e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8aa16f5a1df25507e841e54049dd72400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9d08e65d5a06b1349ff527773fcf3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64448d57f506af616bb81ae45cb91291402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732345d8c5a050dd42648e20762854e8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccc500708a783de9fa7a315d77e536404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79d75e2a3c25dc2a0be27f8abe30f2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5ee958573fb4164b868dee8f26a5e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7718c4664794a44a29e619303881e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e91e33207c8969871af322c6ccda5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7ba29d87e54d908c40d08d79d3aa5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b20d1d12fc8cd8e41c4f3a05d84e2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c0a9bb4dbab4d749942a2dc25fbca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093061b5276f87e36a0a54468fe1e676412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fa33a99b54df28b6bc11897f14c2e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446eb8f19096b0956cee3e4ae395be3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf75ac3cf8e56049ec29cfcab356a86415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f95a3a5c1cd4e03abc026543be3d32416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d30a2d939ff68de9ce1482cf99ee3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7f5a3270de8c1952c98b45a547056418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c852e7371df6a6adcb469db5b3f5d0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f2f327ee1473fa32e2fd39c785246420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9288febbfd8a8185a113b70238114c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d39d30fc3cd7a018f023c137d83cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76a6a0b1d4e99c611c235e89cbaf3f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397141b6f6eda36c784bcfc03a374ca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e00857a014a8032c6d96bc034b6f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191042a79f310fb75f2f86954f855cdf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf32d84cf24f38bcc3d1498968ac3df427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452e89860dcd1cf8222c805c4249069428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626779dd3c8175b97fab4d74a0e1f89429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a35189de0e6482a16a962fe917051430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab3905d3ea9791dafbcaa0b965f747431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489be7ec6a0a0962c70cadf041107c0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aebbdebe216fdeb107ad8f8e0bb60d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6265f32d1450413b95664c62a57a7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfd705e5498b161f32436b4dc3fec3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121ce6ebeca20fb8a59dd42fd1c55da436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472cdfdc27c7c5a95caf52f0edddcae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ef1317e948add46e396321b3d46f2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f549bf6cf9bb64c41b7ac27348f3f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f673f9c244be19bcde67325a8dd683440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8c568b619f27f73321d8a9040a624441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0f23a1e92b4b78ebec08f7c07667d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ce5bd982bdfe6fdf431f3ea00071c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce98a070f4bcfbaa42a8a5309adfe6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e343453a75d060a849295ad4066a3e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa482635a7ef410b2eb60bb2ce3725c1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541a83c4829a2d386a4d6a0c4806bdd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963264bda416edee71ecde7c06ee949448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eff62d6720e61d94d6ae6998fde260449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab913a9d240e4b3a04df6e6b26f62f54450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3a32de4803b159272b20050d8dd3d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d876211ea0d4472d411b9c9bb68c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bbac6c49f4ff05d94e558723c3884453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8c36ef1fd57e3544f91e3b6ab1483454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819ab8cbfc76ae09be9e65429cf71a7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59251a5c23cc17546eac0a9e634fed84456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804f4956f785c5ae30c9b14812a85ad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934987b143a3e6c3b1b6c8a557ac1fab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa6111325ba02c60b7e97956011796459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdae80f6d2923f1ad2d752d3ece11b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b209e71e56e370a468e7f47b955e49461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503cf338978da01aba779bc7be45fa7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b085ca42e0884c6aee218d9c0636018463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ba1542401d6a446a4845ac2b388e8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72139e66fe957426a6cc94a15446199f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805e870bb7425bd858efa6ee708c35e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315bdbec21257f491991d46010ecfcc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b747e92aa8603a79c3541deeb9153e6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bf038d2e2bc7b85b3378f421b342b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c11ecc72ba9117b84f30990ebfb200470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffee372210769940a785a7b1e071ab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1965aa0dca442e98dac12c29745724472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877ada9ff6ff3cdc9a0c275ec233466473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c2b28dab0c14bc9cb060833e1caca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0656c5db9b3c251b9a1f089543c1a2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc916b8526def3ad9741b0e8ee50779f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea0f3df17d81583030b1670c8e3fe3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc697ebd090c0782736a5250b460113478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4ad63c44b37935c650e7d793c15d6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01502530931ddbbca5beb091c602ad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d7493c598f0c028a7de5968763a95481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6095553bcc7e548cea83544ed4212482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7abed84c3e49b217b0420a1a12572483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463cfc1ff02537526eaa86f34ffd074484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae79c99d9cac3f8bba4b0acfdf33b6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49e467b7989143991252121b213347486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a881f5661f4c1f2bdaea445d0e40fe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c293cbabc680c75da95adfa8c1241d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc337b7de4acb8304052c262a3cae4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c64650ab46e01f94b6d6e8e22680d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f266d92f22c1545300a5a253261962491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb8138a941e022b1142418c1cc8c64492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d61fdf2bc74fbd939ee6d7ef5471e8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efe5e07fd9622fc3e0a3380d69afe5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc78418ff63d69c964523c22deb3445495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73e7bc0fb5c36d876c35e26ac1e2ce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fc2366c26d2b8161e91f0f632ccb7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb8a62f2fc87bf4bb01817f5334a35498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d02483264064f343e4100ab4023a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df9416b6869de3909992e96f245bd9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe91acb0773149d45d4f7b9492952a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afceeaecd85d69ceff84bb5e61e1ad4a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8d559cecfb1dd0543ab7299ab621d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641f54493f8bbd63333cc954f079aed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b1752d5b10881ed2253e28cdedcfc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0dfb3aa56ce754e4944f643e3ce66506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ca89a3fb68d4fc65b09242cb36396507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91a44b1e97a9c07bfd4373c5ea1a27508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ce59b8d10691700ffe68853265daf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686644d9cd767788da1df6e640e837d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0178699d606ea4580d1c5374485a59511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b91e24ec4691c9d48f687d1c8fce6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1a04a453613e34d5194d079c88973513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b339862bd4664be25e7ab2070e833514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74262072bec0ab755391b16e8206982515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7cd72dd26f735ff68c19d16111cbd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe190ab716f27d84cce062ad5abfb7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39afa07a5cf823fe31dc8fd32260e4c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2654e56339d3b2a847e9bbc27c78eb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce08b0aed56e74f73f21708f7315b9c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7bdf721e4e78306986c35ad0ba9e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba381cc5ea383eec8a1d399f19759146522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da544338bdd791adb4cecc15d60482d8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fd02bedf9c4db6372a9a3091059eb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637165858f1527337a96c63c6793ab54525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afcec37ba290403b6b5b39b5bc0ce7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49677fa59da1d656f7fccdd3ac78f893527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352eee31b6999b247efd10980bbaf70d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccf6fefc9df02468d18458b6be3f04529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cc4b2774ef44f68536d8af6c60c1c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d4a84f60842df296f4da8d6cc7151531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f689c7d79117cf5d9eafcaecb4c2d1b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93d694d814459ff01b14907a9d4a0d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfc07b5e2482943f6f9fc804b14a6c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f71c011c3ee13430a0499e43f30d7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce42a760497dd7d71cb9211cde58c2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d13010cab51779bda2aafaa4795dc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878d6ff25bfffebbc53489d51b09b59538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b8bc0e751de2555de652888f477bb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782410775d5537cd4674f84fc46ea17540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d423005e0111a64b29a18838c8041541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3b4f22aabc7aecafa9dfe71353c56542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be1d1065bfd46cf59712f8765cc89b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc76cb8bffecdff10fb31b5bfad5b0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6ac5b6cc398c497c28f62a9ffa202545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643d424d25b7d0571de8d7b5d8b0a48546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265c2c0e81eef442b2f34e99e9df9fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845db88134ad947699866840eaa88d21548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21958162a66cea8d1607e27dcebb5049549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698977c068e83dfe97cc5f0c90fc04ea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d811ac1278767e8455c047ee408c7d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56854ccfc6452d574a564725fca24cf6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53092c486c5c79a15bfaef87cec90b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bab11aeef245258a45868fc20a6184554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c87a919d96d2e053070c600df5354555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1b3407da831269fff184a3e9c18d7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d4abda101c0da2de30cb7305b152b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59483a45920a9630d5c51871e0382747558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52784049c130144bf46d937c40c85380559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d3bdce8fe0deb7e006730e3ec0ecf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83077cfb63f49d73639188ba3f92e476561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b5563d09bc7eac62a107648365529562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb74733f94ff4a4f66b95bb6e37a097563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5af854580e48de738d0f7fc15bbb18564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0080f77ce7029be5e78bf3c9585d55565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0598e53b96a109eb838ad84711bdf3b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeda812eb492de918f054dea2ddb603567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc05703f0238190cc866893bb7490b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ed0ad08e9527b6bad8c2184068002569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63262a072896c055b5b18186b68367f4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787840088920b91d419d96e5e18303b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd2e1b0f8c199ecc225ee72ccfe09d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a6cdbde06fffb130b1ed61a0803cc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15db31b0a43224b19673aa97fbb9e78574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbc84beec34d2e18c65416dfe65b13575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf47a292fe1efef189ad68b7ec62622576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82e8d7693cbcff0b04cadf4cc7b7f6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83c967faed9366a2ac7ae3ef96bc29578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e636b8f77616487d2ae66b2b262e0f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000aa37908d4b41aede6d7aa1c339cd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d50a72d051b0e116326178f6fcfb23581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e4a895c0c6f9e61b17320a4119d8f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659d4655eef47de50954644c9b1b699583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8f36eeec124f2c0c3f75ea7d817f4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa66c1ab8c786a66c6a028eecddaad9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d3dcc4876ee5ca260b4bb600526c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109d78ad0c0b308c274deabd4ddc084587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bba52882aceb28bded0dc6240366b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145eacf2b2f47a52b5c95ef2967a4a1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6159afd64897fa1f30f62fd534c8f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd4a59254275e23b30c982d2b78c1c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83e1e688b7210c602186f86beb4957592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6ec92b07424feda0a61f77285fb74593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50b49d03944f95a678d60cc54e0edd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155167d8f5e4f6cfa87acaac0f102afe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44647acde9080896adb58e3319383306596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c69aa0d9faec857c6d8ce335576be5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82f2a7d187824c6991f3baa1896b3e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426fd16ac0613aa9fe7cf61bd93cb94599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3da5c962dee89a8734e65b9964f4f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac39e6e83b5712f8d36eabb5c0d168601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54a21c6ca15a7be48abb1e38da7026602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5092beb3267ae547436b8046d8802603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4abb6e7521f1dc27abf5e608a0298c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2c3b2e0793e749d8d44aa5c3ec181605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c41dd14a8f5de71259f2aba227b80606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed9c9216331ac2210f178b4da82b01607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dacc0197267ff9a3f2fcc011964b8e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d59f3d5b0783906613ae581e19518a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73204362320a0a26af5a15e8079b0ea2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46933b6f3d1bdbc0eed3f17f83195a03611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b075f0881480c597c4f1196a05e15612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8e51cfc93fd92779a28b3617c681e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8ea78d18ee77ab3427e2cfef00ba0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f29d824026acc64ddf279a2b2ac25615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a13899cd1f65217e3cf211bf9d1ab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c697bad362d98e27821ba7c31c1e835617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac296485561f483a6f10545402e86f1d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbf56896afee209b10c4067464e8d5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae5582e6ebc3804514084923c8ab64620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66576d1faa0a48da866cb25eb07dd70621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48fafd28299d3e505aa2512f825395622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9be09a4df55c41b7b00bfd1eb786e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b02bf67282f6c3b596c0132ed1a44624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e65a94e98c0a61944993ce6d0f239625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d06e35dd4a101aeb243bf5bedbf61626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05288a3e8aa617b3698d417712cda317627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2adcdd199f90e2181342de633e1882628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e113eb1ad7abbe87f90600d3777e876629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fe9ba14fb5473368efdc154d28eaf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbde5bc9aba2746066d84891a25015631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44331b45601d7a5724395cd2bd719bd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275954ff96b630a7522d4001e4544b2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806540bf7f3337040f3b241c26e7ec3d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ebfe79462dc86519cbad7213ce7c3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566d28ee881dcf4677090e97dd58d36636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df012bdd2a7402320e57eb8dc2af48f6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565d770996d314079f2de8c285c0381638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c38686fabb9948bbe07579be5fd5c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5104932f2e0648c5ac43a73b51abb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fd5d114a265b3836a6c8591e5238c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea9d033fb7aae0344ac740d80b44e2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8e7ae5c133c7f7990110e4f1a5dbe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c754a3997b3bdff034656e48b4d7e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f49edfde95b45764fcd7e79a6ac92645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499bc1af1c6e04031b2c2f454ab33c7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e744c3fdf9ab22cc384832d121e9143647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d231184ef6a9b80fe84990dfeda4e10648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34e3defb9642847e718dd0cb26e416649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577b2b985d34ce6f1c1fdabe3b2f436650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be1909acfb30efb4a08d67ad0a71a5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032cb4b36d155da761469d61ebeab60652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54237f75413e495ad0d2ee4fd8c8131653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4810651a86fdc507a71bf5576ed26f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8381d46066b998a1745a84349e407a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8a3a6733ef29d8c2753b83d041f58656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3ab13e34c5177ef48b1f0e3ce413a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a143efd2261493c967c9bffdbe6112d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef3e2be250000921553e1832a4d229659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224030884a960c8425162d67253af349660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49746c7df4af79aa3c6c5eeaaaef5d02661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c356ce02f3dfcafaf66a47ce0f439662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512fe5963bfd81bb8c55cdb278de861663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c6311df2ab4e02349c6de368d0292664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe256a9f9c257db92053b24d5b4bfb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da1c30ef7ae2fdb93730ad979ef820666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb838f3f46da8826015dbbe1e840e55c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce4d19e70344dab8c8bbe6d81db7f9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d240313d77e24af302338ed9e3886669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabf20a2684f04934b92b93372738c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d813715b07c4b1ef332635b44f614671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd03849ad92d7fb51d4b4f5755c16f6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81be6c6a3ee6c506bbc5ae4edd3651673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5385c2eab649bfefe77f9b130a4c57f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456dfb4ec588f4189891083e7d03e3e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2db4ed534c71d67efd697a12a7e92676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615c2173b6c8ee336b02e1d4fcbd5d0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069af8548b3d673a8edf8f21e55edbaa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bf56d8fc3b48b8c3f551caf38eb1c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c574c09970353ba3b7cce63f9242868680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad4e1de9768560a7d402463a63d294681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c636010a95a1eb8e62881453d8bad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479d817e1b8cdbb9b4031d53f30c9c0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb9bb92a64dd794d5ea2d3f9925821684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c9f6ecd9f46d2ea7c12a8b7a6b638685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3021e6796e818495df20480d26efdd3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfaea4b3d184c00ae0b5a6e4b9baca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce415c6d14c39b6ec64a34557555695688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415e01ae291b1e0b575a94533ff688e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c737de45603c8d1f611b035f622da8e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba7d29c192b58b881a533cace480d1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012b2b6a0bd126fc39f0a014676a87d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf587175e4f0541ea7d834a39d7042693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f24fa093cc7998c44e888f92116e6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ba498e7574f3858f1867700eab54e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bec4c794f52584e658258d28fe9efe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf6647dae7aaccaab668faf677de6f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d57b0b91bcf5188fb1dc5526cdfe47698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1294104f90bf20b61badeca02281974699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65d1f85cb08c3e1332ded2f72a852b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000b9edc8acdc195359c50983d2b2c2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab482ddf615b577f57d46de72fe5cf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0396a96aefb31cf01ab20343d7f377703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972db2e78bd1b8dc2ff54caa6e7e33e3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912ce33bab5133a9eb9712f0d78d034705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328a26a0030105665d7591de291ddbf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bca94fd9a2f5f7b28b7fa6446cdbc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04997faea606068f5f2072c375440e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4a918f5890b7e55273a5207f19bf6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363f053c83a88077c1740187bcb31b3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe99eaa15d2f200e1425272528e800711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cb90676b1c8de7371505e95b7532a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399f6c6e21fdc24b786025e2da49c95713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d069f85bffc9f967a9df6d25d8fef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c07dcca289210e5323c6df423fc29715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815ccf55e4768b37d052b33fb9bd06f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05062f635e2dd34e59ad383536653eea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d798940757a61dc280dfb95ace01531718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066e2ee91c19ce2b3505deecc525167719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d78f0fed9cd4aef7d714694a6c0baa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a55be70fee0d9b4f689926375aba15721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f342ee00b89bbf8871763f51221fd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36fea9399f7bf5994a9f3c6706b622723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9c14d59b0809863930f35cab47867724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2067ddaa0fa4bef0b6bc1747508b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d839c940556aa76b9821c85e7be29726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cc36228593b6aa7036dc05c0fd039727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cf85c3c08a76ebf784c578c3d998f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc3b7681236ea8e5b53c8865c878d9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9410741186ae9e6652af1284b2347c3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f128638ad3e17c02b6a3609fbe4329a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7b756ce0dc975de6765c312c271e3732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a4ce5aa2748ef99eed8ae65526a3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9869f166703411f43e64ccfe4aa702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a310b758e31a99178038d4371e6c5b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b683839aee4524fa08ed3302ed9ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d33c0d6909666bb9eec44f07d1c955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0af0ac5f7dc876b6b11fa688355cac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754250a5b285142ffc2a70aae2f904e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21ae79c7539c0da27ca1c860d481528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b6fc3bf49ac240c585c6bbc9f15909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ef13dd387ffc705aa6a0f1e19a66810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f09ffc00b2f5dbacbb2e36d1d140c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf016361f845c95a3eff508a63ad848c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fa060db442093ae664500d3a5591513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab7d214f2c4c13f2fbdcc2224ffaa614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef492a584ff7e577037ef1b8b045e1415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccfc05b216dbc35e01967565eb58eb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3ebaf94c24af19f5028f1a2589b8517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4176ea0531559c43b7fb1bd3d2fca4118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ef3f9e35ec325bf9580daf2d4bc8519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c79bb43dad7bb7c86bd5deb9d8d5020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a08e7e2a8e98a96de5f18d07f88be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50fdf8958c79a1dd7d67bcba909df722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992d5a910724db52b470d7156bac31e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d439fedcd2ce7238cc7b1ecd595d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4817d24c567734178eb08ac7b44d3725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24814c3bd9d56c7df810376da8a30526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7651d7d60fef900ea7073cebccfca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156d0992857508e30ddaeba0efbc61e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc17685f4917d35785d02c9a3cbe1c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed41f964e6d49a41afb65983da3603d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a71380e6f4cb3f889fc5301f2524331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ace1da36877deafc343281ece907732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e522d72d076d2f38483edd2d080000a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ab890f8bccf3a1b964478df78260e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9327fa9834875cf69e611b5df69ad8c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22481c7aa00a4b9a92f23c3cdcaa3e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aae04b940ee0235b5db0951b1618f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd41ec3c0f26b90a1ba315f197ad98b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4afd87b3868f7e1270385831d8170039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7926f4b363e01088b458c7243bad34a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4df570f9890c36069c19855942f7941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b410e769e747a871c76ab3c4864c8142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe57365177dd6f1cabf76e2ddfc20f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44611df26d9dbd59c4f755609e0cba544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fb6429330301b29deb229041bd94e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda2f0123d6c74756f3c9461c17fc4546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29ec50fa02630133d0354fab4a5d4f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88523582eaf32d18c7395b0986803c0848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c825a84c5e4c7e191ee145bf0e99d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a35c1cb607e61e7a30a239c9ac8eb050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad49cc4dd7bab9e49ccab5e11ff25f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83a946adfa6cd37d6523e675fa6dcf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ff715306ad7fe54f47b3fdebad1b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e0572c9465561c74fcf6c6fecf74154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22ec630352bf16501a3e83355e4c4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834670c53ea5f91a1e405884095670456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261a2eb0972d98118eb179c8788724c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb521be66460b23651d78348d71ea55658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9dfadf1d04fa5e9ecea00edf362ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920606667b9d84b48667de3beb3efd3f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc26edb3e8966dfba91f06bf76acd6561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4368445ec640bd7e98aede2ffa9bb1662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148deab56d0f2ec959d027d757e1c5f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b449fde0e35dc6f5b75f1ca29e4e5664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833aa282bef9bd37e1f5ba9610910ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498174d9bdee5c8516c117bda7f086b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8a47bcfc78e74d727fe22d6c177e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02079af1370f992148c9e62d9dbca6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3f294fbc5395ee0b61de16ffe137269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1500c59988b4377ec0bf102228a6a6370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41dd958c93b22cfa195be342d48b6271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25f336a8860d14bef1a26ba8c6dfb072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f05b059a589af0ec837aa09333dd7873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3075cf36f1532311f6e7a3c57953c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab323a1e82b342145bca447cb2af83eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffb0529cb785d149de684c6167158d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06d5e031daa216877277da1c21309f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48387bc098006fc4fb5b876bd820847e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3160361043f3fed932d23cdf9290279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c7a994b53065c4b1ccdff07efac5d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887193243f1870b6a2e655155845533781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0298551cc576dde61ecdaa8e9686c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f44166a0ca97867d32e8c87a6bb6c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78ee77f5774549de4adf1d4d4384dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1070a05f9e704443a7c002512415c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ae5960105da8f66878a50782d206286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977b4608a923065d17f6e68fbfc330187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802103264eb6a99f5777d9d68df0fd8988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff4de16594539492bf14204d21577a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df8916acee01487a34ad1c2cd34f8590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e80d51e31402b031c141e3c780a97391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3aafcf7cfbbfc952f539781a2080892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b769238ea1997a8c9a517ced898b40893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b783a030177895d73724a8721158ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620275bafa5c9cd3b750d697a32509995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d9fc5be6ff9045957cf6f4d38426e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a1eb438d4bdb5acb52269c5b3df5e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9fa41602ee0f474c2f887325dd05298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f18f17a40e3d1f0202f1cef33fcc5e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa98a16658cd3da7448a2b4a4cc56f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9ca381e832091a73be5640f89f7fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a25ebf7effcb2dbe1552ac4d0be73102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64466e256edd76198c86400ca9f9d9ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04947ee9a71fe52af85af333faed6f36104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b20875c1a4490489af625b4a5aeb7b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371af8aa62698bb448f6911c8840bf8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1bc26c42695a6275ad1e7aaf93427107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ceaef34e04bbccf062dc906220feb1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249875c9bd358698b4b3182ebd957071109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cc983073cf718a70adad087953ae2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1dcbb35adeae9bd78fe37d1731751111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722664e545d0aeca55b4a5657cb7f759112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f217bdb24337a9698f17e71ec1134d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd7c54b556a82059b28c716ce6d096114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647216ff6a2b3d496f7c2dee5562c93115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c48bd9bab64b5e2cabe833a8eb5dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae72cae9889e70f0291ab6d01e32e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e58472902e13bb2f3ec059331d753118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323489025b45cff638de37652e9e890119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8f99d6e28a0a171430f18a96c6e7c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a53ea331400164ad7f982853c07fab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fea2fdf4cf419a866d0bba079326e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26125487b1cfe519ac969766c93c68ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc7f69e41e58d241e6ece836e575e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17e69fab087ee050343e2bff3e6362125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b545c871c347176a53101438f9081126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ca2c9ee5eb3ad25edc668071cd0fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09d726969991e49fbaf1e129c37467128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ff4b6bd2d69ed5d8d7b82119fc754129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bb76a1f2be4ca804a10fa8fcc8336130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974461e8b138b16a7edaa523f9ead440131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abb0bc09af2c7add9cfa56ddc0193b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907421d36bec60e5da8b100d486cfb1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1bdd57942cf77babaccbb93590a84134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2cd4065ede6883367fcb240e5662a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a01ce863aa23948b83e0da02f05be3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb46e5b613150e3c90fe4175a4fce3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b676cac3b7803f65ed9002137745ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5da5df732055cb9ac0a42b6c97a11b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015d0898a61b522ee6f2c7baf540263140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe5cefbf5b9fc841bdd4ed32911756141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9e77d3c0b99ff26486e296f945aa9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f715e2c17d0a10c3a4f5d2330bd64d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43943bc41b890b6dd50d33874e049e8f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c17e7fb39447df5e985cb082e4fc0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61d133bad60740e28affffa337e8f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd4871715e5aae34999c70ec2a4b82147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7a008e2babdfaaf1541140c57cba3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1460f0cb06bf43780f0717aa97e49a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81fe03b3b1a407d46c14327a3c12b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297408fdeb09c225ee4850231002da4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b639397fd26d0faa92dfd603bc12f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a3463295e0cbb2ab959aacc3959d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a3f42a34e1b38e6b21b54339997b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacf15d7bdead169297589013dc4d89155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0ce86e805ab8bb09c0999c1cc9e31156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be524cc708f1c090a00eadb4b2bacc3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aee56180ee31a1dbc7938e6217057c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472eefc9bb9c5697a735e00516c9114159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54aa8670faa1c9b77686e591f0eb60160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9cd728fa537d439a9cc974f032519161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a13f657066d0f9237664b7795f140162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08128391b1a985abb4fd48aef1567a37163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd0c1da0704f492372e1ee2c085ed8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5298caf3f54eeeac67be2e76e9b81165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7a8c3e270296953ee9ba6cc5ce41c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e749e178defcb03d920276d120573e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93193b084f0b57787cb360c860328848168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3afed440d30bfac50319c10a1fe18d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d5e43299eb9bede91bbd019f74c1c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642434cf420bf52f7bfbffd14e639bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abed8925d11f03da25d97525a76257172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd607033faa6ee459155069fe80843e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581196908ef4d418a43b9f8ff6507199174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f150337d297f6569fb605d1c3f703175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ffe6e84f9d4d596eb7f94d17b726c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461e7cbc34ed61d7a3dc1f44b2ef564177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fe11993669f400eff55ea8887d91e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad268ad810cce0c24300a88661e6788179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae505fc1ee88e019a8bc56e9bd8a205180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d1b22824581a2aed6b19e236539e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda14de082087926fc4d4188beee6bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4cf52bf50f632996daea852d2374a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79cd142823a1e44b8c475a01722cef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaac4707712d064bb3e969f75b70a2e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6a5b249bfe68fb07288ea97ee4330186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec3e13b13cd9ce246910115264463e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ada0168d4c68e1e413a1bf5e4b8f2a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6ea499e23afc6f408b24884892529189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472707c73b4379074dc4180b75d8939190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013b7cb66f90185a3ffc6349a3e33e9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390ea107affa0ec6dc687f228893621192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874d1a01373264b263c03ecf6221e06193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b64b2d07570a34b6e069ee33cd0d70194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf0fed717b1e02d5e7090373e673a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf0d9fd4a6c2a024ec9ea11e77b635196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45427ed54486deb1c8afe943cbe160b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf037ad0c4f9aa617c4756eaecb3ebb4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3d1c8dc19a6e3ad147efb911a6062199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043f7bc7dbd4feb2e7bcecd958fcbe6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c99ea22c1703e91e69f6ee3ea517f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee05d2dfea29ad36626b96183a3183202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f4924d1b026e2ce180730d3ce8538203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d19a1bd2c431661904531403ca21f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e7d9fd9e19446e339ac205be2b8ac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2678fdf6611889cfeeac75d3ac46bcc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc059425d957ff7f5bf45e40ed84e95c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78219b8305edd9b1c00ae19a6a9722208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8000a5597ad06dbc50a29ee18f13dee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975421c9eba2e0fd82b012f4934d081210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3639104d3b26cc2e825c272f915e9a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ee59339443dd54c34fb619dc3cad2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d3d2021602f0698cb0407fadc68e2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75d61c1f0c4fe7674929cfe2bdaf22214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7d3b3b553f6e31dbff2b0d547bda5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420b83b3419b723327bb6b63b2c023a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619d02fec1e661182bc3f1eafaa7ca1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf417353026bc5f69df79178948ed7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64259d9e55f4f401a0e60c873e8e5c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02b223ff329f064123565fee75b8ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46ebad720769c243fef9eba3e1e797221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd7b4df7a1636937b0cf3198a8034e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0f2a3b99b73d1ddde8f3879f69c6d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066bfcb4d4ea53d8a1996453818197f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90289149a24be14d89f2bfd684f8f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3983644ac3c6a77a86e5b1431cffff8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d85d9a85361503b9006a8e99a21fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75ffd7f79347d2d47ff5702df3a2b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f4e530e0aef23221ead153ab72ae3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89783df1c3a1d910c9c5669f1da6668a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebedbe2f0b2923c538aac231d06b389231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e4957ba5a1bb41098d0eaaa09f44e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f3186b29cde31ce1899e402c77f68233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d005ed6bc5e9762d71534ba15e2165234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2b00fcaa6a1eebd7ee24c5fadacc5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c327041df90f80868df77e7e4ff568236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e1209ba62939edb68b680b99143ff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5c7565a0d697999c36e0e20dfdf52238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c32fe25aab25be5e9dae9ab8bccea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606cadaef6462c1a19e082ea17f2bf89240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cde9edebdb653dc09ab4a18181488241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831d8c4ad71bf914706570c5c447fb5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8df5cf01e6c9783498e825934c464243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43ba4957c9b26c8211d2570b32f5f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69da0265ba9d031c46b3452a1eba65c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214ce33713d43224016740b5d2cc020246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6f9ee2dc3757036c9b3e766fb31a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc939c9bedd22f55ab00ae96ec5ba32248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765437570bc9e4b24ffb874945a300c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff4f75b80feabaebb1452be1c94e20250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c2963afbd386a0661b95a4679b441251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534aa5531becc56f2c1bd1fa2597bd75252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f05b80f5c881cc616498e62ede04d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943c63dcdaa1b3c8d85fdd8e6829dff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482746abe0f0e9ac73182c0051936433255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7949b4cb7bba23ab54fb3057ec1871256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5b02fb54d1ef2e8812110320e8470257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52638892f32ac0254eaa44852d6afd2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4db19412e60f79e064939ce508f9df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739057d452de5e2bd784db6e95131ba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa132b6a543525eaabb3cea8566425261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b825ab94cf1acc523f82b3c3dbfb53262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745ec4484f2562128dc1a5808939897263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b45d0590d30bf795ad0c03f0692017264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c82f5d7673088c59950957d94bbc85265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ad2f2c70dd1b411f19c80ef46f38b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0608aeb7318646da54e498fb84d56267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950681ad06fdc55eab07847b4eec7cd9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10788ce5ee0a9e2192446af426f85191269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42875ba2d9de01c1ed74fff044759294270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439f47e0aa6c88adc5cae67300a599f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e99f8ef37b94fdecc5ef9b13918ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0e4d345d9baaaf7398c58bc507412273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4d680f3ff3a1f68e296ed42fb6d61274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78724a79fddece220ae9db0ee7cdd4d4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2c1ad6cce8aad9abdee0bc61c9a14276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7952d0cb293b8078acb3206b69494a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d6bf50d03b701aad5c46fca48e770278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31e1c423e47cbf4d532716736dbcb9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86002a73fc23f17fb758723fce06a939280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106e1bb2b01e05676310c6132e90a25281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac243d977a04949bfc7219a8aca44e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f882ddf43a58cbd5e692043a8f5c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31627419bdd9f2a24c159918d676f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17ef5f78c049b0a5a1d655692117a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb7265b0dc2b648c0674ff72964b7a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49058bc55b4def666380c40433a8e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535a1ba215652a5da18a485e2a4ef3c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d2ff176c2c8e71b4633b4b1699036289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca524860aabd36014c4b8e3dddaad7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a128a941b53cb6b51441e127a76e2d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e5ea71a46cd1a3c336ba4b8f6556b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ecc9c029911be34fe1a1cf84fb505293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfa9aa91b31fc9e3915bd1926f19a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67d1ea1a9b7d82f0417f103c93fa76295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b9c37a9122a9232da862d5d830337296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be887f6c7143b9c853dff27d45511734297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398a68dbd595fc3c0746f031863e84c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a67c4800bffa304f6f370bd4aa8c42299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90bee6ce23c8d0548fcfef2707f02a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e333b3cc7e6ebbf8eb87bd1140536301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a4c54a3c5ea04a4acebae9e65e1f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac43301c0bbe9bb0be93914a95e84b7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596c01a1b6473f4bd1dc9fe58daf4de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360644ddea3f3b9bf433daf983e647be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb1768e7317ba859c7e6b340610d81306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbe93a2972c7d9bd1f36b2caa880dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83805e8363d757df20a2e3b78f9cff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a1450de8daf25711e1db80b4354e6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778ae5e06da82cd5e16513b8031cd67310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c549d63d78fc24e53eb7b32307536c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd386f388c1d65ae4125a9a316e162312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63cf885d8638bb55367ccc82c3cd47313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65169b7677be794679feb863579663ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995ceb691f9e493960ebee3d3ae2116315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9645267753219fdf7fbc3f3245cf836316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30378d4ff4b0195761bf42a31a455ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f991871212e800acafb53f2431435d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56c73a2518efe6cefa731e920d3028319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4014c557ffc64d7df496695ff0bbcf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2f73a4ce8f4343c39a0f18f455fec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b87c18f9e9665a2267c3a2942fa3ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604716e274bf7db8b0d1765313bbe03323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf876a60ccf80ccc61310b205ee8af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0739f14658b91665c9613c0592a1420325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33265a682268dd9e353cdfffb7f3a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287406a43ffe5c74d573261ffe2af91f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d059e172ff683f4d24293811caaa51a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a5725a1b538cbf167583d7f0a6f97329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f184a5b3386f2759da0519b5860831330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec984c6a55e129cf49a9b02ca898b0e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb67241e41944b442ee4edd0557d9a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ab4e436c74aa5930f0fcc20ea72bf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d15ec085377921e26e3c49dc938a59334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2816932bff09442871ce47df9c217b4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b666b74a862dbd2d338db0cc7446c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda24a7a43b17ec9f56a21cb1b117f5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6bcbd0203ec8cd8aec3f016679910338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef952389cc59d0479616b0be59375107339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d96bea55f8571965f9a9775596560340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adefd89215e8fa1402ca7052389b8c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1f987c7729b7ffec5ecec6e97665a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402ac45a8028132122e6ac0f5cdf38c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3e29d182eabb827eae1c8ea702c6c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f7322660388f0002abff3b21f539f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e74f9fa86a93f97aa34cd55ff3d4f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f708829dab660bc9b20aa45230f5238347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895b48d20d350f051b67a15338ce947348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d346e1b27c9d915674835eae92f4c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511e42ffff24437eb73493a22b67f89350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff397e6f27a4a22d2afc78c4e2ab889351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcae4180ca9870cc047958e8ea4799352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38a6f11a3c0aa8c6306e00dfd03711353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a381226a8ef8344574cb76286f4b8b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1f97c4623211a39c0de8914d7fe49355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d0b7e18071b3153fc97b4f692b47b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333106ab2094abb30918c6eb26944d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f460258f198b428cbf222641e20a4c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f910419f977c12fdb92b7c4f26f2cf0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af3d4957e7f18ed30b21a358fe844e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75695d12237d1feef6e93198b5e7eeea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9cfafaa197b10663e78ff582760c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee64d0b7b2b70b223c8d8cd90140aef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4d7996768f384c2d2234f51a3971b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384f0b8bbab85d8a853bd6a79dd1512365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b02029e7dc967bb6a413d5d4df835366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2716652b1a2f5c49cdb72e889ab8f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8d5324bebc3de2b05215f69a574b7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029b236dd6ef5ffe053183470fc9f22369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c12897a4996212d4d8b9cec41875e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210e86eb1ad693117f18a1b3a3e4403371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11995d1731e437df4635e736dc692a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef2bf51156c82de03795285b116076373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba15806124765d05fe515659de8c9d3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde40afc5271c90465c1681f2f30ba5b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51b4800403857bccf8c31e6cc42fa2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe13e850cb0e2a29ef4f305f153e3e8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c83aa87a213bf5a94d86f1e165445378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f284708a47a08a893b38c4cff844c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef5e8858c5ff7ca22fc22b30bd8194380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7d18031cf5fa115f26eecd3bec1f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912a56b7e7c3a75726e5c330bb5b5db382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bd6f1d1144e40b573b868369b2cf0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cec76f5c26b731d28fe0f24d44ae44384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb88bfab1dae8d9d9730df0fe3c9c4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9b88c550fdbc59c96c5d44f55f02a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c48b363192c2f7dc923430351b509387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e319bed28547996afe3a9a3720d93e9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929594acd80cc7f840fd89f3f6f0a050389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9651872a6fee4776dc8f3cb85cca78390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69ab0282f016e25f6ad5545e566fa8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414806cd7fa8368b467849ed6e032bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3284e59ef639014fb376ada226926e6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb869ed5371cf677fd69c168ac029cc5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bc514febdc51d3f2bb74152f1c823395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd9f3ac125e933f4c2f8ab6b12fbd2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af0b2f9c6544066e5269f460fedc0c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1923e968e325a0443a445aacae8af398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34736d0ea9174f712d6509e4ac40805399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd55ed8138ee4dc29e9f69736c4e767400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42037380c7ab36b8ebad5c354578b4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f912f5c97b839d1f78543ef8fe81e49402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8bdd578d647313988f89d7e3a8440403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a543791304467e8ccda75647cc71be404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2722f4f0931114f775f5642ee264a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a50a2979ede8cdfcdd9e4593fcd6d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7b20bd032c856c368bfd9e6a5be96407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf082d308675594ca66d2721ea3879a0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a285b92b123f9830873b1b5605005409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2f7908bb05fbba45b4b38f4e67bdc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3a30bb0a04c319cbad328c5dd6a08411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a00d596048c01cddb68e13e0d8a230412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6017c37dbe7e1a437770a6a1af1ae4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0b606975ac836482d177a0fa764bc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6e91610f32d6c491fd366a53c8da5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d145c771773e4c95be7af5932c335416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162c9711701015cb26d93fc3cb44d6c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf50a25c77b5fc6a4f87d504f93d75c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691b4d4d8652aefcf12fada60f7d60c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde2357f26b8118fbb83384bc82cf3b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08424f09f14f1e69af220c6875a4d6e3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ad444f55eddf2bba807574b4e4582422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d4fa808a5a5a738e41cf72d1e586a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98367930b8a244115e7edebe956f049424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5c49e1bd45ebd9088378ca0015b1e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012aada202d79b1537256da80b1538c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ae41163bb5bbd7999a7f411ccd752427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcbbd1b196d13351f1165007fafac9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068e8a1ae57eb44a8b79ce1baa055b5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f98f1ed5c3c3d5bc15fd3ade16eb3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abce1e6fa04819a99c744c62f62bc81431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee6855f9b4bc6dca958f57868ea92a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81409e60ba8c75c0a89a22a1032aa7a4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4d67fffa763c414c442e3b06bc5d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028063adc436e25896e11eab42138f9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ffe986d504d5802b0324a22aac0c8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08e7b5fc95759c0602e4110ffa7d55437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a7415f34fe840cbd8043f018b7b93438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b07f16a3be11834240afb474a7a7d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75ba8c7d3ed63893462dafa1d5a994440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcea3c851817168af0eb0a116a3fb65441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e0f3297caed238fad0f1046c7134c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02398236d8f4490198fde04ea9132ef2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c775e0682a13d1b1771c1dc537f3df3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfef9ba60eed19f453542da7bd1f32445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1459fd34dc11e248111e8cf7549556e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f271a21dcd2ef87ebea57ef808a79f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dce62ab7d4448a8dd9d1ecb625f5e7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fde601fc36142a05d57141c5b4bede449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7d54d1e993b47bb739c3e6f045cbc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91247e3c629dbd790cbdde878fbacb6f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d329b6ffb0e33029c5b0c1059c79fb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d136279f7a77b2ea103db78fcccacfb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a777b6a0c182c5b7258f56c3ef80a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b94118430f6ad0bb1665433b4fddc8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd0121830091f40c4fa77ea0598701456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d4fb820699f612bcd8c5e8dbfbfe0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff97990cc21ad476a0334fefcb7b98458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abd7a05ad9b3873d87a1fd81367e25459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517fc71742a09fe2bac2c271df5302c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706750731730d9a597b84348a1addd3b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129beae8901f85b878f893b0ab195ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1724ec2c986b93affd5f6eb618371c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7975238c8b82ed3d3981e651cfc0adf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942888c807c44ed9b865403f00bf34e2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77077e7b033e7139e88ed33bfd3e2e57466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c7de9a34f9979a1965741453325b2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df0638c64cc12d03163c562ac8b986468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9ab90ebf1e9f49b7c6d0f0e70615c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187f786202225ecf9b4288b5fc61061470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870ffb24ba345dc39a0cfa282ba414e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee35798cc5417644f35fe5c3815d7d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13759d8ed8662f23782f85c082865717473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96325e2a3ef1278da0d7421cc67670ee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf17c2cacb2461fd210b223343d1ad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a1c6b8cd004238e709bc3199bb24c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fee331acb69195c54419cd9503b0b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb4b894fcfd80da0d3debed00b4352478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d807b1c3cbdb049efe2dcb696726f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b393e04e297e7fd5b79743828610c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e3f0c3b8551fd95e7eaf90ef85029481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d9f2fb6030ce9d7820d6d2fb7da42482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750bb085604302ac57f7cf1724d4562483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bac5f3543b612ce6379fc5db88a146484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d99e0cbb644acff223d68ac6092fd1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b7ae58ff3e6cabd1632f50c94fab7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41aa5d8d320f86019181e5da35364fd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf260a5a5013dd2065199412d30fe0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8448d48b064004508f52d9261fae37489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f463b80b94e19de47d80a5ab33b6fd0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb742c7e23f78b2d7c0930e18810c7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413d10bb3871291db3c669e94c5c019492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f46a2425b05214be9caefda9eee2d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7e0348060d088e2ff4c7ed1fc362b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2be91072d37dc80bcada6287a0ae49495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f69dd5d4832841940aa426967beee2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625e7477f9ce58b0bdc250dcc98981b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e328298aa45606b8b85d636cb43af498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bd4c6c29398228a049db9d16c2dd5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179d90b2774a8e0d41c7816d888046a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24947ada5396eefc29f9c0a4909931b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8523fc2bdd5244ea4f43a0ec91c02502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491ebad038bb80a616e9ae3a1c25d87503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84142113cce5e1054dcf6ee7e4ea8f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bc83b805acdbaf5a634cd5bb51cec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6b63f7c7534a029577e4ac6b8d259506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd481732c607f48a3bb454d3c729c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0e4c69910c02c01443d6faa1f35db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec834a5c650de6cb85131a3b731da7f2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac222083f8ee61e50cc9fac77c22c9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9d67f881908a94291d06f05bad25b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b4f4fd78c3a4a9a0d7aeb1a4a1fd0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d3d483d1379647b6bdb0f13700e6e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dddc1ee26d4ca029d1a8a435438ff7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9241c4f9c6e63aae06de5aac6bcec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b77476338ed14f0f9f0c130a4c7c22516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38a135c57c871318f2e74f0ceb9e31517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1332b7f1397a8cdd8ed527ed14dc2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051ef8c78ca8e25297f25742d4667c1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e2d1e223b52e570394158171c3d8c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e1d1f5c07d173f6592f2c7f6878d1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2c755a9438068371769fccc6cf299522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2c46e603bce9d77150cf828dc8bc3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3b0c833e3eb7435bc817ff678e1cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658cfd196e82f3df332cb3d1070c3abf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ed072ca20c2d4cc66b90b24265971526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994988c6cf8a9ff5b38b01b9cfe0cf8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea18997c87b37c3be7992cffd60483a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c82e72b0fa179641f5ca7a9eb3ee0b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1dd43eb00f5586a7088dfa8b6083c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadef0449b0af456cd5cd06a31292ab531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbafd3d039945e6fe1a4273a0234e69532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa97c7c0ffed45c452bef83ff3fc349533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20e884d3b11c1d50ed432290755f46534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5d40564830c8f3c4196067f4c3bce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52233194d38e36a153a7fc10861d0582536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d3f481a634a776590bd8e2ec7dcb9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7535121bd6f1485b9855f6877136dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073b8f58da92c8395093250a2806d96539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82e78d1c3b242d3fffff7808b5607c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b1ecd527484348ee5f999941ca983541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff807d4b5232eefd6bd9c1fe475c50542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e8f995a9e19dee4b859c11f2ddc8a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7152763b36ed7b2bfe58b3359c0aeb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4046e1e4fca067f5830ab55621b37a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c11683255b2c3ffdc34094e468f0b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11b83cf42d2d32fcbb7c61b66ffaea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7415cd2fd9c8b835e4f30b33b645ac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a5b802a0316007787bca4ac1bd2eb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0885d830653e42dc63a3be6d06099c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87997017d02d499e9d49f4ad51a3a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16d6fdcc9830407e4528476f03c071552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae31faa0abded815c6cf15e51caaefd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f6a5bbd1256e94202b131210b2b78554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990b53d112adbbdd6cb52128c2f97d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d869643fa33b554ba2c2b2beffa39a5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1e21f3bbad1b821d4c3c4d9024c3c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d86e20a7dee3373e6ab99fcfe9522558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cd836aa4b3853345d3f78c1377d01559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8627b059bf8d191389214b5315b521560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f20395d206535d3a3fab3b046668fa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc4309d09127f2cfdf10266aa9bdbd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754ed9625dceb3ea9be530570b9f622563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f659ccca1143d1c94475cf382bbd652564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1266d60774faf361185da627894334565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c31f44810b269e4fdd351e36252a87566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bded35620e90b71cd41346aaa3d2af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa276c31d043520c242040a23448a442568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ba575e91c65369a4c4545ca224ced569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe32df5605246c126ae9e6725b89241570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a83e963cf348d172e3755882839ef9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f27a48bba006593a27693432245637572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32c308f9c2e84a9a43df3fcd5502b3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e43d4478e3b260eb2f7d6f5c4bba1a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93527618ba9e321afceb25481cac1074575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befcb6b9ec80401f7af215dc7e54c56576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234f256b11e3cbc467aaee439637e89577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed765baefdc1cbde603e2d9f58306c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048c198a0eb21758654d0c28a28cf31579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0359ce4ec01ba09100063617b968f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69681010671900b7f55e168978db20d2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20793af4a1526eb0be255bbc7378c8a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454ddce320d36a385cb5f1562103e19583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43346395ba8747a2ed86800ee1fb2140584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfede9322c337ae902d0d626412165585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb7463319c109ad8d7a4c265617c40586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3b8f8a8471be1c9bf7c644e54ce9a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077fe5d6d901ffada2c0d1251312327588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b77b060a382d7bf3eb09720a1bc849589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1d543412d6da53048d1c11ffbd4ca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3c1f1d2e37513796fe8c9c85b1069591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89555855e6a0ecb47180f98d28a22960592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a07e0eca7f55b699bd56928db2de7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c877f183346c70992ec9f52d9c77ed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453691a8f2fc016ad9305a77c10cbde1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e568d68f3a1ab6baae21da2314078596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a181d9e3190e4531de2e671d8f76ac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e9c0fb8b26c6aa4ef48795fadfe51598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48529adf937f2d96878677bf2f106019599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce3de32f36bd71cbc992ef4ad2662d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4ca8baa0d86ad8d40e3fdec58a30a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacaba86c5b42527e7cafd892c1d03a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f47d6333c71673bac9c5807d43ff5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3446c7e020998f63db8c4d1300cf1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46938598ecc8c44af4dcb7f5b0b6a175605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d9c31550670cf29732b4c312dddd1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10c6be902b5b6994a263221b66d7fe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758f7105c731f108cf1d46cb871fe52608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36967a235b45aa095ca691a8948546609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5e8dd88dd84007df67d123363925a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19216b5b026b883a4aa6257b05b9538611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431bf36fccfd9156852be6f0a33f5f1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3b4b4fc68449d07f9587feef979a2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08eb2698e62d2460238a6bdd461375d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8f12b3cc5bb334f1997320452d0ed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8334a7c224273db7cd9f4ee2262d392616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdaf28141cd1bf31578e58dc19039c8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe9c0dcd657f68dec9705ac87b6370618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2fefe9f34e232c7b262291c962346619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f3ba4cddc3045e8fd3777ebb7569c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98f41627abafd8579e9f1afe47d9a3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e1e0510f91c955385b878972f07e2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859877b0652499c8416359e7a54f3c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe403840c1e31e4b6ab7863e12fbd3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5cb893d7bcffed5c6bf8d9c39c505625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768988f178667189ac6a8c3d7d7b687f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece6d903524c53eb08302eeb9794dc5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfa1f6712514de8533da9046d8e751628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d09b9bd62c5d89dd3d150182a5936629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fc3ce31640c1ed750b31c879f43af630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f7221befb6664948ad8af518317bf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486970d79b7083dc85f8db2f2025750632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abddd0e33a951288b1c4dcc4833474633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208852136d72ead81bd8ab4172248162634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c316f2f2ace1bab95798b3d6bd27de635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99ea02e07bf57609489cb3e04e6e3c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0c6647c0455b881e483514a2f0259637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4909c4e783c7df8354b8f8aaf595a63638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b4a8d43db988dd548422720d09de9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5108f70572d5ae47b06b0ce5cf975640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c894573f3679d59ea2cbbc9c5c67f3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c3f9f67f86cdc44a9c03b4f2011ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7657bcb1d832f177e5fa7fec8eb7d76643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e4ecfe2ae8a8668393a280aa110b5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716a4ec3bd932a7e61f474ac9e95bfc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05701c108408b2615318d6a781a295646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966713c8f03957a1e185044f8fd54d6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d66177476369b27ce8dc8baf0a971648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa78bdf2c155ef71f6fabd5ff33bcd9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19a16024ff04fe2ecdf5fddfa3930a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6c640ba5f13405f07ac08628dee00651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a83f06992ffcae08abf0815194898e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84870b8219edf222f9ae5c3f385e00bb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07c95b0df4b4cc6407aa751c1a45ca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e08190c834f1c237ea4455b4122d3e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687669c31d4afd518ad4175fb32f82f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04448a27109511729a3366c6b65698657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4bb37f0d178fd0f081fbf0a25980c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bbfe7c0bc9f118125e5422d8879c9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf848736a78109cf94c9d6e00bbfd2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf9900a385bf767aefbcb18c82866d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e800fba4d0c6ee15f1c07865ae5aec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3695d8dccc15f35de85cdb13f7739663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551556469e51f33f5b4ec8b8a79955d2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949794c7ad445d2f39d2df617b942531665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efcbe29ad21b30c2283868caf4a53c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66be4e002304a45ba6865e1b44b4d5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a04ee9d4d81a8d7768022dedc20a3a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4286c56c1afc5022c4d2545fa211b34669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046aee08b1a03dc213593947c82352d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533d2a72fd44dec222cdf7ebfde9333671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e617c228adf58bdb004dc5fdf7a9ea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae2895bb14cc3e78dee7f43ed4b151673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032c5db47fd1a746cfd5963fdc75251674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb03c8a2222abddf8995887ce85d314675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c29c34b1882ba0f181b9a0e8ce721f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aff023ff4b51622f45da13dbc76b64677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62d3eb8a698258c80056e6f84019a3678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23588,1670 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...638 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>