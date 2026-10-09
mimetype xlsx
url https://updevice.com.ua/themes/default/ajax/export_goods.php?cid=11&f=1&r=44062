--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3bb1708ddf323c07fbb5625bda6681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a01ec9210856bd3f79b37f1e13dc152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ec2bba937ec3a8170978140a28ad43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0370caf0b6d16504207013575ff0ef14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7768a25ddf41f9a75702c386412065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2aeac7011b9021dc984068489c82ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca83cb346f8acd0c819e9dfd27cbd307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bddf4d8796fcdbf78770f0151461f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae741350d73d89044e85b7f312a9079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d239f96bb4aef6c2a9ef3020975e1b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738419e228ab07c2c514b0dcc088eb011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc5ca69ecde9c8b7088e0bdcadb81912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a028eac283e6241b5c8cb9faad9aa9313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac4d8d8aaef232e983208cbba1b29214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93e8a76fcdce8c2b03e54be6e53ff415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e99c4aa8c8769021cc96aa60e6c0d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8fdc70cf8a3b9ef1895a324b02f5a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef407ac41f762317363b3f8a5dd7ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6471058b38e89b579109a3a6161be4819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d866652d7ac50b42451a05d177109120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb8609cb826f4fcbfd648b1b75722221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530570c15321faaa2727fe2336a7a6d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ed138e05eab373ee5e5acdb87823723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd27d76f525d814bbf1d490420255e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f550ccb54e55efcf273bcfd1ed7a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b6a68e7e44ecfb61d1d54484654f626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ca553de39dda2532f969d98a71c2227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f26fdbc5e1fe4e7e8cca0ba044685a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad6dd3a91932a2a6a0e8628a32a0c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0ded07c15079c1a29dd8ca4813c6330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a295575a16ffe36399734894565b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841619ce48b5ca1de723e069eface4c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce842637effb207a4e2c36951d291833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5c65abcda7aa36ec14c2f6f2f682534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a5205963b150e11a89747a008a81335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb3b398c0c2920888c58964dc1df1936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b57f639819b0c4989391a71530bb6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54c0b701eace9f4f5a7f85ddf12a4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623770be54bcc249a383ce64dd9240a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae42eaac3ae4bb718717c4484b9f9040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05f430c20bf4c08823ef5108cc827141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460ec9715e5ae8c601e7b089c22ffa442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8b7a14f6ead4a55c36a30cd01666043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb569cc49f31cc4654bbd7df7c9269444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120ef2fa63f1f032342811074d40c2d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b4a1c2507e586c49d650ac736ddd346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec677ffff65d1912f6d903bf207c0d1f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0a5598def15d3d48070155f4e251048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b671b6030c1097c7634e99c73576bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0181c53ab288d1bfc4606cb3e837b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f095b8f45b6daf169d2694a61517351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8314ff153eed4634b47042914e8c45c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bee6afc01cd2c0ad480284d313f8253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97d03b9cc63c12bbcd18a2bd45b62d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f261b400dfe6bc03226d5d3e5ab88c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95733842e2d65a9d6a778c137fcf051356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed919d0d4176bd162e2094b558c9e64a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e4582ca218bd687d6009299d0a3bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae928b18f9f02cf48d52964272c349da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975fdfd65d7c0627408a5fc4a37a01d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b26c6d5e1c186535a8f403b633d7b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea489e7f5675739b5e422a800570d2d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5f00487d43e94b908d3fae9049d4363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab024966d32ad536b042add1bd1fb064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4e82b4aec3690caedfd69a88b67c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e3bfb5ee7d1a6914ab66945712fe466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3502be1edec6d9e72eedba1ab4cba267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb973330a863991d01eff43545285f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea243297e28f3f391e84cca57c3763b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd8bb05a84e3216caacaafcc69321870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c10058affed8ebb59360ca82701da071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dca2e453a111c4c0ea12703bf169d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e9f6f070c69eac913945a6b1c80c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67c690fcbba6316f202a45ff6bd1c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bb1afdd8f9285f9299d3105e9f54875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad07e44e234c3872ad60eddcb4973f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d3621f6e77f33d60532b9f9980c0e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51a6ac3daf9bb70ae966974c349ce878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c166780dd58beea9d8d1b674879938479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be91eedcd8a411a783c0236b883a5d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6e7e246585ae766c9362cf1d4d52381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d063ad87844cf3e1889cb45fbaa52082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c000df181be7dd5fb3e25fcd11daf4483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33573460ac86554a5801f6f6238debf684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa299be2ca64e83f31afb73fdaf5498585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19a97fd8840b19069c4f29ff98a71486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ad9fe425921ac5b911a9b14ed2c5887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ee68ae1e9627d633278e63bcc0f2b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5202d64784896b8b31b432d1a77baa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170c8bf112777f8330f7ccd05d232e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1a67b7d2ff4762fdea0b3e13666a191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333693977de1cb65741eeddbf8ab533792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f119f6be834cfb0d2d6fd58be4308793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dd7d1a3a30bb84e6c7ffa31b382c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7a1fc006221a5c1b8ab44fad60e2195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e22f747dc9bae2760d78885ef7122196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda9a32cd43e16077090423bf11079f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c0bd9e7187de81f259a422ed7993798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85080021d14b0d770c6729ca0612aa7d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507b8aeb0b5a61a224082d0e39427c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6db6ca3f965795890cee1ab4178e55101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a6cb72199821d04e9797f21754c55102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27c9599065bacc702574a3189bbedb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e700498e4d882e243800fbcf08c3a63104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eec2ac01b0d0009dfc793b9540cac3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ef99c8ffe4ed0ce9e326dd4b10338106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e0313d521f6d65a0b1f81942cda52107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311ad9cfcd046bfc8745a0a617cbcff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9797f2562df067931ec9f430b298d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc90e383ea9213c290c7706f51651e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969276cd25796e639669ce814df2c055111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b84078097d923a90bac4b55c2e68ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f6a8328d37f242a4afd14333ba696113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4c1a04c96d17215c710dc371b1409114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c24ab165cb08712bd9102e3df7428115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25917488c699f5755a4b3bb1b6fe94f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c90acdb1291b5cb340eeb29d3cfb7d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176fbc5ffc4947df9bf88d469642099118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555ea2c1a4b615b42417a8553a553a9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031041ff744f7fe0d230f215e6b7f787120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdcacb3822ae6ac30300c29241a1f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091886c13a956431b6d888a029e936d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948032cb9f857ff6943aad2bb2f2156123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07d3252a4bd4d8ddf978e9dd8aa8fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453ce82a5056947a02a88ff216f6871125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09be81105cbb68b6dc9ae9f1eb5755d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b5fad2721123a7d9051a68c46384c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abf0d7cf58931134ab0b6e1b4b256f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44258c770746ded0c8e65ac2a6a4afa5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06850d2bb8145ec290cbfee791e52c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60398f514a47ab096bfc70b745890b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504615d27bc37ac2c627a68b2097458132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032577d1b33252d050a18d7f26ac887133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441b85ce2f12cf27afb2e6907a212aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421b140271b6d4b6cfc380f2ebc9f53135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc85b829e592022e7e8f0b34c5361df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09a02073ac66d05e21d01540fcad1b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f26893427565b3c418ac181eae52a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9230f3f1284072773dde0d7949c36bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af05a31093868d18fdff3cb13f218b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33972e21e52f5ab83ca3f348f9421db141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c86e2da3b39c724d4b129fb131937142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d2ed720b1629fdef13befee176866143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1419d2b4efbbfc89cffb49521375d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85046935fc0cd9b707ad36e2edf21be2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b97859e89626b081d3033c857ad21146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ced367a9667a254942bd47e479811c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51345fc85f5adf68702e192790783395148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4004d703215b8c6854919fd12410c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676db4f97d812120721dd6b2e36d955150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26323841b582f1206077a2ca5c5fec0c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a688d3a03a0d0e5e81e852582ec3a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508537ec5c34e39e7cff10c6ae7b3038153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb99713f75fc703abbfb69db0c8fdf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49299ffd29ce89e9b8837988a951a2aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa60fc95fe113f543b0a2fdde17b7c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3988831a3b2e3f09c074426498e1f9e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b8e9f43ed70eae464ceacd4a9605d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ba4be906894595c7af6d4265c39f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d82f4645716d88411b50497bb3965e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea07c48f49fd108a1f84a7632aad755161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d442654b715195523942430963874162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219c58a6979b5b87c8fe2d7ba389dd4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3a479817837128cacf6bfcca174d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffd0f71bdd2889c04d4fef2e80be61165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2d6493a547f967a6835672ef6ce8e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3977ce135cfa7ddf466a68de6d2689167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84427a3092304a80c271b9f81f096ddf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fef161bca72d0595c560b11ea04a4c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00ca1842bac36de51149eb506811af170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9deec8d08886d7ee4942d973e7b1080171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4e84a3d2ad058ae9a1e074845bf40172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c13846bbcf146793155609d6ba5c89173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b172b5d1010abbf3497579586d7f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19d551b83bc59a2b777ce84946140e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf90c8def9d5f999f9ee89a5880906f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697472eee8dd11c0da515be36f7ca9a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bffbac4760ed0ed51ad390bd3c5bbf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972aca3bab2f964ad99d325091fd3b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b16c2f0f0e194616add648e1ef09f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0394b55c64666f8094ddcdcdf49d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f58b6dda6dc59a0f2e774ea1e7e80182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7759f66367d91c94858c088250ba8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f1b43dca8a648aff189e060100ea2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ba9c79787096bc47e69142d9c6431185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852c4f0db7712bcff09f0155614bc4c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67228f00b8cd3517098dfde7f7d4f30d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355a0a51aceade35c022c62c3c9bb3d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32564a38c53ab9e9efa02f372d0c467f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51025bbd2d0f02d0df5c2595fae1bea8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730170f280aea8f2f2995d0088526ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e5f79302e24cab3a92ba37a663a00192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ff53092060b07e2679fb703af4787193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b189378ea4f973d6f870d159ff3a6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf17cd621272bf4aeb4fd3284f855f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecb731e1975207eba0f36ec9bd0c1f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd401c4371c7d3b22c29064e45428d58197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980f8ddc9ce0cbe5c269f0371d15a4b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07093691e287f53d485590ebc1046859199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23791e85770c89a8b7e11d51d3e7c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65bef0f48b36efa02809b1a10fa5b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d5afe0c6b3aca99f4f5bc4393a5b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d46ba1d4bb4aed6df77ea62244d4db203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebbcffa49566f38655831eac30c16b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241701e9bbb9a5375fecc3ae76754004205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e1f19cbfb0b3cfdf6e9c8b8fb7bb1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c793cfb26a9b8e234993ae0d44e6f6f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf545c5656aec6610a59872a4ab97c50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17856862ca2451dfe68abdab1ba482209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d106387461474aa718d3f3d5f8b2a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cc9e650b3ab2c9073844747e28e8f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d9439b27241821e4df59df8d50068212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5534f6f937a8bd5fcd02feabb8c20213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3670a7a817c5d68a53b2e47e70a53214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8352f6a86026b399d4c3f82d2071cdf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316dec8b87ec8114d11581c4ee424f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1438960ff2200d0eb56b2ef93803e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84067a0e84be468b74d730fb21ee45fb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ed8db4e0b31dd41cfc527d818ee28219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a878966d5d07c7efa691a8c41ef513220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8ab9d1c6b1423f905a4286c0930f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a42476d1eabcd738f557f319a1952222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae302cb571184099e0626336f35e09223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf57b3be9a8e1aea4e63194366e6bcc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02ca446bb11d81e06c7a8a1ae24ea8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ded775dfd8fafe6ec2b8d08bacc2c5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e701c7c85d8c8cfaa63a479cf5aea5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a0e2a40d568ddbcf2f31abfaf2be2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7375d7b1df24c93605d6da409c08db1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579db750bc72722e7eeb3cfe9895a37230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd836fa747bcb4aa99bed23e7808b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b09ff5a8fb2d1ee44005607d0f2525232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192120b111b24f1b1d7c1fff63cf621233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e767821082a01b1d50037dc1d63351e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613a1588e3b5a5e3aec0ebbaec1bd70235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf541f4d84e1d7f9369ec15df0a9c8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32941cb946cd45445e9a2dc74e9e9ea9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660e639e40e43b81e964b50f88f73e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004184b24ff6d941b83a321e0ee342e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd248d8e17339306e8a62e2ce24c73240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce101d045307dbf172f0bfdd6ee444241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213f3687f30959715ce6179f74bb4de242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db150cc67b57b27cb7a81225191078243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8bafdecf718dc1c986c8d610bd439244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273c6e7aa9a09bad26174edd567c766245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22032ce618f50fa10623ddd8b28c69f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24dc6aff1b8528519cb46c50bafa5b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7cdde4302e5ec5b131c3bac3a4733248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809f5040240134c7ce111a73e62d473249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893db22bb3e1db7c14d3a2260026278a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b0eafa547b3ce82b9af17fa67bee1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee98f38850985ffc94ec1994414019252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2907d000c97de24bdd57fa2e2b69407253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97807b09a06bf0452060225c07714b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45a62fbe1ad2a07ca1f6544f3afa9b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fe6457b7a19d255e8ae473bbe4a44256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce55192b8e6504ea54ba43ce93dfcde257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdf0e401b37942ba98d6520c140bb6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39296530831e3993d700e34e9af5435e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ba8069b1c03b982c1ad4fe0582254260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda20ac7ebc46cc803467d1520269141261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b3b0670f8ac5b528b2ee2e203e231262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e414f8bcf59ad0b447f6ecce3f7e31263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9798e071dcf13f4c1de833cde7758a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49d01f11ad9e29fec01b5517f97e43265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90815edde46a442d02c9d800523b33f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2266d8863c5197844b729deaa6eee4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577443496782054a9b8184624801fa6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf09a75ed9ec8f36084d0a53a9631b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9ce974874a0b0806f030c4a7b6c04270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b5bf807ae146dc14e9ea6192e7223271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5042319bf275d920b64685da6d4ecb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c4e3a0e4bf13e6e0031a1e7f59440273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee8f269c24d33a402548335cb9af44274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ae1669186c5e23ab77c45006548c0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ee6f7501199bde549157964b76d41276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a9d4f2e7b7ae1d4378dd13d75ba61277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059feb5d4ae2e7b53dd777366934098278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a506816002709e7e0517ed7ff57766279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9df9ca5e838c00a7d33d981a734ef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c157041f365dad14a22fa60f8e70ad7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8ea8ce9f1e95321bae94cf9c73604282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690605fff6e9f1a89fa4db7a9fbd275283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfda741dc90c5b1cb686bf024252c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10219e785c48ae012b531a532b8df138285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c73518d73c83fabef543563adfdd9d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c911f720536e5fcf2cb07a22ea3da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2e8b52c6c684c1d26fa4095e7b0f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb399b8cace5c3c8d201ded1efec27289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccef1f3873f51caa1ca337b8170b2fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb444f8aa37a8385cf67ba9a1f57644291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317052370bfc98ba8498f600168f9a67292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665565905fdf37d326c7c550fa598ddc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2630eba31d928bdd90c0287cb8e67294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9194569bd25e3e2086ed0415faf3b47295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040804189368f78092aef7f1daf409d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8b8a03cde7ef413817fa094b352fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd83739ca5fd5c3bf8e8730598aef9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c7ba15bdbd0db14301a050161a5ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcc917cbe51a70a7d30c07da2aac16300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087e2b1c19a504bfd2bb7f0052e1d56301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e2f26fb6a49a1998fdedd2e2664c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5ecb960c049f53f63a2797a147ae8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8a389b9dc8e73247ed362cbdd261c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755abdc8b2ad17db1ce84bac4bc69890305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158109ab78eee4d40f903734348ee327306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0b871e2176b619f5d3e688e04c151307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024ebddadfbb3028fddc693e47cedee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717efab68bfe44c0d8e2d25ea33fd167309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d61516f8962242ae01743eff1ae8f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594dbc35e6bfb98a0792f58c7ebb398311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7805cf7a1aee50328b43ef261807a87312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2c28c15b7a8ad88981941e80dee8a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ee3e2dbaf38100a0ed816fcbada06314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7c1e3a2684492e2ee011c8b26a36d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54c1e29516c3ee28fba4a60d463cc5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb032af410c7bae8b827d3eb88ef69317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7115e2d5e8c36b0ea0f8a3509f7ceb9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56170c043ca470d73a4c822e62d2d11319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a2a4e111f986f12deed3e76bfaaf3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dd7c7075d02f83c0b6daa8aadb21e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2118fbba901fa499b57ef2940d686d3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a5a14e7c5f69ba38a321caad07122323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515551c8357b80d2bb3cac9365ee25ac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1090f646cc98b380e65e64a30859b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3506fcc3f6ff49179e830b5a832835326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d563725a4f4f919a626ea9d3d6b30327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529719661c77766691376542335ac22328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e29abc4c1379c12ed813d0bdfdded3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e46cdfb0093f8efc71e3c27951c64c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50e7f95534bb1d2216ba0f0debb2a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc9770bebcd352577e5f8e0937afce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44753f047a9bf3b2c3ce8c79574edeb8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab8e4284ee070d81f343cf878680b9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13990cc6d2273646b54424d2e9f1d4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164ed889aea3d9dfac347a7395d3fad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970ea24e6bb371bbf70e7c910b23b4b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757f0dc08780b99b6b39dfa968122a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925c2e720a07067146a2302fffa07b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd893c6c954c9dddf754a3f4ccbf22f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b153e5c0ae82ed7a3ed560d202816341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc9ff6897a9bf1bb742f6d4662df78342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99042e6c2cb1bc1ca166bf1cbce95c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519dfbf505635a043b09b3fcf220b5c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b12aa1c4e4b6586aa2a5cf08199af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674582a7722ef15f91eff36c08bc11e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e44f984a267ccbd9a829d357ac9620347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292978df8949f1d9fa5f7e473e992e8f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02136a6b0994b82c50da19dbd49dcf6a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb73cdfa44a112a36f6f917ab8a8189350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d17321e19e93ce06e101388f79131a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8368bfb8a0644925533d6549ffd24bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999609c1284305c8da639a8e4c69652353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08404f05969e39e05f9b17a75d7bbbb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f10696bca3840f2e37bde38694ee04355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4663a36c234b18650b121c626059fd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d0c5c7d807a2e19925c46ef6de3a2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc789762ab188f8b748beb7d14b633358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2b9a16e8cff49d6faae36511f4d66359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7841f670ee1e4c36eda6caee5039e43360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9560f3db00f5881330c3be089ee7a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac0d76a8b8193f296c5e273eda5464362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53305d6694473a93458f38f16fb5c403363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97214f4240b7cbd663706882d1ab5f97364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a2eb048e7f249e41979dfe575229c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2474023ece555ee6f4782123991424366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bae75fcfd51d2aaaa14d30d88112e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e9ab39bd403d34b3970d245bcc95b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057792807054e70513278c70e0ac0eb4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d7a57d895147e37148edd410d59c3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d7a843b5463256e09476249977382371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d2f02d76e101b1727733baeb8050d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27760efb3217e33963f3cafa54fe708b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c16255e3ece3534112465d681f65a3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1f1e4d2b11ab3cf969a6bf9626f2a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27510f9348b22a6b9ec1807a187a0c6d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eeddfb4c43e5b67b076e5ad6b0e02b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962c021e929a7f44c4be8ab5acad9e9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44aa63bdbd765674f0d8d126ffb5f58379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8537e7ca78c6907fcfde834a82e3c1b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939657d7103bb4d9f90894880a3c03c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705dd458ae4eba50e2c89caec0dc0ea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc1f604f4d8e80be3df3d23847fb70383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb575f936719481c8c40321ef9bfba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19088c46186a96e94ebb2dd56dee2902385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9c9e5a496e887f1ff201f2e91ebf7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2789e79f55a219c2b318dcbcf43df88387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b201b411b09418c5c0e587c9a84970388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68c22160bd2f8b4e62784bce10b268389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfaea073e61c6e4b7e1f838f7a1415390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed1e0535b24251b0b16e6d451fe912391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b5aeffdd2f0cd873d21ca0bc35a1d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a6013184156ccd1065d7e9372351e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190e4ed2699e6ae75cb8dceb9d488e2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1190aea7279648b19fdaa8d64c2d9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb49e738744509429744cf6d2d5838c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bade9552f8fd71cc94ec1b8eac24bad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c1ab18a8e0bfd7dcd5bc8677d0ca6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99b24111532dcc8ade9f2d5878a001399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9da59c884632e85d23474bd4e120e4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042c0628015179644bed7eab7995f1f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9c69fa7f7438fbc0790b37892f7aa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07016a82f5d2f2df30ef7ce6285771c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9848021399ade5bc9dc5b3d2db5eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c473def96baa68230a0bf96e0bb116405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92aabc186dff1b495039f319eaa666406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9d72e000510828acce9153c130f8e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330db908bc3ae0ecfd17612b974def9e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412c30609feb63388d92d41138eed4c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437035d3bd07abf1ab4a5daf60eac76410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bd63921dd27d596e87627fb889da0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef61bb8e72ed9a8f947a758cd3cacb5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92574ae7d57a059a67b07eb8f458c337413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd17e2a92d9ee6799fb78958de5e279414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134d3907a76d2670f683615e8091e2b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b651bd9f22c479c593ede844ca1a4a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf610503f607dd04014ad33314ffc036417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891564bd7c8a6924ef96183bf556396418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff37389d4a2fdcdf78c16e66f2c85d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0f86db40c5a3bdcfd5b86bab49d4e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0251a90bbded7bfb6aa5b19b7e76aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe12c1fb2f4fefe7b5cbc397d2b0d91422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66de02116606f3fa5eaa7ff90df2665423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17065db5b2cebadd5b8b5dfdcbcfb743424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ed859c22dd946a25261625a671ed7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09c2e9ecc47f6890770b8e10f2314a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9746e4968515f83f35270c8d695ba4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bbc61c471102fd24ebc5e181c6723428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717027cecb760fb4d4314e4135402777429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d3e10a69bbc920c333e3e6f8f60d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d0bf3c940ff364f39bf3ce1f2eb93431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a62e85258ce5ae161de87760271f8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048da0d0558926c6eb5e8ee11fce968d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc53561103a24310c417bd7f1ae2e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4918515e6b8a55b008f0f7f9fcdcb0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80aa78d5c097836d9a33a694120598436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5ab4decf42ec3a3e8b41941604822437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8739d2eb416b87ece678afb63782611438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc37e697dc1ecc6b254e5f8f46957fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bbe2759bd64da5a61eb2e9bd3cb99440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54af6217167fd3829dd9b05617879b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c3414b2c83d4e0fac6ed390372adb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4cee55080ab95d8a15a1d61c2d60b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090ca757e8449a75f8c367d337cb91d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34af070d9476347045854309e429a2a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57018c25cc865d751d0241a617cde7b9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e4bf1743115e1b0eb2e4c4a412ac1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1545a2823f805c883f3ed5bca25f4a4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb7cc309f4c0da83ac09909da506d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e891c7798f11524103aa60fb3777807450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d57869b174f32e36eaced4dd2c6dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27849321009e19dff41fb63686fd05f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c32ef4815bdf30c830772268f5f24f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cc2a9949e0b5e13e7602948e78094454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cfa1304e2433ef8caa747ca68ac4c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ae11e9f8ba1967b702c6a1e8090d9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8045aa62631196e3c8e74d53d15fc81457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a482413c77530be2d9d0f5511b0367e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12fc9763b754f9480e73485e0485b0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591db3165faab011bb40605c9dd7da35460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661905118bc53432439e209c50777d74461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1273bc51bec16fa2596bdf16cef3bff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316868e7a36a698d5d1c99664145e6a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30fd41c09d85e54e4705d22124cf8c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25328924cccb01b3de35506bb86c043465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e5f9d2d47c29f67d32c6b6ca3718e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655e19c527b304d3d022518c9e99c78467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1f36dcaea2fa8235d395a80b39109468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b54058be0c6ae4a5aa59a14750ab0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ac5416777f8c5fd9e778a7b51c703470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff694999e7e6d28effa0519f435284ed471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901362ff5e6747c5a4bda2ddf0ffd1d7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0db32a4efe866ac8bd921fe8f445aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15c7c98a760dff0bfca0e5d2027c31474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cf3d6fc93cabaf95ca10da197a73a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a3da902e044ad29f1f78ab6c9ce85476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd1f84cf352c7ba061b8932150c1e7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc4972a4deb11655f0349322bc5735478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37e773c6c5274226d3972d36759b21479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ce47742047b681bc30a3605559f47480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99e59c805dc7839dccd8424abb1bba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f920bb1875a64d7835e33efe85de8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a753617a6fa38997c88d354d3715e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c18cd9ae76081b7f0272467d4533bb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9eb51c396945f49fb3f71513b5514485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219724ea3d1b7496c5b80019e3d72a6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c3d4338019eb8132dc50ae9e224db487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d055012d17a2cbced791542f64e8889488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e23aa11d1833c5841ad377b648021489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5d75abc1f313b45f6972e746d864b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da998d6ab815578e51666a08e36ee0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4087caf728541255c87c5eae5ef082492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8469b18c0af773817ecba7d5aeb8e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d8582cbebcae3e0e25fba5a44283b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f57150ef571fee64f8678aa2ac0df495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18931df062c03c461c4c30450ee6ba76496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b43c78be47f574bba8af274094e16497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6120ca5020906e6a913c90b25036c0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083c04ecc538d9652526e0d81b9d00d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff1288db2d3dce4bcb24cc580e3228500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de983392d4270c95d7efd2e211ce7bdb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72381719fbab8ae129a6200fde6f8dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cf1ad7cddb88477752465b0749da3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb8f0af5dd56f14b761a1e972fe102504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7944507a1474865fea3d2908486c164505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad5283cc64306cdb89399a24bdd742506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90190a26656e91630f9da3d841780332507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d3a6958e89476095824f5c3bce3da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf385a6b285b8016ed4ca0bf115636bb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4582fe7213ffeff8a3b3a8c598a892b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd3b1c9f92e4756ef554037da4cbae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2ef3ded78ac75c0ab91f57869f187512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450da2247a3b94e5cfda38a0a0ef2e9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594eae7fcd908cd5203302c63d9e163a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d792bed0066dca7bf1ceecbee260dfc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a8081f8f94ff362ae06cc252674ff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd2e5384dc142aac232a30b3017f09517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73eec654a2422b7d3227fcf10d4806518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267263cf8cb4a4f9c6a871dcf97aa70519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13f89962ec82492bead82065c0e070520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccd22ab1cb6978a71160280c62ec62521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe808fe37f5f83ce24d7224b9832bd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6515dae575a3ff5bd82c031d1b2e0e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40adc5ef97b4bf48b5a7c592d363e88524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5efbe4d2aa4f222e8ca772d1d1fa1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07ca99bad2a5f6e772ff7aabb17b22526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a605e95786fb96b08170473b82435527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514512844fc70f24e5f111e8c060c198528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181dee7bf519d8f8d034bf0aadf4d46529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31bbb94acc891a6463506f8bc55dbe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340fef6f2cc6ce1fcb52289bf509cbc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dca4ae23fdb194b151cd5aa0760da532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07365529e88d0ce15ad7776dc7b447f8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eebda53767c7e3b8d620857e8078ee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a916a82b5b67dc6a4eba01d37146d0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0731bdb03e211637f0469b1f99d6534536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b72c705907fe93677a6f290e8d9215537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbdc9bca07785b43c29231cf222d29538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c742e7c969ead8ed455b8bf0e37fa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2d659ad7dab1afddddcdb99cdc18c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d585adc9a004e71f1d674d17a7c807d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14048ba2a5f09fc42d35eb7ea0b08d1d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2d322d97f1387c7234e06d1a3f9c1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a57c1b0228afda5a622802e3bc3e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb3ca668201f3e3fa809327c63f7ac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48658444a80d0d5b995800c0fbca6d4f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9523a8384838156e002c7f82fa4e2de547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0803806d7137602b00fb3b00d737a9f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4734e6c75d038b1f6c5115446abe2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96508a4ad528727e2455b20527f8034550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271383f3e433903ad70b9da98181518551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f36572aa952ae337bd3e4ca522219552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b002e4e4d2e9b1d3e2c508c5c5b82e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af22508d52397725fdbb17dadf711a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2441b1fa4ede8c9addcfce955cef5da555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bf0f3eec06769ddc1edef5fd03890556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0140844ec4cc2d45773c9874f5a659d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53508ef8ed11657c8a8a78d54d9acfc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd5ebdbd3578ba4ea9a0dd47c00aba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9d139c70affd268d82e81223e9e85560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42865051da9321bc4ebccf229c19fdf9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d29216de8b861b2ec74fe95fea841a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce8ae24499ef4247dac6530a93d7d7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825a238189b7370d78e852bf53bce0e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de382f9e7fe10d120a725a3d27570f7b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956105e6226f8bdd578f54dd7daa1d9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25644db3f78a09898a8b1cbe0e0ce09e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844580f83a0bf6dee9ad0a8351ca2236568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b70c8928df73716194e5f32de32df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29076f463e8634f9318dbca49cd9deab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa92797814741c1cc2994bcf64d2366571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53468e79692c82c09f3a6b706260dafe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0de423dce1e705b944444f8047ba08573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f6d8aff97e65dc39c25dbbd90ed69574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b15982524c52253428b57ff399d5b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecbbc340aabb45090fc14859a25222576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed94c5a3300f5fa80dc665f541ac3d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac986aadd25f57eb0945a4bd1c16395578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432606d2687cec201ee5fddc925d7ad6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82964ac3171ed99a096511d2b9944d2d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6ada7c7c69fe7481024b2aedc7a22581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b204b2d6c2f0c64e1fd884fdc7182c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52515525a459a2e980fca604f7e39d4c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94002910faf936cc9151e02dc3f583b6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879674ab896e949eaeb84f34bf056f7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e62d65939abf70c44152d242953c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b352c37043a6da5437cc96aa395579587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e27eec81ed01274d20e99d56c37cc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925db9029f6a85cda59c3c02959e4aa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1386e6331d2f5f2053ead21861b571f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1a28b5c88f38f91a042529cca7eeb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40fe227a4d8d3118c36faccef34df7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b96b71cf21b851f8e864c0e693dd4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba809a1d7c31a76b632b545cf0b9eeb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42ecc50a004b6b5622d1337f0b9520595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e3f0c720d98b92170a9c86e46323e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ed1d809a976e234b902845be50223597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117172f3598acb428e90f0cc61107d7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968ec7eaed88c0b821b90ce42111b91599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca6a4807efee9dd100b2547a20cf02600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d510c6a5ff34470f786cbb1d07303601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4031feb1755e916096c756e0d0af7e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c0b6ea1db882996fae1683183f308603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f665ea80e5aedd25a07e68b3bd494a9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41affdd7caa9f17724cb1fe7f4ede7aa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37aaca9f45e5704d143e7dec25d048606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5cb39df6e1c85cf0a3d8cd840dd802607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7f191612c10c9dfd3cc3851c9d03a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749396fb19003115d5a8770908603759609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409c3cdb4f9bb51ed13967714ca1bae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc34b98012a106b7b2a2e51ed132110611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d74f5f0133deeb5dd1037a457ee35f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638647348552bfb2e112651f69e0faa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155a3fc7ed39173a37fcfba24058d5d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b88f4d66f89ac284cc57da4aa882a6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72d8769363504c222d6eac8aa62f23616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ce687bc10f1ab686bbe94023eba7b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d313101cad0b6a03375f5551875c1a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5b92420dee2d7739f1e81744dbb64619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242f1add8a9736e91902cf0f28d5572620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd105559d5120388156782672decf0d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f4ad6a97ca0166171e697bf265838622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abc0b43ab8482d9984234de1bb41cc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b1a83b51ae2c4160cb7bd01fcf488624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf59cbd1c116ae2ad1a01ed92e6a002625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfa2fa09f43f58af19ce88625f65de626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f7aa18c5e55f169ee312f6a584a66627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13f61b27fecb3572ca9449262a3ad4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85ea1c8b04579e05fe31dbbfed3fa4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590bf8dd325addb5de37abbf47c86ef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e31c3a535eee7654fc3e8b22a4db82631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244aa3e7d75a043c14a015807049387632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a28a91f97f972cef9a66eb10e4c12633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e93561e06860504675316750b3375e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ffb0a580e77f2eb94a9de9d99784e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5956f5808fbf1347306a20ec8837c12636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a2ce0f77b90ec12b761a0627d3017637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b2983a2ec0f5d4d858687c7034a38638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbde538648e0ad645792eeeca72e801639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67619247328e568d7b6b7b8711ab6308640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70820d632c701579e5f374e1eccd5684641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e4177a96a1671f59f56d6e97c5d89642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e54e31c9b63bdce0ec9436463f148f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a54586288def3ff748b1324e27f22644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6fc47a42962985091873a5f5e9099645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f4d3c1b36e897246053fdcf22b0b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe6cc2ce62b355e6af90a4d3077aa5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e335447860ac5f35e66d248aee482e9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10e521068b7387c00379f9891cb131649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f325a5f0300696a601ab2a5b1670977650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173dfac09ab68d603f2ef504de69ec6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb40695e9f7eb4272aa8b023a677c4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f82a1ec815658621c14aba58b8d9e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2090087e141492f6da11e9d264c65654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0432d61e9b948fa0c19aa8b19c170e9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3a67b47ab2524186301688b2410ee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca082e38b257e2dd6460fdb08869ef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ca3fa20a0f19133c4e2be3bac5099658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebafc85b74e2961d3816316e1d991f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c493d6cbc456e70c1081f969fe67a53660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abc37359f5f9645df1cdafa0f39aeb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80488c658b418db2077e6cc0741d09a7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81721dcc753665dfe33844a574db9e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d9d286a69c932d9d86b1d9d7878b1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea38ef1ae3b55ed5ecaaed824c80704665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997072fe343f536109e6e8272e115ce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8e7c98d63b09016973b362ca7605e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219dd1e59bada0787a4a55f8380ef4f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25607420401d9231027e1f16df58ab91669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8acce1eb56b033d228632c1f50b4ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5d79bca76ebe17d3c365bf9afcd55671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271224624f705db894d0c568d656b192672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a974eacef19d47be58b1b2b522ac85673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da227bedcf646ff63817afa3508bcd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ddc26d1aeb1464e74b0aa94b08145675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad9494e69d09da16fb3efa51bd43bd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7811f2fcc224b4a6d3b12a2721ba4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87038fdb921dce541c45e49edbf18e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc56ebc4714df24cdf0936e2d7084d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c160bcc693e5c241e676c4001a4ab1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b601bdf571517dd326f613fd41c0e0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a97c754a1948b3a9dc5ab49f611ba4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d064b7fa6ada4f5af0458b788c319683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca352a5ccd3ef71692110345c13c72e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396eaf3e2711634c1e7c789f3a431b84685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cea358871211d109e6f10f59fcd876686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315023de4b132f2a0c7c3f7bd0e63d1a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb2ac34764b1751defe8125f539c28688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09812feb2fd811434437da4e687dcf91689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a31146db00003f295436a9797ad762690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a90c6f5e090a7cde912a0adb122de691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34b4882d7ae56c84874c572453ef2a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99136619fd346b008c4da05915eb9dc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fece2103582fd5f456763860a818004694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0240673e817e3dc8f08a09afd80957695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36605dd03124946bf26774758ca5e1c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3e0574b4843341579ed7976752110697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c219a664241082192d7c5c71d550bf5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217ec5228a599005260e550b55901bf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa89b9c45e7213b6c27a8c32aa5889700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc65b15e426951027ca24ad0bade7fa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ce1cee4f7611855c50ee939562512702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0409b8057ec063e65550e35c49524703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9b2aa0df8c11d7cff5c9840af21a3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b06e99387544021d12c0df6abf096a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cd51256c117fa1ae0f40b135729c5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759496741c72378037eec9bff91d9bf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e903013aee7a9fc57176472505329708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d63a889ae9f296ecc191719a10ef2d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8e114266651dace42fffd1fa19b44710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809adc981b11d01665fc2ce71897b289711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538a6439c1e3705ebb6a9cf782def01712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465285b298252cdf60f10378137331cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d395fc077e05294be265da7b9e9c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420e7608bb5706698cf0b5b3c263abe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef09bac9a2638a19a24a1e9df6c4564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff18d7458a0362d3160be1c3921ed65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a79c714e92300647a34ec12073cfb96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86596919d30452b535d6f50c8c86b2a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2cd511e97ef0ca25a67660838438b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625116997655b40b5ef28451bbb2acef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92bf262c5cb32c1d38c44babb6be1610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7143f38d6c1eb969fb3c5d81bf8c25b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda44927e38f7852c7dbd59f8404784312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac750949a2fcc1db5f9cc8534612984a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80913e8b61aee182a04592d24ef32d1f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb080ffebb3c3098183250b00aa29ff915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39874077491a2d43ca2d93dd2f152d3616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62294dd36586cf2f7615a362fe261aa017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795c70438e94b45e3859f691db86c0018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7187cbf703ec505240430732e6b4f2c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886df341768eca74c46688b4acc361c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e21bb74ecf5af871e65bd4a89c650621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91686988bd8f55c25f208643d1a32722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25238d0a9657fecfadec257ca34305f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061f2d640d5ec34ba3ea2d6fd7f2fcf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d34ce1503188dd6031de36a282ba6425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd384878108d9c3091b596f6fc2fd4626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605ec08fd2e0496f687f77b154392ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a706268fa006449fa497aa0848512b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb611c3e85d20a2f7215a31f182ec5029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863a6f27a2b3dc39adf3a2689ebf80630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b618b2d43367ed9686631a1fe6b71031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7a858d8ed54a8cfcc9c59636abce832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e4e271a945b1afd42855b7351bcbe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285a05bf3b432788db6847a58f44b9934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10813f77d89940e66bdc13c87d69160635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442dfa1a30b40abe88263f0e20f0e2c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256da41c95c4e3f0e4691bbc8cb22ea837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ae438f15a4e05bb64fa4af108c73038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da7a48444efb864c7a3edfdebd71eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0da6086ee9afaabf12c4ad4bf453a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d713ebb774caf999d87b9f59ac40ab741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bc119a6c5716e62dea6aebdbbc98742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9509b6c7af63d4908c1bdcc80144843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bedfd27b2688fc00128e6315203fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68a46b6b4474717398a13170c7095845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65d15a956901c6a59f8b2b52c1f8b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69558a715ee45eb28fbf1272c496db4547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944805718159f4ba6541e79b643cfa348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabc25e926df8d42bd86efe60f3482d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6e9aee3615254cc16dab5c4c75a0850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8e04d2edc561288578b899ef4581a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7dafd3f54edce7304ae57fff0f681952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061107580c6e02d58b9cfb9e9a63687b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626195d70ec055246b9b786726cddc4254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776784717a33e7a15614b852f8ddf4f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22daf8321cc102fc0f13f0a78e4475bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5917c071736bab1655137eb93879c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d715513a77722f51b7a31a8c826d1f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eda6a07565f3aea5c1f45a477b2d2359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00f54f20c55a02c498e5050764ffa860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b577449e2b268f35a8bf8c279927b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9535cf536167e93aa9e43bed3604c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70699da333ea7159da594a81503398b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2823f97953687171bf2a2b295b53d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8e2992be51b6ff0d867f58fc365b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da0da06e4d3f9d9c698a08d911243e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b00412dcd9d683760c7be6a9eef3e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16231b980eadbb7cffc0ed1379d48e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684e81a54b811b6e9160d1ac54b5ff069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1abdabc6cc11a1bdf2e119c36f93b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3f2ca61743a55a79d7901498553cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627c9ba12db07780f8b0e28e2db6cc572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84623f2e1b27d09a86edb0935ed23b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda1d5797175977604c62907bffce9074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5f6abbd56355f7215b9187107832b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6cc5bbcaacbe7a0bd15188aa1bfa176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9029a813ecd2ce6ebc57afc3c5fc1c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996da554ba0bb6759b870046d16d54278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe67255d4efc1be34c4e494d9e6222779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571965aaeb4fc819adabe21b0d88fd980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269222b0649c210042e9b6bb754bffc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f708d2d3ef3c7f2c379e5a4b0f3a6782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bb23dbc7e5665225091985a93410a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d5e53b4ee6c74efb03c56dc3437d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccafbebfdfe7aa7b22f4dda0afee1685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd2d6f27fdff29c52cff8163772afa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7de49561b4961c3758a2f1c3ad463187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5be3f23a138d6517402eae34e5f2f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ac1a71b3e408dd9434e8dec2a225e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9ee07762431a312992054f4aa655190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680502e73232c2bb0fc2a84ebb985c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc59399a8c73b2f93660c2496d6048f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bceee74dc40905768d0ea75fa14c42293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff8ed0be3e9f853742c6a795c5faaf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503877d57e33365ba7f97c37ed7ff4f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac53c5ca92cc6608ea24d0da8fdfe196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d83c91f04e15a6fa87328dc044291997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e474170e24852dae3ebcdb6b0658c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42f68aab1ea0d6249238c5838a4d5499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74692d16919810abd1d40ca897c989100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef61958f728e96715626f8a5e78788101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27ab4e8a11ea4eb56286d21794e033102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26ed4310b08490b6e8082c88eebaab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed9d1fb826dc71e196b4778c535a97104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134535fab0496deaa81c9550f0d8590a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f1ac3cd05ff5dc425091f30abcf16106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c3bcead419b67286023d322378da4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934be76c6d2e8aeb5b8c63166061511108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea57ce2024c536564b1f3f602d5b65109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ba14acb5e61d593801ff364802a93110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e49bfff3a23d84eee777c6562bbb1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a1d0ac7e77e30988f12517a007f70112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974429e88f74b52e28b141d9fc9ec0d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64a6900e03e1c292c3854214c72752114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af47be6bdc4cf86f8206d3ee32ed803115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0a8425481d3e1c5ff03b570cb9d44116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd61eddce615d05f1dcd3270dc1bd9e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10f207ac113ad512eb2ce4637658c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92a3c128e68a9cd71dfc1b250e0181119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766c178d97d2e67040f751db7d28ed0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594d2a937b6a4862558ed4a6ec5d079121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a309c7df058d99789d92002c4cea08122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8d18a3abb8c3687a93a9603ded830123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35b547b9d972e99b4150c42475d73c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc07b84fed00804ad95e41ff306620125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684483fa9850c0c63dbe7b127b154e23126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c6b44c5efc39f64755b82995a47bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8a25c819a7d6048475b0dc1e388b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160d0fde2009261ccdd1bb092caf3bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613193ecc5283364c3387b98e1e2b470130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4750860d6d5b5b8c087ff29e3293ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d606bc3e52dc96abca2163b4292ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1195a8dfb5c3e78642af11145abbbf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c31bc542fa2c33c8351846056aa9ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca637f86b196162a78f59d4d1c1a3f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d658084e45c8e3834076e90b2bcee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873692028c3cd7b9689c48a8e5554d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ba4811efa3f9e41637b3a516c8a88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc7d7b23077a9798eaeb9b9dca70b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351ab29e634ac481671aa363fd54002140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d35d6b51a233ab87ef9f91bb038fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb14c93a490cb5d662c30dc2c8afef9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739089a7dbb2c723b9586064d3bdd55e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768660489598b8af61f4ec9eefd4c413144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c77a99231adbeba71dbf077940be9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9f0483d3150860fef21f03315d827146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdfd546d7f2b6eeb61de2b05d9813e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670586399f2fce3ff1b995885012de94148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba1e5b36e43f4d37f7c29d99784a52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1edf92039424eeba487749a0b682e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c520ff0160309dd43891cd4ee3286151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842ab5e9f624e414f3ae1efa7604855152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4670bcb876763a29ea2c0d7ecea395153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92570c9143d09e5d77fa9703ea49e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec0d902f40f623fa791f9148eee8fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcaeccda2eef9135b53ba4b93ac6e8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3ca1402f1d9098bc87146ea652df6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80783271b09e108fc46b5ec1edfd6d2c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6666ac8bb95b2c3eabf7ed4370923ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcfdfc35e96771a6fa99f7a15bd59e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3041f74593ff4622dcbc97b897d4767161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa381635e4cd42007d2924a9f427db1c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02062afad9fa719b32ab19553a1a42163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b0a33a1441641e8bc837b3a686609164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02134541baf1594c4ba40100166d8e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbe61c28c52ef93fce7083925d30ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad3c0ca02e5c2ebe47bafc38dfa908167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149926b3eced7727047dd7c36bde715168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9d058f0da6ed904fc802789522bfb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89999ce4a3678fa8e5a66d52218a3a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b2a2167e266638763be4c4e6fb30d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169667afe0e231fdf884079d4369bfea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e35233cd93df5da0c01b33c64e854173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419724806e3dbe84a781a388d003397174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e1977f7766cc277e14d061f16441e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfd5401a0a11b7c9b3c50a65b29418176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fecd5b5217e789bba5edbf10e1495e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b74fadc6cda02043dc1121519983d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f386e9df66a165919b4e561def54e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1913a81f6982be79c71b30fa2b153180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43363fe2b6a2d7b047843c62fc9a2de1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe0042cd3e97fb77006a7853bfc820182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cdcc70dc2d76edde750b539fb40de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab64619805f9b939b74956f3ed8d1b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e1b9c5899f9ceb9ec13376a921bd6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ab0d888a0b941dfb04d4206d190dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d41ca5e6b1f2d2f58954be53696f5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c2589a400da0d9e575ea35bee3dbd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bf6db50853fbe087dbf84bc2e3225189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017d5d125e425631b3aa166c7d02c0e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa239e28b00a6f19bed6e7ab687c5740191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96476bbbd06e8e562a4f796eb78fe811192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8b0e780ebaa9f6ffd920976fe9409193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c539df52c6a23a383bc8deb4644807194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4c7c55e537138103a73eab2e954f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7378eb7e6b41acaef5b6b75c2e9f50e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937d6081a22b2a6ca766cdf53fcf255197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2549b2ee044fdf705e43bf9bf4ebedc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07042fba507dcbc17bce1befc51f2b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475560db4eff7a6ee0118eceb50725d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60e2842c6150a11594d024627c5050201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759a2ef7c9c325e4b4fd268a5500923202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08db76c2bdd5e2a167cf8e4c16bca11203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef60cafe4ff27b830497b1b5e7e1f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08625336ef30614fc46210068caeea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37385d60398a095a3bcf4388a7ab437f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b15310e7e84235fad60e3484e4934d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fec77dd18795f5da34abda510ce937208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167ef15cd22658e6b1131c59aec0c68209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfacaea46c205c5cd0be28fb1bd6a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb62e275ed1328cb968a5a294b8128b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed0d1834d4a1bc8c28cd29315f01a6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781a3c888cba8dfd0dd38e4e6ea2c8e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed7dca2d391df68111ba4890cfeb38214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b5ac09c09b95633d72cf0129e2cdb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f066dce1c4fc8cc644220cf8e55f24216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f9497d3783f447e5edd154e4f0be3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1f993d10c199c3e552562090a404a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273e02d9e1d014c548204ee54c67d26219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a78f715b72d56bb2deb72280c51d9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7c7d07be33170f0e971db3dd700f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77159dc849904ec314261fdc5c83c826222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0da98fd85ca26401d0cf17ccf0a0a7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6665a0535999f769881179d1ebd35fc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ec64e1a07fcfa8dc19c367f5d6a7d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036f63b283606ccb7477c04796e5fe2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0081bff3657fdd38df61664c444c60227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ee83e37b1446fd907c5f291f0f3b9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045194eb706e53586a9ede09b136ca1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ccdd7bb49a40a720e56c2e1107a55230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ffd68b36efa25a0b16080b6d08a81231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d666115bfb78ce243e90ed654da91232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce61efd117c8d74c9c7becc35d1ed8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293017beb7e22f892be20dd5f8739b52234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2994b4e2665162235c84ee1d03748235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b86589cb389c108058a95c8e14a90236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d0ff5d14060adc8b1f9dda48f5c88237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd0a7358d27d667d21f2448a123897238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7138159ecce76229b35a32c8ee616239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950839b2e461b4a2f42aaaa58b6ed2d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756863fa130bd6219d19f93c3967ddb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3172d0072907e158e3fac5d1386137d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc9aa22e37fada55ef3ff28779ca2c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942497c34b4a62ec84f0891a133865a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c0d098302d732895f93ebf9f9df2c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ce1ada4e99acc98432e10c5c1c235246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd6fcfc98fecb5e0b7b0664f4a02ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7f81b642846c90879543433887605248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0b003da7aa626c1c48d3c6632bd78249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff99b9b97103e680a535dc9017454f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00907f13d06d7b365b91dfc069f6365e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f0486dc3e5e3667f1c0a1aa4e2ca3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761641378892a37d931c23d795cd5978253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11afdf393efeba7be8be49c3552fc72254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0249a1be80481b34a28c93bfe13ca2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e77faa7652c3f79ed7c2edd80ec4d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a4b2ea300d10a8bec97e55bc4c57e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15c29aab4ee78cc13dc2614afa28c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7170b04d372d23480bc9bec1334c7ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b94f594400deae0fa3b7d4ee43284c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c1c006ced5ce2fb8361e927ee57c7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644e998a3db6ca3feeadb5fd81f34d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df949ab836a3a48f9a03ce9b70df47263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7995d0c5349f9840229951c28b80e1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f73ea81123f7c4fb132b441ac5517265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05659e5d2cd0ca6caa4677f771d71aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06933eed3d2258ac104fbbaa70df29267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bb8cf4b3beebaa9410567c07ababf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbde9b21089cb425074280800a8486c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68c41db30f738b34263e3ee40242a1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf713a3dce998e2f504ace9945ab3b3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530b81615d99c22ba5ea6c747c6a161272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bef527a25ce4422068f4da7539407b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f91e9b330d1fd72752bf450a3e083274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70b39715299c9dbc3c6f2d689043f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73215ec5e023c15c588266f6ebffc198276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b00173d8542c5faf4655cbe11d321277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7db8308eea14f9c0bf39c9fa6c09ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a036e870b38f9a97b7012abc62849f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35599b6e6f22a1245892a14fc6ce912c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bbd3db285f73644385bbe1dca7d30281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c26f936d40cc15fc416f488099b415282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa715da92a3780192aabac7890c1477283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d9d8055b81be69525f4dcd8ed4f6f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55507bb8e9d088f4068fbf50f68285ac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e012800273c16f4b5ed6140cff0de3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc8ebb27929a3d6411a8ad8b710fc0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4d5f61eab7e75cd7d57fca61bebb9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5e0e3a624ac542070263ec8d1c0e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d7fc28592c65e3708dca57092ed5c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7045973eeb444f99bd8ce5519e4655291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22227cdc7ffb5f8ed5603a4b9d95b64292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e3f6f3816b197616bdf5d278c3f71293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4601efe3da705917c46f2011668f7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173761b13752b6b46c4de96e58724fdb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1954f8d7c7e4feb9b9dcf84f4d7401296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef928a7af6b0dd7ff80faf4958ba291b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1aff3511086273185ec1622986f20298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4c9945fcefbe8dcc9175060a94dfa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4b6e8e8546a1347064b5f0ea506ee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafae5ce8c58ef96ada389153f48970e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5244cdfe7a538d3f6373b18bff66a4a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d45996cb044c3e2f1ddcea9bc8ad4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e693c3ca94c650428470785ce63109304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81470c3bf549cbc86c7810a677630b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd45bf453236322065840bde1f944e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dad217bd6c601d0b35cbb0a3ea5eb4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5c5057ba925d898889211e9fa2762308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04953cc6c659d959d01a9270a3d3f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611b53c77130ca6992c519932f677c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79468ccec0538ce3ad88ecf9b9344b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4d4697e4d91c273b8ffff4a235246312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604881e445a4df20cc974ad32ac165b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54f3a1f120a8de95e5afe78b5af529314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474cd898dd88209a1cec8f13e300a5a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ddf3968c216497a465ffb5185371a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d0a652d2127fb9b38f29333b680b7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5c4056ddc0c0588a6541cb83b4c9e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1944d2c06af128f88f3a6b5937a1a1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a321a1bf90e724dd29e1fb6a16846f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838ef1bdf7a965d0fbace002ad10da6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d382bbf5b7a8f017298888e8b342007322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1548ec4e6c1fc599391d76eefa1c30323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d697ae3ce149ac962a852fe40c829324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54fde192bceb90f246ca15693b8a74325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffeddd61fc2dfd7ec5fd74234faded2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e77ee93677af5770dec73bf6fb4ae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61b65742de22cfbdb07db001a6e378328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612e4c8dd953c8b91d68bdbf503c8b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0af032069793ede586eb283cc012a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca99a28752f895e0782e8d334a9319331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf6c88b2273fbd3611beea38db2a5b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a4b25c53545048b2f908bd196a5bd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea9b33a0c6244c3428d6d39acba65d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0bb4c88220fcf96aa3517f93be184335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7550a56895cda0105c8fa9731e57c5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373515c490934d0570fee9f1101d1a1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de840a9a297cdc3b00a1bbbfc035420338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f1a6b6eab2da26de9d242c0cde364339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f876a64f2c454a57a00df03f566872340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653ac55e43e52a1661d0a9248d3f68b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6849007c287ff616de371278171616342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b55acae82116183b8afad77ff0c71343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f7c65c2047cc7608f622f44204847344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6a53ff2e83470ee5235339b0fb8ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4c6bb4e971c718b490060ac22fa65346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6341e9771765e6744e710ff0c4bee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bed44f51f33194292ec0e40d2b3f4e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034d56b6743023e6caaaa3b74c1649d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa5979fe0e5d59f93e75430c8cee02350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9829a09a80d36189c6f2f2843bbddaa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbacd1574bfd0dbc5e2b8e8e73ac2d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc600c9d9877276e646e20efb64c9e4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5c3d20d92bbb2053ac09a75abce1a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8e353ab45afc65063764091ed2054355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040eddc252812164421fc8c631db37d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba05a671182114a21fae215117c3b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4c5ccd0a125e546a3e1115b59837c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1545f09ddc6f8091d270babe117ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a37e8fb84e4841be4e3de2066943a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03701d7344c09e6e03928d572fc82431361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0963f02645b0b77c57f6d474668ac92362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270bf942b5398cbaf3b13ad6c70fa8e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02dfd983389363f86ab1f4b31ed28e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4817de123357f3fe2fff321118095f9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483b957d8ce8cbd0add97ac19485e3f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f52bedc8563aa1662948633929fe7d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357f1a3c3c3875235eb81c298a1e8b0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5269ea9c14429f82efa794a9eae5b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b3cfafe00fac49241f5051f25b8ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2507d9154a07a36903e83af780ccb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6acef364f7e04b3ca5fed70f346bc7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b5cd18fff44043b7d05a41e5c40af373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7b310200db84c570a8e11e7e4348f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd89253bb1b2512a005071a8773879375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2d1630ca7ad1e23299cd3563f1618376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a09be7551a13ae075164605313610377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1c0b9076279f5929a665937753e93378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca38438b11b2a64b543880c2748f381379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1bef006bc5fc3ccbc49729f6c11ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc4078f64b0feb5f54bda5da00303a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68513ee98116e5f1100132e8655b1c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c7fbf9eb2ebfc009ba63a0b4917af383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62304fd386ddaccd87875e9f81d7244384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cd85fd1fbeaff4302a4c506eb2205385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766c2eb2e7a3263f2103ae74c949cc3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b88813048c89a65e67040a01784c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10067afeee81e510f6aba67beacb3f82388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103da5d39e9b480e997bca0b0640b2e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd6764030f76aa9d21cac7c64d08a4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc2a1e1de40521a4aa6a9be3eabe2f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe479ec6da1552bb5e001e290cdc5013392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c85ce73511b9facde090315e57918393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b6cd731e4b6ae63245dea24f82471394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a3ffa060f25aceddf13b337c1a941395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574cca38efd8efc1aca217812cc5b5f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5dc2f01b0487ac7822456a7a6d47c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f64da29f4ea35eac86f6d80df01a58398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bf3ea18d9f2ae4654cabe1bd441ae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6376ce2c64f1a40f6f57fadcf6f8e8f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eff1050a52d56e65e10a00a6de2804401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e04821bf6643bcd21bb51aed8217f2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587886f3de3705ae57723241422bb03e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98855825b97aeae72e3119b209884517404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4773ba8af9e84825216a6645f418d69405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a1bdf758a62ca1bdd70fac6b227d2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083389ced4c87ac2cf3d87f3c11bcdb8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900413c554aad49a8cca021b27d5a27408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bdd6c33c57b52b8d367611ae12139409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad167030e9fd747f609fbdf2245cee7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527a7b372bfec83826a57863f98d3a1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba8e3c3fbbb974d979380ae6c27ddc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb3706ea3410ae24f4f43e6137ce68413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26454af8b22c1ed85dd5ab74d2134c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93103cf105815a937f1231acc7fb13415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4ced586ffbb8d792ef5d9ce4f1419416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781781e904acccbe86b955c42f662ef5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fba3a1660c67a2c6c3dbd78df0417418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d598a9bc4c0429b4e400225a10e19419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7999e376f578371498803ba15fd33420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4718ac58890d5bdfe8d3ebc23a1b2ac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ceaa8c36a6488d6e296b7d27be0e0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149b2c8801199610c94592cd0d958ee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35c7b71717ffe0c6266b77a29ea928424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c65286079b246f6fc715ba248b1c49425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1cf139ecc02764d8226aa6bdfa3d0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5407e3b72820e9d443ee77c3fab7ad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f18b512e185c79c20d390b1c972c7a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da833b02771e4e47bab21a0b6c6202c9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6f7140322bec6026a252d7cecf58d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45d920407aa23a43e4b119dca180db431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abac8db3fc9ed5222a98bd5ae2160b9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa67de32ba14156540da23de0e4df4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bcff12611c66c24a8839406d35d3d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27115b978874dd37e8f4e535898cbf9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d0ddb9ce30ad91473c98faac2f222436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc202370b8ea7518dca59eb211ea8e20437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecd861d55c1f9d877332b6ce01b240438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fe07dd8f6ca0d9b0cdd0eeaf6ff12439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f6837827adfe24dc73c40be773a0e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c85324bd005eef083783e5e66d149441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b28c4bb5f338036dcfdfad94d0df8d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62744f1b710412cb8d6cbda4f5e631443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8fa17736ca5fa5e3ea2506fec8be8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0e997b55cea3dd914d081642e5893445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fed00612bbbb1c7c9a4b6db66f1fee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf9bf7517c8cd22b7be4fdcefb00f5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d9f801b14a9d42635786e8d0f57c1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28329af7f8ef6d87a5fedfe7579af07449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acda73333b73237fd5d3254353b741450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee213ec9c84de3506ce65dd99c6fb9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c2a62cbc69fa45939ac0cd22ecee6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84ce62e98f518871a3f9a53e9dc564453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d707cd9cf46aa036cb665594bd5fd66454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48dfd1c8ec5a415c6c8320ed7b61726455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff52d5536edeb743c751ebb904a02d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735943a077a4b10329625e2c322c180457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2ed72bf25205a81d60a48594268a3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5a021721acbb9081c58d68b114598459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41407d1b8294ef6c9661d3e7b8bf204460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd198f87e5486d6ca1aecddd213b60e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6d1a58403cb221078c9ae9171e328462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb227731dd101b5a3113e127e058b9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7db34adab16d7db40ea385b7938d12464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77925c3cbb95fe6c81ed757e7854b39e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9cf2dd2bf415a90bb263c639d4450466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1ce0e44d5027b5840146cb4d9e195467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f10ba8ced963241fdf9963059f2109468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828d6ef4117893b85282da38f4236ed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8d74b18e3ef125a80ed2298ba0ec6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889082455c961e6e1c7133a71dad4fc3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa42e6626588d23621632f0e748e5be472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d8b73633454da085ddae2bddb945d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823833d2514ae4d5d2502ef0896a0454474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181478989c0b4d72b05038f8abe1058475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e633a79146f856c291f2ac4ff3933476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0da15391b321f056aa33858a08a151477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df763fa0d1a918d649972d2a9c0942478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990dfd8fd94eb9bd1e352bb6bf12622479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60b3939498670412d08e8d539443e4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24250d7a39a334a24448dc66f9ae81481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a904190b7313c0539437a381a7d29f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d47c815b61ed62a3e56eab264fa02483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13be984e6d4b6d75ae286903e5ce194484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242dc06a2724681f72022a5860b49a51485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726e8c5b71469dbf5faae15e5af1a95486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fcb5e3f8059b5b1180990b92a81ba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801c2c0eb523e0acbd726339e6c92a3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdc266be4d10b2f35ee2e3c3b943d8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d0b6e91419a8f6972f7793e103142490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a747a88387eb991b589b71ec787ef6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369c87798a5f3b8accf2ff88c05485d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44921f087855174a9a4ea39e63b49a4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959dbfa235a814769493b27792e24220494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894bcb88df44e141b60057b27efc83b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880941fff1d2a3bf51ccbd2d4985a447496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d5f11059d2a6965c67cf1aa2beb94497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd9153a197a78629c5bf46bd0a0d7d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cd18feee633990ac13b97647670a7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd2926c34a4137cf99440a9ea10026500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8ef3fa1c64ff26fa69ac2b647f5dd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073b58a0a5bbb394567d258f6402c2c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f613275ddda6320f328563ebb7964c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c84461295518d294fb3a7d819e3f13504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7b901a9facd954aa520724dce09c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b33914ffd0371870905bb2badd8ef9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252a3d7981fc93b876b6cc4d63768f9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1fd8ce7eedeb2b6df234c1e5c7554508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099851b98ec286e56ac3bd7390709ec0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800553df7d67bbdf839e7d14bd5c358510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119fa5d21aaad848ef5ea9286d34177511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ecee4fdeff980402568cae504639c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc3146d539f57db0093de9c9c764e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13349bd7a38e9397b9a36e5d47ee50514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ce936ed7c621a02ec16c4857df697515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee761fbd83e87ad0a385a9b5f980350516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf917aa48be75488772580f8d49ce4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603b7de3fa64a62ec1538becaa3d793518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11527acc190dce3dc454a3a7b902a7b9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d8ac5a450d15e50322852e87d255c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f2576cab184ef39c73c034692a3e6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9757226f7c0953c813896ee03b275522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf1ccc400d6725c77fa195e156fb6f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec1d417608162110384806ed10e766524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd629e45910a36bb1cffb7155497049525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ab9058dd00cb69ea0b8b0a31b20bd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a29412e6e178ad1c71610c33bb4cf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca08e3bec30b092cd9d45f91655794528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7915e1c9fe3158d37ced0b26291c54529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f174508966dc384d8d29ef715be47530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8bd368e758d2ced50e0383b995b3d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce123e0038a6d4b185da965e9b4b07532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cf3db0caabadfcbe5c299c62ddcbc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160aa464ac06775b019be234e94efe3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618754fbf70fc5c487a9d227beeeca62535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422a13d2e0103648c8838f8030193b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcea3b06a439f36fd3f82c96c740e9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ea9b068d61a67f154debf983a6b7c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf603fdbc9a9bf5f4d5a90996517ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb4ed6cdc77c977e26959367f83c89540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cf5c14f679ebf5cea81c0bf4c319d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4301b88fbe56ce5645dc3ba255a86542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb8ed7310dc4dfbfeca0e1caae4289543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd061e0e30f867160fdcff750e9d54544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf01a76acee7dbf1679181d77ecf20545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae79e299d6c845e19149961797af189546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698991538c40ed5abc64afe4e857ddb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d36fa20c92d7667ce81c185312532a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b153b7628b84843e94dd77b4b8231ef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7f5374058c1ffd0f64149b7bae450550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadaaf58562ae484c29a1ad88dc15930551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91c95fbbb47de3d505df311a770e15552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99258ae49b877663ac202f60ff885e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8f3dd2221b9ced973935977265fb6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4747585f02207f487e16f20ce01f9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817f76506ab7ee85d1af44f2c0c03aa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cda45540913d535fd7e64dd1545259557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c0c5e3f858adb29e99413c241bdca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9e20529543e4703eddb135df6e928559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f99d652dd5b6391574308f756932b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb65ba17adb923a1322d7747dc6945561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cff58f85f990644a7b9d5f816926d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2a62d5ab0602ebcadf58bde36d976563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c216922436a530d8a40669b2a25bb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac660c0f07a56cf551252b5c7e6351f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea01747abe121717f4e2b1d528b5ff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95879fa56fa4ea4df75a2391c38f32567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35f7de7c9e95018f7f40438efef3a6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3d75ed205249b9dfef637867971ef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408b2bf8fd156a81ac3c22cec6162b7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089ebd18df88897d8b631a859b470d2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd37eaf3b7d46be9fad315c48d897e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339cfdcab0ec2d6546abd9008c78374573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7233338c378f9179ba9d4ae5ceb147f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb697b6a93d1f4603099d5657c85a9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e45f0a21327bb0c4c6b921ae1d6bbf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f1c6e68b45121fefb5f5b8e44395f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24e4a3b4183a89ca1cb24c56cdc368578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551a68f2b74bfc8f4dbd9f6c5579513579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe01d1face9a27e3f413a98ccfcb16580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470ff1f1c5385bc5fbdf9980dd51335581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ada1a5979e06af59934dda3d8d78f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c887595824ce7df0033166734260601583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ead7a3ea7b15e507f45096e28edeb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266054b8d29e7dedfa1beaeaa269a95585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6adb743cbc6fbb89934e4a7f4a5db586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc142b9cc1d16c1c11765c03c93f64587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae30f8d2eb1e8635d91ef2ac91904ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a70979805ad1d16ee036fee96a7d9d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42012ca16babdb4b52318a8910b1d3e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8910207f482aea601920a629eec0d8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a223e46781d46a64afae575db11a5ec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef2a0cc46c6a4de7ae7262eb33ba65593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae5ccad554e8ddf355823e273ae7c6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0b535d0c2adbe14f29ca193adf65c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad5be36cb33dbd799b239c188c369f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c1762772060e3a93a88df697e1871597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3df7cf10ce7f63f548ae1f4b7e17e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a60f0cf95708def4eb638ceb1e0af599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea77073b0188a656889c07824864f71600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87069765d96486f2a9f7e7d3cce44ec7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4944262ec6891c5e3f63c23154890602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a21223f707c193d70413957fc81fc9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d77911350176afd9d88f91331ff88604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5409467494ffac3ca75900b957fbe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a967e998b38d5c1d7dec2388c1ec8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e2ed0b34e533e9906235650e0a113607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d8ae3bad5da58c27b6f0d53f55db6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934184ca34050c34649ff36df2b9c0c8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46489e911b839390d8eb52c59c1c4040610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91a8b98df5c04d23fb88ac726d7caa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d33e2741c40b9ea32b1d58709710e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a05821754e0e28965501c0b03a73ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5406f534f9ce07de84119425b23f2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd2d3fb3d9a8db1c6ae99bd6e78bfa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aba1ffdcca425db94385ab2913c761616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff899c1d0f3228abbc5ec1434daefe4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63d361f8f952bef339f3b8f8e33b93618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e959d30d7050982c2ec7dc6dc278d7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ad423f3c62c3f01208373579ff4ab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955884be89794197595feda72f27d09c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9c92e14ec7fc14cd08f65e0a748d5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db459e050ac0e4411582534376bd4e74623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7daece94c41897a54c837c61615bba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1fdd453413fd290c78da91ef6d4a1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebec60ecbda71b8394217bedf4cc618626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c411491d75fbc186118b79387a78c1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07af22e8188cc9548b32f9bfba32d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854c95b4bcf1b03485c39ff73e4634d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abaf67ac2b3e45d6f6b63380ab2d30630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7804923b2ce03e75b9cb88c2be06bb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b75fee9f455ca7e97aa7c43577bd66632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7483a274eb9313375b0194ee8453b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73fc914386d4573aef3e1a67182805634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d658c8d9df216a3f2db61264336a3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ac33fd57fa10f159e06a95467dfc9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d93794716c2c0b14ad5e3fe65bfb7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817633c0b39693cd5c4cdf223e0b6704638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fb3f0b31fef832588874dc2b8eeeb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf97d0c3167aed44edf0f01f73f6b41640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef59c2af986afc9798b777cd3f0b66641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578e87c57071ac82b2492122df0da1c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e0e874f9500fd2888fb76b011bb07643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6582b1191ef7f8727c68888f4a62557644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9bf3bc3dc2b13d9357bf0e10dd2cb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b786ff14decf486f0708df97dea3dc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fb3adf725e192082ddf81161beebd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92e222b69a6fcfdd23348435aacfc7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f053c47258a65092f5e5b23bd03b9a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300071eb2264c1d4ac28861d486a54fc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50827f3e23e56eff4dd998331b211d5a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c785d969ff166ba2b84257019c2d7b7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcee0fd137f16e94011c4858e089aef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c013db9633bf8f624439d72efe81f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9f5b508a880f18edf99a05f3079c5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791196d35ce8c4bda525da8512e2244656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af81646a5dea393625f290a42a0f52657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a84148d90f8639587101de46d2d7a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73b2f37069963a37e71c9cfc349a82659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f1be05099566fe80895929b047fff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a914b9872b073524b4eb5547a0b60661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ce571439e8bb2bdcbe286deb0b7ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b24d89f5977bc06fd31dcd4ef53cb6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a47b19502dfbd42c9130bc8f65ad5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1318108eea9ef638da3e74998001f2b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f73a2af1a8221a5038604b60e16ca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19667f2b66f50b2d60f92176bd43953667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4ff65e2d403384a72c66bc24230dd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b7dd0619a797c060e6d4446a86cea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe778a06163ddcbfa669c58cfd94df670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca87b6b6f583e61d8abff2b51eb4744671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564e3f810418faa296424c9cbf0d79d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf79d082a6c1d3ddbafcd9303c46004673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c634b876e51f0efb2bc5632b989dcd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166273ad9a928f05b1b43ffac10c441675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a44020d91137a726805a073f6786f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc93e2c656acf69e45e17fa1b275b3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b16606fbf0618d4f96fc07a4562bd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531215fc0c4ea3df110ace1869e5413679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c2d547db3d1c0f1a1b68470b126c4680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>