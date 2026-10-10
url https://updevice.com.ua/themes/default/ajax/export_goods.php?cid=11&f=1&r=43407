--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018fbf425fcca174ab98b16d76cf7ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f13e1da9ea8cfc940c7473d2aa4c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39767ab6dffcb4b0a7f41fcad6bc3b6d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b0fbe6f8892c22010b677a720fde74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7768834387c2165e7c656abd0910e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbe35f7ea5e9e3255a0072d4d8b3876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124073ca33bd5cb79cb1db3a786fd2457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa6be3feb9e2d4d7d7ddeda6ec234c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700fc302a80c083cfddc18710512afb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0782babe1b0f1ffb84fe415d921aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3ebf4f1ead6a4e8d582f8f15bb5b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac955afbf597a4b5f1aabb87486ad012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd5e879e445c099f66fcf1257dc97513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f948e0742ceeb6be5a61c514f847cbb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba235be506d6886e973621ee87f88ed215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5185347642520e61072be1f9d4d65e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd808e0759b4e70fa5c0a64a07efce1617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96309317bf8b1e8cd3f83d2893b36bfa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf8bf9c34256de7db1a35c01d2a58519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce8701a30436d8def368fef3e9f28520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca8d044f78435ee938762a071b1d9321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670dd1ad2130d566ee17c6a21218741a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb5d0a58820da579df4e76e7596a7f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4954f9f252eae2d386066c7f82973524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96aab72e3cdf1495223318ad2f524f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4cc696df85fd225b2564f88774cdd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46915abb32e39775fbb2ad2873790fd727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a80cd735c5d85a4679f7eb24cdbede28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af6eaef038ae1be45e40fb7afa977029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445151891ad55e39cf18a9120caa708630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2bb517e82f6daba77b9c6ccc6b37fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63907506efbf6d40e274692d8325741e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02518129cfdf1e053bbbac0214213aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fbec0a9dfb1594ec635a6e8dfec2e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e3dedb871bdee408cdacb801f018f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c38f462a30adfb9e34669ebed62d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508eece4cc4a120a2bc90cb8d6c432137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371c60ee8482b6822296fb48f0cbc0838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba4cda5bdb0ab255d8b6a8ab5493a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4205bede1ad7c258df67aba8cbcd72540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0032efb2599fe8c49176a8263c2d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8968436c327c276144d1292daf91bb142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436a6439f03c0e242aa51b487ae4e0f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5a59c218f5155f2fd28ac103aa30f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8ed2e3bf41b204a60581eaf6f403045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11ee02551ec1e8f3389058af24188946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9ed781a6b0297d60201347ad389d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182371c93a78e3bb66e0f545d8b193f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f4644584a265bbc28e11f7626121149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7797ddc77fb0498cf4fff26d7123b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9112ad3ccf56a012f0ff6875946bac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6b8107ea7878916c6b415d951024252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ed4cd23f2cc89a8395b84f50fa90f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9ed985d3b5fc098f1ff99d9096d2754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c59b72ed52c15065a2c3f30d774a6455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a737e6d1c9d1b23be3ef1eed6d38d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526650e9700b9230f484c1f3d8992b8457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4fa4b93dfcef6badaea9832aa97c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6176f2c940c808a2123e63ecb83db759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac07925598a5c0812950b8b8fd9d36960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f3095a429b1409ae758589920e20a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975270a0feb2941f1cf66b850cb40c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ba9c9c75f0766e0097e7ffb23a30b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784036a94daa6a74ff967b52d656cd5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67ff038d195fbd252dbaee2607bb8c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f145b31b9eabb3a213c92b746ae76366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c8ae00d3f13e65e5dcd347621208367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66246760cd10c6d03a6769193b5e56668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e73a97873f338c18a00009fee2d57869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc12d35193a000ca9e70aab880da74770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b55b90cc36d465276a04bf37e978d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992a00e4f97b29044a078c2fa87a93272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1b5a4c6fffd810fc820576f45b8fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1ed1b3781926971d073f3c378ee8374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f39afc6c9f2227d36af54b030523175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adaeb2f58531957d0bf19c0842ef93076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70760c8894d0a9e034465b8939405bf477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ff77b993334a487a24a860d5463e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a45f788255a732ec94899e020bd4179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671bdeccdddc2889fa6c134cb1d899680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e198ff121a28b0c2fe958c697f22c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a645978ca2596316739f045858ef482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438bd24e21f6bc39ebf53e5b38708da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9199ebc6895edc8c4734c2301a18e7884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319b0cbd627821b609d4b4e333dadc085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007acf78135ccb18dd04d74f28698d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4962bd61a2d2080ee85137428a44987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499aaca71d6813f49b69dc5970345ac988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e678eec992bebd09ca93dda8e2ba6fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61802d6179c75a8c998fb478940805990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621e30764a1efdeb90b21cd362e1b5691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e790a081f6f65acba97d52306e1b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f18d3eb9ea837e1b6744ef2cd5fb993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c4e5670f777552ef9f79754b15f1394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7b9577effa1183a9e47e32be753b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4a328c26bc782e6fee6ad96aef75f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450259dad452287ab5af6099c36ff8997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eeb18df58150872d7a4e7c5b93ce5b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427c595d2e9bddf5aa7e4f0bbe1152f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acf969eb521500fba2984eb7b1547c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285d01227ee2af1090460ad4b079bd5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf730348b407ad9737b825ab376331102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a543d2ed8378cc8678c4c8befe3336103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c7b878c6372e6a13cfb936314f15b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef58ff1106bb9de1445f229b8b025a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bb0bd5e5e40f29ce562c19d1378af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53e5569040977902fe014dd4f343c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9b1b59c7cefa889a9645434c9810b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa84b545fcba9c0010eec35383eec3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6497b314dbf74f9d79bb6d3465813a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46ec68aca70676d89125063ec013c4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca561c783ddff6ed88ce37f23ab87d58112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9485872632ef931f613c2271f19487113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd677e582096eebf27ee68e7459fc80d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe069943d7d83447633875ec041ef587115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a55375fd3c4679af46dc4c53b2520116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e103a899b84b7347eed46072d26b82117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f14e4334d454f7e0754d9bfb85441a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814fc9feb63ccfd64dc7af80711d7e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbc6338a498d14724359840f604873120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400e9ca68b59328ed8d0e8e96c184e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944f82132bdd564d8799f5247cc359d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26a509c7965422f3694da06aa203a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75381c0ffbb9c4d80a43fc5a32f01f16124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00da20600c2805308a9dd3359b0380d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d0d23ec0b5f3a128e798b286f0dcb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d19af990e791ae556a5c2f44ac09e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87634d92aa203adf568d3e92f45e47128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ab4cc8867b5725aac659d7be47ba8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5649c938d6c750f343f974f00988b70130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d665ebd6e298b0a70316946598598131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36f655f22adb48d5a69831532caafd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9b8fecd5c7086af81b07f53340b12133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820801c1e6978d168f0281ac1bfb0df5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d9c7d24a5aba24ad3f097ceac11af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addc95c0311a5bd904921e56d59cc70136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869fda3ce4290afc4cf52c94fbe8f5d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966ca1a224c330eec29a44cf6e54a46138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ea316e523d91d88a63a2e5347fb32139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839ee8aedde0e702d55b7c8dfdabdb6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e1cf806567b36bffba274d70b8098141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64815b17bd31138d9947aa89123085ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c02a5c543765acf4dfbdfd02b14ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedb348040353989d7633cd87ceaf9b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70fc719d5de1fda7c57455a4afe267145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86529ee66fe8f61661bef5e1761f3e9c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a729a0dcd41ec85cdc51b50dcc1265147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9ebcb2c54eaf4194c2b5a8019e4c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967a4fe43de64e95f9abb84ca7df4ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d6595bd64d1b90d356c01888b4c8d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c27c2218bf1bc5f443b7f588fd9545151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67f070a5bfe1b197b80effea7217bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbfce389cedd90bf5e945b312d9e78153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d0cdcdb59957ad24a5bd62fae45b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35557c33fd4edf6ca2a7aa74d41d3a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bb78c5e87a8eb84958c3eac5a175d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f671364dd2451adcbc660b88687580b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff36bb931a3ac4fe91519d11b917064158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d71302d5098eb49f4e999bd67bdbe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03f9e5a591530ee4fbb143ae03e021160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9f1440df313683e448cf7c8abd713161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421f4e71ab9d8539e80a4ce8e78a6b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1a3f7c789bb534592ac849d733aea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8b61d21eb36a32699dff59bc960bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727db399c200740bb307922cd1cff30165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca211060d6b261db93acc28d951c50166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ac7946a2c769477d85bfac1583e02167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28470cf3bd8186688b4537b688a9ee1f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a9eab9a425d073b0b678679e7bfaf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6064e97dcf55279ec9b4552b46b280170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac3117abd56c5873d9d254256d58da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbb895595a31e61843a6ca5254dc0c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f576d84b0a7ed96168bc3a41bca67173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db00d81249e74a380c4083ccd7e281a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e77cdec90bd569282e2b30e886a58e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b454686f8c158a9c31af0ccaadd7ddb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cdefb4e7919512d5f453745eeda07177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539de5ed0e7aa36efa7411940805f9a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e404ea94d7c42f0cb5d62589ce9e23c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6818489065b3ccf6b79ff4246a5b173180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a8d0671ef8776661b9d46e664134e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9089a298dd0214983afd4635eec102182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97308cfcc00b9fa5268f942c6c4f20183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b052963af91696183e3efefab7d45e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ec66564ca5e858043cd6284229441185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42255d274690d14b5bee6a55999550cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82c282c3436d365d0df6f3cdf115ee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf3f1ee066cdaa62e0d0edf1163a91188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a6d1fe556a88914955e43115c0217189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a8b034900b3abeaf156632289745d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e54cfbfbf84458189bd2994ef22b1f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109bc77dab5dca9623612cd8446d622192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bf5df420fd35a904570181ed780f3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33472945d0b17d8be8e7029eb5eb7b25194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3962506ad41cb6fb7ecc8e2d926b02195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365cd6a670ed03d333e06ef62212556196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbbbfb9dfdc5b5e327865619a24ba3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1646135e434398292f210e917c81ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e52810359e1a799d37b4876320fd0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4637b25bbba2b358879a36b199594200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c418cd3dc74f41ae3e743cc188310be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9d010f03753c30e0420fd69bec2bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab04b86261b058142433e250113b18203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985633284e856737322273fc3e1fcc3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb42401d813dbe321dbade365fb1f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ae0d72ff3096e9474f2c800314d13206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5909e9a8a1dbefa5fcfe2a84417ceb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23addd031d5936794362e9a2abb6d3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3740d1345c4ab8b2b76fe7e81c6e01209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119cd0fe9769f4e0283e819bb716487210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932644459f87745c177f0a16fe896957211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af53c2f436b083c99ec7160a86668b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e100f5468d9f366c02ea06a2b0c2a7e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e0631df5d53988c76650fb4557eb3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e242d136ad81ae78d786f89e186496215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ea2703a85cf58c5abb96b6d3f4287216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733244fd055f6145fe9fab1b86fde4fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc563061218687b266271c65e86c62f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32322d09d6942f67c83edbc2bb65924219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb477b5bdf0fed24b8300c5d0376a64e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf939496382d13f295a1bdd454e63d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b70d3d0f64e15f8e320dd89949fdf0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3b76e6bd4ec1afa7dd0dd545493f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1865813a8e5171c60ba266835841a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df266798b4e9160d92c4fb37fe1db81c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679860e1e029b09914aa1eadba82ccfd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29258581d95695e02bd8bfc9698a93227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fb21a4db9152a05e66ee3dd74be22228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac23431fe6ced98f4ccd8d7305ec20229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e18d4a26c34d6849edc519f04e3bc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b686a1c60a5bdc9556a576e9273e26231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660838b4a67f3b48eaff71daaacc508232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec098a5b63937aac6ef7a98d4a230e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7f763545af1d06e89b61a7461fc93234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7daa772dece7af0c3d6a7b20772fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5398f8324e0303af2c28329f3f9e19d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413f8b5356962a553b3359ef3011d4a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be8aefcbc02e6905451af22a4bcfcd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35af21049bab971c6873175931fbf7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb67b72d88aeb3e6dc14f8ac53ad91240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb7914fd246c62d738c5c8441eb1ca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8449146a7046e16321d975492fbdeb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7743395e4372403420aba2814567f3a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114213788fa780dcc913c70cbaa89826244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821a8153bc27141efdcf1178b61159c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed107380940e4efad49038f9240bf7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4cfcb5652d51a213102290f86fa02247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da558875cc2eab98bb57ffa8c30b1c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e2e429cc3ca01da836b34714b2b2c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9594a01c021c044633caddcf682ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ca74067d86b8ad41ff5d7e90566d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7f904c87a19e776eb53a312d3f4ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7efbe520b1e0513af74396db4ad99253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b387f898831d9b43d02f3829910fa34254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b5731eff86e4e1d48b813b6da24c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e8b83cdc194e732afda3e5bb74e1d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c919a5033611ea988604ac5e86e79257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b4af1ce924914e3990011f578a13c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb9d44f25524ff8cffef13a5c152c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e5a69d5fde7f6494156e8e43c78fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc750227ad46c4f7ee76b2a17c5faf8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d98647d6a29b45251ac18dc78afed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15991bff6691821635b036aa13420b13263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49cbe5dce9b558d86c6db527ea00ec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f79d20c4e203da232272b9d84cb08265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0ff447c3b43bd6395a91d24118444266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d8e56712d093396fe2c8b03727111267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabba39683744b8b7fcfcc84065beed0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95b2a56b26c836380587f8ff3c9fcb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040af6da8c25495924298d9a7cd97c6b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60c6d84d1579f769f4759e475251d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348ea481e2b0d733b22fe0369d92ffb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d192f928395c63ecc65e895c55598e0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7660242bdeb3cc214212b41b9f15ec2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fde936f2dd90099e1c6644b4b7ac36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b65a7f4de44253ba3a25fea689d522276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0573d96724ed9f04366ec772383b8a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb403e1fa3acaffd62cca251a662623278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438aed3ddd2750820385308bbfd63bc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d15c2a7ba1660c761c3c6900abdea3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e71ddf99b28b9a2f4862aa129de9b4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84876f7f3d7f4edde198f03775d7aa16282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b77e94395ff3d76a83f7ea85daba13283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1525f9b02e10ffe2858b2d599ef631284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45264dcc035671860e8ae1794735c890285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b12ffa25474af0fa50e5e47b85979286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a011b9208430c4394ace7a8d2e407287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42782763935042ee9c707a70fd332b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d8f9543fde27a4e948e072cba98d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bb3f6c48160ffca3f0ddc42af6356290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f341f22a1560026368e5f0abdc269291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd534417d537465d00dc18651042c31292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857032956a1e6b013e36414119883e32293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05c4954cd91e51e74a32d2b7449267294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705931da1e4083d730edd8f93d70c38295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bebc093026a1f3d46d30e297fdf794296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0e3f2ae41ba41f19d1e35d74cd13a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e4d802c3a4b98a937948254ebc36c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f6dda80a4df1303e7131a7ba5490c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad291e23a8596c58ee9c956be7792655300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e70f22498a07c9753b9119e963cdc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60830e46eee72783ea91494030d177302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307b2a3259ce58106355980fc1f1bb1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987d4eec055ba29cd4e86c02ed978f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde7ce8eb423bd208cced0429a49837305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561545e607e98795a3e5cb874f46ceb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee53fbb12c1c4a2a16347603e03435c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a9fbca1b05c4d80ce3ba7bd12f182308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d678d32e6fc2613b2afc46e3f29e42309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a587dd27eb3d24724d7603198952fa1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8c3788115c2ddce365f3d2192ceda311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554989ddfe011011c0d1f9825bb9023312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d21f8de917b4c07ae06a6198b5c61313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b750cb589a666a6239bb800c9fd357f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6596578219194b85af80aa9f312da315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95bbfc40e9d75fda5893a47c7eb3b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70231644b072549594f1b7cd2f5340c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc949ef3515cc7a2c60a6d79776d7608318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546d6ccbf869b79981412cee93ad323319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97b1f9c7d8f85f391d4644b9ee5d35320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755fd8c14990c4c6e06e55dd1857cc8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a01f082930ce26290de9dcd0577a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8144204e78ad7eb11fd357d87f304323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c436174a9f9bc1ac68f6b6797bc9e4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf01a6a05ec2ad2f4c017792db22041325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a57d73bb55699d25cede6221f982b5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7eacfc291a7d2d8818c7efee791fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70892b39c40d1febbd239d971d1cc2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea507043a5883ac8059b9bd5f14982329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6a31c694a5f7a21a8b5946309b177330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45349bebe095083e84313a7ba459732331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6389560f15a2ae046be8b3c864db35332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bfa6a4c33cd6cd9a8daddfe338d27333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9e9dae0433a55d35238c4435582e5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b51075f436b82b3fcd37894f0b78c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d0d28787c964f9d53c7e750dba0f5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c83b08c218f6264191744d0a4aa3a2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b784bbbcda53894c3bebb199250cc5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed9c42bb80fd72f49bb88db1b80c2f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65142e72cfa9f38a85e769923e54fa8f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34248ae8b480259583580cbc5d014785341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfeccc69c5cf1a0190ec5e8072a3677342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ff10e45c92ab275855ab38848adf8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94c9ebd1adf7228a282818ee919411344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb493fddaff402768640dcd09c54a5c6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce593e0da2063a02624cb3d72bbed2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab86bf74cd5d64c3e5b22b9c4599af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a4ea264bf0f50cf6054532e9b5f93348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7cb7e4d8acaf8fa2114215542f1c8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f51411c38502e845db85caadc482f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925ff2898ea6932f6fd6f962b51f99d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6529c1f657920e1576030c2cb3e2f4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d01308a2f921abec168fa44c0efe80353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbeb5d9a97ed64b0f587ed721c6f952354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47979275f2a1cf23c34937bbfe68a40355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2aeb2b5f73a901039cad3802ead30356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33836d83baa7611845e2e8fe9263ce75357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c092d59c2aab38e4b3780a8b0c0a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc12b994dcea90304177c2e4c297495359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3e3e058dc942b66f62aa839161187360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba53cc28756fa926655ff8218904936361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6c16e4c7b4b24669b7e052c56e5b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfcba194d68dfe510da0725ab6b28e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a963f3d7241795cf2a3f792053addf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87167a6b01d28d2bf6f32e0770bc5d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc799c802ab736fbe749626466c662366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6be683165b607b33d5696d0f919f9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7b0a87f7430eb086ce8580e192770368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d56a1f108f5378028fbc9c7e7fd9f8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f82bfa781d6f2d778233928e97523370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121e5e9fd6d7d2c1061e5eda5ac905c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf492056e2ad6cd5a90f4c3be5f86961372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3da07cbd7db4b46d2816d7af87ea8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cc4f876dd4b00017f9dc62eaf4352374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138541344e45bbc9604e0025876fcfb9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304a5242def4549f7dd38dbfb80c2c6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0db8dfe1503f7c0e0a493a80b93a57377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff7ba3da1113713b995f8b9b05613d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263384d9a85c4b823c163907d9c4b282379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847491f76f320345886143f20594eca7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae45afbbc446dcac1a9d8e0d1afffbb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fc038cf80590d3c6596ed656663d6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c155bc0e3530140733368369a48f95a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe259c8811336353d0797d1f0c62c5e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33ca33e431df0eb400b2422e967a32385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7369969bf0668e4086a71f1795cd30d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22352b1fbefe5765b2e37369b22eec17387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa6786331bab09ffd45762e7f0c714388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ad1c34d8d0a898562bd712a4d1abe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90c613fdae49e2d6af997256c05c36390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dff10bfe77c17fe5bd421d98246894391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d8d543e18ea749832930cb25a9bd5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19194816cc0cab771f18dff0188352d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a257f7232296bd2959a355f00375a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd52471d9759d2413a471e72a9cfb9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1466921ede5b1661257b3cd4a53cb5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc10ae3ff3ba3de986112010017961397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12923b6bd778f4f3722beb19449c89be398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653321eb3d724dd355d813b132c91c9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c46f99ea30f2a1e6c560dbbb24063400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b8fb237b9ff67ff4e350af45501c2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326aeb001716e10e3be600177016831402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6234ba99b671c375e99c62cdef71f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00ecc5bdb07cff9118046214cec527404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd68f0868f9e9b9bcfbdc25ef04b71405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a7334f35c1100156a4b27eabba46b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972fd0a02cd8d8d9fefb56274d9c84a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ab9345c125b21545faa49ce584385408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bf09253e46edc57d71203082c79b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484679f5afff0631afa2d6c81565866d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc56b5a2d89f4937efc4f658747333411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d75f832e7b51622ee87c3016095cb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bcbecd57de6728ce30f589e6091ac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8231ff5ef0419d380b51d7ea05f2c8b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299f216908cd3c7d5c6557fa35169b3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53fa62f107d820a27d51562b07c120416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48a1ef1f28cb90ddda5f2c2aa0a65b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa13474668f63e21625fa4047d957f4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2c95372bbe43b4485895dc307e60d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa61ef12f76154a02af1eb4483d756420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dedf39accef01b374a14f043492e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ffe8ee2f20a98b12301635b168b48422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d219f9a5d325e87c2082d9f5c7a40e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953f2afa03cb11c70480e7f6f350abe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5453b8fc4f7298c4fabbfa2d71c6f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0176de1d9087b05b4060411f301122426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87830a26f797737772f149b94b4a34f4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455b32284f9fd7ec5981feaf14a6526428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4afe00708862769996613e9cba651429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01d789e100fed63795c3276c6f842c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108839652246afc63b38450d34170e36431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3d580700f4d0836a41271cc3a5f7f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3832da2a4de4a36440a9c0cdcccf676433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f20fb56d94635800171060f9c2d5b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977963233faf8d842618ae596d329629435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2921942e739221f1d2df350e27e6090436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7825981ae682ce5dcfbbdc2a77728f0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388aa6009752eb3918159741b2ac59e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0ca625618bd6cddc705ffd1ffbff8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d819c23cc7880b47a1f4c26aedb75440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389725410af1abd55ed43be0f182c9a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a16bcbddb49b55877da0900683312442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546d47c3bb487efd0d1c2e8d17056c1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837a6476fe0a424ac304136156742e5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed63e28e66df1bc3b9b23598c36587445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8ce200f6078da4c4e990f51a60d62446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd757dd1eb2b4810dbc0d1841648c80447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a17cc8b6184f93bbfc771365c8ca4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ab0ba040f9aec57ecbfdac43c97b7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d327fa1ca3f08d0a0f56958b98586450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a488a592e333c5a0154d2584f0a7d17451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70470277ac41700ceb790460f1c7b011452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b068a2403fd542a9816c8ea8c56f94a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d7670c8651db0fe1e853905cf2c97454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ec4a5bb20bbe19ccb6ffafadaa393455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8fd5aecb9ea8d07f598aa9eb81e8b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467e6df45521651a925d2f9005a0f71457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632bc91d583ce0f2e285b3b36c98b7b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d6ef0f1705b743913037ba15b24d2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d351655f897d6ebb74e8f75772c4ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35149d20e507301d8c478348397242ac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334190d212ce1416fe5d91a6dae34e53462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5425c0b5e3d6c4667d47be58af8e093463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e09cc333d153d6bd095f46550da07464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379545eb2f6b6251982f698fcaf711db465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32ec1e4f3983373d33e555fe525941466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311791beddba63d408c8bc01fd1152d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c0fd742adfa30028bdec826d1ca84468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e11961cea007547e12016a99c1a0ec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7fca5d05d2cf76eca17f27ea912f5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaebf182d44bea9b6c0597a670080d2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aed7f27dcac96ff224ab91a22ca082472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08414063635eaf1931af0c743e251205473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa617cf57bb4fb9728861cc2357439e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a42c8779ce968306f1676ba6c27b13475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cd515a5d1be4dad122ecae5a9ab3e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f286dd720331f80e722bf4f8ca23521477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacee25d4d367caac51d819faad9c2fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f0a360222a002f6f6b4d3f5969ffe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f312533213892d28ca5bb17d7af1de6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410580a0081ebebc3666db243894905481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11542372862639d93909279f99db3aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c72ebfd4ab26d43ad29d115652a4c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab14029c267f1cbf88b39706d0e8009484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ac193b55efd87728db7f3286719a3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c912726d1ba2d0a48c8729f8529520486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb376ae3fa46c84d4d755446cfc64478487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9778a03601c4c0a475caf493a221fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc6777e5d1ccf623558ea05db52fd1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bffd3ad066c5df7b7db7f21b0603b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815dc3885f25e6b699910c821efe80a7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a87c710858ceb4bed70c7e2b3a8f3b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a1a08a18cb1c8e28f702c3480cc99493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbe60889e254a51598f41261e661c7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e82ded3416f16412861232ccae8fd2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0eb16e26216bec25b41ba08b75eac6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e4c40ccb02728ceb177e43fbba8b4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ea02eb6eb5842a68191aad5b2c0c7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641ecc79fe33bc9f9c9599f38dfe253499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c7830b0bdcbf5612d3ce5047cd933500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777cca84d7e52def408e742605dbdf3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6214373bb115b3c58f82df9febc85502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b16cc9f4c49c3e63a55223af20dccb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22549c033d08925427dcbcb98e3b49f1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bcd010bd42560a9acdec7dfbb785c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d369e65e0dd80636e7eaf5e1c29ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099e871c036f2eaea90be864e7739bc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49502383de29ac59a8895b1eba11fb7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3eab3dba1d5ce1cfe38ee109e64be509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3eb38bcc76f2786562b38c94524b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404fd8abf1ee52ae2057a78d5050048511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18799655337d1a64d024176ac851c63c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af536797306d53814d67240fd593fe2d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47560fa911ad7f0fc9960831d1f66ce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73269108bd8e60b7dcf538d34014ff36515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2322cb982c793b4938abbc0cbe8f13c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d6a0e24c069e195554f30f090f4c5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff2fd0822fbfbbdd319f889f30ef77518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7b6e6b1d33004d23afd6750eaed4b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d063d3bcf8189cab4b5edd2191efce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a524dfed12147cdc7d1cb3d055b132d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0b7dd5667deec175114d4cc730af2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a325e948cf233b1c9218b76325ed15a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2732813040fabbe70e4ed845c7291ba524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b896bc0ba142435adf2f59609f77a9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0732d79ed4770ff0cf0dbb4ae0ab5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96985269795e2c09c0ac90dc40d82a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3bda63cd623dd3c43369864136827528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913d256e3ce76d5153b622842f4d2b0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f16bffb39fd2aabbbc8dc7cf80070e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f4ef91991d6e652e1c82791447042531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ef3a4bcbf8c633b141eac0e2818fd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab690669b3329de8e2e4b12f3b45f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e30c3a87caf1e60307f8307af7fc4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28901c4b546f9995764c47c2a9b40c52535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f0c5e36aab58f68c60bb0e04f8ca4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66441704e4fbdb005e2f2938d66c4790537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae72bc1c43b4d362ac86f72f32e808538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd04208fbdd6d77fca30a8da1fad6c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7578ffa81c6dc9edc456c4b6f0102540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ad4919b624990e9e4027e9429fb0c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25ef45b940366d9bccbad254fc960b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfd4cea227f81840732232e1458fba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad73b9ea3b2428a3add3fe71356e23544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991cff112e5c630cd51333692bfb855545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99677a9dba4a5c9ec3c96f3411b8a61e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f568b532663bf120f0f0d8d1fae0aee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc2542c898d6d5b4b6b91736c4a311548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72483a1bf7028832db52943208a727549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbe94db0940326927b8fbbcb031f36550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e69123147b9d01860f73744e11a9b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c0440faff658268535dfc7e3babeb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89389375a674c0c9ad8f279b71f7c1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3ccb4664de115390504e5f8a3759e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a15a1468da4b556c75112f2e03b2a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba62efe71d2a624eedc45ff4b0cf34f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1df9e631e275d051113a2bffd57d1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1620fd13bd5a558b699a3bc7c3e2f43558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc1f792336a69d281f24353d369a8f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77e65d48149338c15e1def1ddc114b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a7138f4cc170088d115fb5d8c9e79561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cc1e296f22705f1a57be053ea83f4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6655ce97a86e3dc71de8bd6f7093bb1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bd8046ca91b86150e7bef4e2734bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250e931ae19fc211f3c7c132e4b1f24565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d228092b17d4cf76384fb67ae6a29566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f639e33d3e8f895dcf4b55fef980dc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f69a86f0187dcf725608cde7befad7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba3439e3d3b426d0c9d9bb9a31f170569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf58149811d42fd906a7abd3d3403b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f623d432eb431ac953ebc7db84a23571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b339fcd39ed22e72311671d1df52c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed27d8b24096a380859167a6a36144573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ffd9a68b4ac03cc74870ce1d0dbe1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420e1f9e7623acf1e1b31c3f403ac7f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe61378ce9eee9fcf9bd8e7d87a9fe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d0689d30d8a4d0690752659ed7894577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061f01758ad38d054cdba4787845773578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b41143b6b8cc45431f733522639061579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1aed4fe54d7bbece0ea67fa2baf635580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe4331bac6a48123b4eae8a485fc1d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377faf215b3b9f3134a1f577badf95e3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494124f198fd286d0a91fa14255dca42583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398254a1a94b41a05743f61ab132054584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd9adb8dc1f6390f3f9868a63416e7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273d8aee5512e4aea6dff562c0ef8ca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6982835bc8587294aaf2ff483d71808587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdd61806737d7726955d4d644c41c9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c669d488448d1c79c263dc243c0c4a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c280411fd2058185d3e9b2108cba20e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe55e96ebf96fb7e71bbfbf752028a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae78f6d33c0a59f8284f52c639552b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d803ec54adc26cf4ce29391d106ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c61cce4684791c58031717282c0ef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de3443332da6d2f06b026d626f49e5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb480414697e4c5e3956e6d863623c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ad2d076210d5b682801f39d1c29db597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cdb5c96fd2da1c795fc0e35e7071d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7202c1ddc3a7266248c77656f84a48599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4890be813b34ce4de8377de5af9dd24600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de81ca5ed26f9ba48f88fb157dd7dc8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a34b386efe8e2d3772ae529e5cbbe0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5ac227bb11e29d71966222b232d3c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63152ae826f093889b0b3e1b9ca5a68604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4ead5f8295e58af1650219fcb8dbd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca103eed9cf48dae2d711776206d5a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf00040eb229675e1a9a8c00b1b8ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff970565ccec4c2ec9b9a89528490ab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703feb04d1b1f02fd621a98063044922609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e859c1e7144dedff2bef7171b9022b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4899531e36f82e370e22fa50a3174611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad76af0790248a4aa4707f10deda6e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d1557d07aafcd6518a5ea0014d56b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847175882fa2a951fadf0ebd525eb2d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7ddf38a4a933c1388fc34cc36ae33615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5eb2190c59bc3da40011ffde7c2277616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768983ca20adf33788a007ea50991b3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376563ec9aa344ed54f3d7912b41dd8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9f3a579d2cda5c3105011fe9cd432619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb480b494b1fb3da3bbdf925c295f0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2348f95106bbff35a76749e07610c7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3da3c91a9b6b56b23cf147564aecc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4f0d7e431138463cfef17c871beae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534cf9846f389104763d0d0b4649b85624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb4e68769811cdfe5d1da81de40d61625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ed3b18932ce05f75a4d7231e01c2f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068cc6d49b213b9f34a0971b0f4069c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc31b0bf42c1e1c233d33303002d37628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000a2a2876a0a4cad272008216b59b9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b8e2f9b454c6c0103c8b0316000ab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d01ede836f31fe7d59948b7e93ac4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75cc28875273590e52ce409b91cc0f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb3d88adaea5336a4dbdf72fb3e848633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602a11850e3748bdced98eea18bdd14634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf52454ae86b2214172d1d1378577e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481e22a289333785d77a6b9e5b2b8ee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfda10ed993e025a99d8d88138c3a4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bbe4daa31055a9a888b124e23964c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528e4634812797a1b658fa6a3484589639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6ced88eb0a82a252637237d9203a3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb00ee1d87b16be804527f161fd8255641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23447fd49aef3213f13f4ebbc2994fa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd4cf362e046cc6cb921bbcb4bb7a9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4918e24b807a8bbc5d34edc5756028a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552dc2e7c13c1e91aa1d54309ae735b0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce05a92d3626726d4d1eda8edb3f74646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fa0bde689ae449279e96c4ded62e8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf101066ba043cf3f03aadc77fe3473648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17376a6ddc7b16e654e3c1f99d0869649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a57927638e952b681747c34d6e72d1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca9e0e3037cdf3bdcbd5711f01781d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9d46d768c8a43c8a2888669d99871652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba32efdc1fddcfbad6f35244aacafe6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a23e9a4a75ca14384deec28082bc5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c34d113a479741f36053bd8e86f88655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f17a382472f32cfad1667c805b10d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b147ae6fa43b4a1508d7ea32e1e22657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041eeebd37c83d838284ce70811087b4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f8767b8b1dc1ff13747c0dc28240f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84990cf6b3f7f1290aace2b6b04c94ea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7e730a2641d62d0421c4d1171a6e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061d0d92082ab3074a304769a21c876662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d5064a9ff3900224a2ca263640283663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d27802829928dcd9431f1e940f156664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd22041bc1fcd52f833f52361000ea0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc10130d2cea40bb383df10d086ff9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce087053baa36f9b9274b328d0772a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075b515ee3628e708a20838385ed496668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7a95415d27733f5c835369a53a5f8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc35120d9699f48d386ad27c8af8d1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e7779164e922ef7e4708869813388671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23aa310f01c9db711c2cec87adbf4c8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51979e1d1164e6c9bb8c0f0e9ec3d5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd81dfdb4f0e6fb826c2ad70c4926ef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9fa13b17b8a32fc46e5818d3f3674675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f335f0022ff174ccf01860fe39730676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe187ee18c78510fc4bea90afa028ac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346be40321357075aa535f6fe280a6cf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1ac6e2ca5320eabd61a1a9ffe60eb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902232a746e67ef5542a4d68881a58d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a09534ed7a4297d6f2bb310bf43307681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f33d4604a568866de02e4bdd2ac9f6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824e558e1ca9dde6c71bc0973b755af683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f3853ce20b4cf230e07b0d6f02c91684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b8585aa8d6ce74bf8254d4b71af3f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0482a0464f347c724e60667edb4ad8e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ffe5c1204121ea7408cb02def5e22687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20404419b0a927042b32dda414db368f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cf326cf5c9c3a4bd3f8c949a98b00689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6008d6768612cd0ab47a40d5c88278f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d74ceb1f7e091918dd44a32ff69fac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e701b821bdc4ba418787cf2b2641e74692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c18c7402f7526668d4450d5acbd7b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b6200c0d91acaf05274f8ee755553694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094f641e2a79876d0837709a59f4d8c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907052bca4816e4e1f3b6f31b699bc7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656873bd9910b6499402313cd3b1f4c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c172f33dba5682dda5744f0c838c71a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab75e1d7bc72afdc35923fa2e789a0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078e6a9f871409fefd93c0e0456397a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8590c12d798c4e05e33d0d13ab7b83701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3e9d7ca93cae0dd17a475f5c46cd5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee446203faf020e93ecce6c9e8959151703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b10d1ff78e0978c5d5e5afad2cde44704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3176de5f4f4bcc28feda6f8e898b1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c169bf69bfef030cbe2c86b159361706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251eec3300823b6ba69ca4dac49ea1c3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cda4fca7fcf6813cdceee99980a37708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da7947e00942cb7f4f98822193d0a7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d20e83014a31fc34aa758954440267710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8b0187cd4cb60a6313ee7a16746ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2104985bc05a015858aed14a9d487712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c7dab581f00ebee5e7206d4491b9b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05aa278d64c4c11227b26339ca709a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28542878f854b7b0b377c20afc01ed853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea802169d3c1ea2064c84d8ecc51aed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca5817e32a9605fb0241e0d1e72e645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a5f3095fe8e3b4d72f2c72076b0f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fb0078f0d557afa1906b37982f04c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4bc55cd691243ee9ce2aaf86fe0848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217d9726f2bf097440b3c453d6c4e539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbab0c727f9d209cbe32c7166d0e78010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7541cbf2aaa1d5c91abce89d585a0fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff10209abced5590804edcde61c2e0812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c1e3929eb12e3254cb7f267c06d4713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716c18c304950f7519ece29f4a00b9e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ffdbfee3d0a233cbb7b78b523c30415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b75281d2767c8d3c048bcd798842816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f71326eb25d24fab84d4b0b06bb4c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970e6b23e081ffb1bcfe6b1a982e3c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd31bbecf0b9ee52a712366b112bdeb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c86cf4eea1be63514f00eb5da109a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcdc698035d479fcd99251c1d443a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ba26bb8d82304293045c7b6210fb022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fd5f745102d0c5b9c31438e8a270a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d365fd14e2282ef38946824c34a3e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c711d9f7e450f4196d4a68dfccb0a7b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166f9faba775790766d79ae19bc592326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6f3d0620de34dcd88d0b1702c0c0f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad662ffcc6ccb546455d1da183b26e6f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f8382f34f8f2b5d1204f9de559bf429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95761faa6566fc60283245f1d8593b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247eba492850d06e882fe04690d1f17031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a25a05d944be8416fb55ed0cde30832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c8f8416a139af025b9b53420fd55033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbfca5f8a53885f9731831a3f0a57534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef64ee9ff52f7c8a08cf3465fbcb93935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118f43e83239f3c0dd6098c817c1bae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10943225688a35b37f8eea6fab7abdc737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bbe1db78854c63f9bd13e4a66db3538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ca5b78d02ba3acc94c75e3f3264bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00c2ec3e1bac377d3d69e80e1c8aaa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27789c46e00d61ac1c6359a075760b5841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e7c272a6847a06500688bc5e8de4a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec7681cf3256901e44ceb4b2aa22fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f6210d452695696cc043813e0aaf744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b8dd3d252ad40780f3efaffa6ca6545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c53cb5ae0cb97332fa671c95950efa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5e3b3fba1fee150de11b461aa308b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6d479b3511770947bcf762a4c7a5648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a345969a6fbf06fb4f7a27b1dea074a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42569a4a8527367d2bcd5be4ef62a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26087d4605405cb899341528428d97d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c2e0e19a86ae2e01ba024d123c1db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820be37e8a9611c744391f3bb228c1453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331f03cbbf87af5f8f2d87b1e3b87ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f516285483b7e1c2ccbba961b34835a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bba839c8c0ca9418d070b5456fba056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d71f5e396393db4f41a4defd45f11c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142abb7ef642b84053a260871ab835e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43caff5976f2b72146a6070606570c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed953d7b488a5d6422806111dd4c497a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086c85b75ce4b882c63bd1b0e4bc43861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185d3846d9cb39e424546d233ae032162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3ce6600475ba705842810ada84b1163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740ea9fa435868cb899cd8ecc75ddda64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddfecf0f2ce1d0971db32cca499ac465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66e969070e9ccbdd67119553d49a3a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b00097a7a03fcf365dcc610fe0ee567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268e49cb359be8808b71429503a76cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5a8ff7ac8c647c392acd6be12560a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5710e92571aa104ccbb400d6e02e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a422482b278ae9a8a7936efce727fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fb72d7c895207ae97cec17fe2183772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9d9cbac7d2d49462842216511465773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3c934ed759ce8cf2ed4375bc4250074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54b80dc9b354b04949b05ea342b4d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0799c74b25539736ae78abfa9a4ba0676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf8eeb29aa9d1a1f110121dbf5da9677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7333b5d78af1de4e34e105b9b298c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97540f24838c4040191e125e5171ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6258a194ed94c1d15fcdb79c4aca780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7c66102513961f2235abf627d943181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2557d6120cb8976e3c9f6db596bec382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ee8579d588539df5888935b4b619983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8063276e165ca5e3cc03867f2f8b1bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b286b2601363b3f99f7f8105aa88985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae46479db8173daedbfaa1a1c3beb4886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968f7dee3a88440000276eddf0ce4a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882229320e8bac924ba4c31776b2f86888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ddc19f38b940340da86a56e48ed5e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335be2e73c17d9a1305612c98295f74d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66cfeea7a80d8ef261e59fe2bea57491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f934cda4f5b69165bb3672d3901a1d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767bc97edf5947daa3c6f20136ab46f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1a328067be3ec6b75fff07bc412d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98864fc543e5de8ec08c5d0f8377294f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c98b5ccded1e2a6a08dc9af54aeb6496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c919919845835b4c4a95292d29d6497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99512fc3b106633e2cdac27112b4646d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4826d841e328531c1bf4709f3b7a08f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56686f60344566a5746453482e9f4c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe042e8c6f806bf58af323e4a1c7649101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c101e8d08874525a51bdd2a42ba3a4b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597e89fbffef66d7b9fbb740922eead103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef519aacd5df27cf2cb043e4516df327104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6b47ad89470f7301fa4ba5788d45d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0a502f8191cce2220bdfd26b16c93106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6004fb61b412376470b2665f73dd1e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265b6de2f99d5c0460528f7815a61e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aef08456194d20c1e18f383ffdf111109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e7e1f13fd112a8e5c9fce73aa1a16110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d567d75b09d476695b96793b65392ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb67a8f83abd3034f09e592f1465e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37604069a313843164be119f8e53302113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3f30f03dc0f82b34f1f7ca7b18d6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ce2182e3b7c50f1b771116c1e2fbb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050fab7ea951d1dae047ecbe7d0646f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a07a590bb510c4c4e94e1c3232ad7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe4dd30aca251aedb63ec7a0aafdf5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0907d576db8638fe49ac2dcaa5125119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc4df0be6c64ba8a843c8ab28453dd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ea776abee7d6b5144ebf60b81eea3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fc7905899110f1dd7c9f39a8395e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedae65c389b06ea554e8f2425da455123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28afa896d2d1794d989a3aacf715a35124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79b637353a51ad8f177dd904103d5d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccc729ffcc36628d3b24d54da5fd36126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bcb3b60f968ab0511fb15a391ff6c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36950b01e4b23552369b70ac79742363128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2a8bdff87e412bfffb4bb08f9b922129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc87580b0472ed560ab2ac78981a1b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbe3857c95bb970d166acd63fd9301131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a54fee7647eb4ea78792b3b2be2b79132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038390de6ad7c9c73f5de2e2c8102d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ffd082ff1254d317b9b2ad163e8d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1f36210a971ac96941be3929abf9b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476e4e91efc46651a6dcb493d64c442136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0613c9072cc94b5ad985a9a4e86f0e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fcbba3b767cf401e393fec0eddff8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c51852008b640a892f56194ca31fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c48cbc24bc694568cf1eef7879981140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18347a6f91d4767ce01a1851f3c11a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf089f5083ec47fd8311f9bc14381c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fddf4c1e107aabcfbe1fef541cf8fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b31d9de4efd422db432f1c841bdbf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cbead17065f2b066cc8fafcf92c8e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453611aa6029b4ce250cfc07b638acf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f24f1a37526521adb38c986c53ecb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e73b9197e232b4e630f96f9418ff12148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e2cc12c7954a74c1e210f8f3b1b71149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086005a98f5227708958b31a76abb4cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae39f8cd6acc7f0015d62d6c97f162151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b354662279901301f68f3201ebb9b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a7722adfa20bc8ef018581e0d9cc8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688d6615bfae70c2c956e3a326e8c87154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f72341a99b3decf9f414b1875d59e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7579360c29d89d72cf6b7a3376edf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7184c0facc46d9ae4e5bfe5e52b312157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16898984dcc86dbe4f05e2d3b63cd6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf017447d1e6d4ff8cb8b1964e8cb8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5174d95e3448ef730eae8cce6e0430160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34382179955b08f27bbb3be5d5267af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800d1d4263767eac17779e60c949d96162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad387026743b245e0aa0c320c41b270f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24f20d96dc4408abea9fdcd7422530164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d1673c39224a4030fe2ab7ed5fd29165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630e487965dd79a94ffa78d537864d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561f003dbf531471c1dfeeba188a76f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57630719c3c3a1d044a7b9ec98df681168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd15aa2a9d1e7734e07846e9da47998169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469e104bbb47470c189a7113bdf3a7c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f4b6fa3c3206824f397111640febe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606750a888731cbbdb522001fd913f80172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad5be539897563af940ad06f730acf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67760e05a967fd8871872e82a69d054b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7684a59a0fbcb9d9f088c2e13002c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a13083e45c18175045596bc245767d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e78d5a8b1e9d1982c81a4212bf9e05177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dc2e1f3321c3121a58d7c901d0460178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550908276307ffa0e0009e002f4aa35179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063b714201033aa6fea1cc0f5ae170a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f3c26cdf6b37703fab42604ea4e36181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d0ea59c125166ad4060181987a063182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf467494b720afd2d9f4b4b593c1afd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ca7eb9d2b4f15e9f28b870bca53d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08acfd3a351bb5a0d4e4af11320053185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc68f1ec34c684057b2111fc676658186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e792597d532f43a0b46ba9e343e2b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929220b1ac0203f75434f672b90721ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83201b91d8b0b2572df22d0ef538ca92189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39f7bb1cadaab8fc5f940230f9f0be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e33544dddc5ecee60277d44cf22ecc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83885ab543bc7abb78bdbda41f875841192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2b0531d31d4c7f9f8741cb19ba040193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe168581efd0cec482655f9caaddb2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd879aab7847952d9d57d8c094088e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242207c7dbe0f9e5eaa4e2a24f4e7a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b604d636a6480d20beffe2c62295fb7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1740920cf20583ec75874d3f3b32b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5997521f7e94703ff837a10f9621e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc06b53c5b0cd4f04d4dab40b507d12200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5db8f5984d8710daa745f755e10e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf8128c4f5721bcb4e6e1e5605426d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721b36eab362814957cc774c7359542203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a94533f0eb2f3b69413f4c96c0a09c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac87f154b376adbfd4538a8d13fea27205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cc5de1ab61342c27403df358ac5b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce632693b02bb7b1aa7ecd1d44e57287207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0d21aebaef309e33489ce6f978801208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aeba676cb3cb818aed4f1cdff74cbf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf082e9c457c9de9b9e9357675e8320210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb629c79e1d4a91182a4a00a23f68ec9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef41f1c2ecaacf1f314840121ce0242212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ab0beb8f94d0d8f406c53223775de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441dd548b7929052b2fd059547b8175214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a102dfd89a9fafcd79713c3e70a6a16215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1fbc7b3a1f2b2487e67aaadbda844216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24caf9d62f3586e1538fc2fb626cb115217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c036d5b133d7b0fb66db22c85264f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7031f7561facb0d41fe3b26170e37d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e211ac1348a02f424747c012e03ebc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbba7f6f369c202dfe1e8fc65912568221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567df53d4111584875dba122faf84f0e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f5e7971992cbdba5a496c61ed9573223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30e7e9f4687a088db951cfaf620a57224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579a79f3dbaffcd0da005f5f671609b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9bd57b95419a6b36127082a16a204226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43878f514829fed6c8a8121a1c07344227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c3cd326011802a7028e6c85f24fb2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a46e46b9e69536dd22498efa222df7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa088a00b368ec5824517d145e439af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe43495023c12a622ccb5e7efd5725b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657eca39051150ea1acb0a3865200f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0f6b6cd70442d5cd62f3b8fd581a6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100d1dc21d2050235382d7de4fab199234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424c72e2b5b1db49911f090998746f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d34af9980a230e5d8b59b716671575236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e6e430360c101338098ac2577e0e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b6d067ba8b5873413d4b4e7c539e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efca64a5df767975fa25b6264487ade239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbef4ed960a83bf046375498f59acf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d1020ce61e781830e45b8ed0d8709241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9ae13419917620e300960e36dd463242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ca78e29ec364fae44ede8c0ec4525243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1626b94c938df4df87a094910d69e1c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97021afcfa9305f526eca038a36214245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557058c87be9fada7e4c448118d815af246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f570eb5ece609c5fe48da51a883e11c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e392d353b25d93cbb6c958eb27c1fe1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc53d22237dd186eb6546ff4e11f3d2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af95e544c919eba030598f34ecfe2c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a85cc40056fb756fb8208ef5697d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db420696b92e5e1714e649209d9db36252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5b3337f055ffe9523b039659a3860253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61a9dc08c9521591ad36d53a841f85254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99233bbc2e72677028043a506f775786255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6ab28beefe16884ed79da7dcff1d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae8e0c9062829bb2dfc0044d7affa8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bfa6b7bc94544587d8a03e8da8bd9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96565e6d95de59f43d4d0a3ede5330c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4ef4ff22cc72f9121ae4368e27c76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c821a23f371d4df853e14e8409d25261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e432e887019aa88bc81c3c2b61c7f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392875a1c4c83c9555c8e98d5812a21263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2781c3f900fe97b3255a52cec462a34264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ae474810589e25eccf9241df7e151265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93582eb6c4f5620bd76c4d52dab57f7b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd396941485e74955aefc73e8971fe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9815ca94c912935a789de0bd1b5585268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18ef398fcf9f7c557ff2a116bee1ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be588a1654f9874aee0c2a9544a1195270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c8c37ab089f59435c23e26bec9cc1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49d8b1de0302b8c0ad6bd7d9467fc3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf10384a3250020b5ec8676048509bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab6329dca179a1e2c3399df23dd58a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684feb309705787f8f87c8c8bbee94c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36046ff46e33b773f26f555db94402276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d73e76d3cd9aae26e70a327024b42277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e947353e3610ccda5748be33f5ee9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ab7ecaf11d718c572f27f7789b2de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338e6af6b0688dca8dab9a03d82c71b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f73a6caa964a0f45737afcc55552e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086973f90c71cd3b10d366693412ed1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba67bad5ec898691481f3dfe1e499a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00740b6a87dbcee9fd2dbe8d3902c01e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268ad68ddeafa8c1b47077db0e25062285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aef69393d65442aad7effc8c1d0cab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271a351e842f69be53a61fc1e17112c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196721dbe1bff80dce75d112695167bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47903a87a803d9874a5891cf6de2b97289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46729f229866d892bb488dca96d1fe8a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1cbf7c1f40847c92ef677dc827675291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98294f21a36b0303a790999c877b98c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a9017f751d97bd3458dbf637c667c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b8b10b9d5ec8c0241acd1d5eec456294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c5c21851c4c4c7d1332ea1404fddb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25bb0d7ef7e99ce047ed8b5209697e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a07d623118119d601db8d3e5f01ed7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48025982db0007b108e29e4b7c1c5c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f0f47bb8c4353599ceadbb2a2e750299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede780fc8239f4a3bf4ad027772e786300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55068781e13f1d4aac8de3dd6dd3c1ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f29a3bfaf6f8ba373064bc76ce15d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3b8814d1914b9e2fec02af6daf982303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b30f205f09e96f1a2c34782798b80a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e19d44b61d619a7676d27dac0cba6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d73161f03fa945fa8e9d6a5804be3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4832ced4107ea57edcb6bc341abceaf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ded68065eef06c3072bb698334612308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27570c6e0aa6fdd9ef21c9c5b81090e9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e10fb522aa87e47c0857985784fca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e9dbae8c48bbcbcf70ac903584ac8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b35cac05fd4e8c3d7590bb801ee691312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453a2aa424d68a7a5c1b362ccce87da313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccf9e368c680a07f9879817d42d5c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61b59582d72a26f4da91dcb41c45ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440da0661bd28f4eca3aa1d303f0f05e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68535e5f5449b5e63ea3d36022c373b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6e5eab12b31593ad8eb8299c587f5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac31f937271ef5f685b63e21520a345319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5ceb62a6a840e8cf4c1568eeb666a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc594f6fd1eb4738b67d7b288c9934321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5815e6178e6700af62486bb70a4971322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b85738c8b9f42ecde7b0134165b1ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5b64bd09e3204a98c6b96cb59e81e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86ce66e9dc90b68cbaaece678d84c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc930ce57a06e544cc707c0e9d615e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcd805cef2edc16ac782f42361c9ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b01838f25927fc46b96c391c5c892328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd642a3ecd4099bc215a384fcca103329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9082b8c988651f9346328a4e09e3f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aefb96d3e446c0ad1c4f814fad3530331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58b4e59f649f9becbbc8132bbe9123332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a20d248e08e9ae6cb35c57d789c1d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf56f048e191066a1ba547b2fefc61c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4744742bcf1d325654f105b9868ee45335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae18ccc4a1bc3eed34ea2247b02a49336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4595f178262796996272f09ce0c46be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301ac9975be8aa48e9f86ba6c0a3fb5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffa81012689d9af78fdae637c2b0f3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6306d0b3cbfed2a08237ee74dce8695340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d030c223a57dcb93adfce11708b6c1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0243c9dacc1a226d5672f59fcc412342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d7b522f449e825ca220646ccfd662343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69803229427de66e3b2f31380be95980344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535e97db1f0f22ce3b6dbc3c5f66961345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc957bc36d67b587efac4769dab488bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f402d76de9adfdd990d4b544049be08347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8c65b36774c185a9cc720c0aeccec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea957848c14356e40bf556fd8ef17e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9e87d0906ea437b9d0a8d0ea3e624350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c0981da86186bb75af6d9ee05ba90351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d67087d2d7ffa08055550eb2f776de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9140ba8060c9b07e9bfc088ff61f3b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbd9414efd71e1140819209e9f89f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9009ca477f950516fb55e00263e96df355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e8b09d0486ffc2844968653d56f59356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e6fa539b35bad334b98d335bb4d5f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531648ade81e19f95a44f3fc551ce47d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397e7c9a36edd0826050901bf8feaac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f12276df7e4ed1e0e1b93679cd5779360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93eedbf3628354b6cf24eebf2c9a429361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74ce1cbeeddc4bf93dff5ee9dcbb3a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86330df62f9734a14562c681572c14a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46276b784a88b0d6dff73efd2597af65364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66795356d59f6acfb8e578ed74169ac9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa108b7e10882d0b245479b7e45869366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f63b067bb94610971c3e27adb0b14d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b5671ca7ac95c8c822d4bbefe5856368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838664db2df964f7acba40cb40eebce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbd706ca28b3b147419a4ab90d903a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ecfc34f45fff67599ecf053e9d24a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190c47292b5a953f7bdb82f164d579f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871bf6d2b4f6e3d8bb92db0442978a7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ab81fa89c80b7aa168ee1374a369a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e517c5f330c416608190513cbfce27d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275facd63352ea329dfdbe67805b52ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a96c20e929bc2720c3972e5d1ed3c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5790ba2fcc61ff45158b2e0dadb53378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb23ca4bb6d49c41b1f06fce59471a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df8f93c22d3c60a3c92de33c3dd554380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538249e7b8c5f4c6d51075b77d64737381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953c510fc06292d67f9c9ac2253ca1a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aebf1449763e61b63408da001b67c8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777284a8c4586f3b5daf8aa55e22fd3e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276ece21cace1b9cbe471df211d1175385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d14a7f8e8b0fd712802175ee6a184386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d802ed206d5c08b955543cce9a176387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac00b842556c6cc5dba281d40cb1644388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27082d374a33674d53c5353ddd539b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d86a08f2a5b8d315a04a8a301b1278390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ecd25d864a58386b370e7d24e387f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d204290eafeb8c97f52a85e099c8d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5b71365054d9cb4425d4c4c467841393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd8aec242a781839b07107ad7f40d3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817803277fa348820bf4fa79daae029395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730c4a42b9de08ccd0221c2819478c0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b6aa4b38ad0f87dcd0629898efe1b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0d95c9d79d3b5e0d24e1b228eba4a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6484528d310db6d31065732da67eb3c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1922aa35eb974a72a8f87547d4990a0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccaea7024a6ccecd247f291bcacb775401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcab1dd741e6f5588a53ef4e75fe32402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f53a184098128feb5d1e242fd83b2a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc01c9c53bb091d78aebea7bd6a47b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061dd3b45ccd9f507e41848b0c37b11405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23322fb53cf22dfc6d2ecb162ec1674406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fd96948fd890476ff2f6c19e9aae5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c8c27cfdedf6b22d3dd837e123c68408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acecf3d21ee7a5a853e3f2d15f0e16409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198a02dad422748e1534077292213e2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de233d9ae50b9051bf75e200a0060796411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5dcde253698a012008ee032bdc736412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84af771d8a7a8113719f3813ad3bb4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63229b61223db03b5087995207ff931414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2367f2c2506ab31de1507ab915f3df5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37947056664960c375a8623d5b25a1b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13a5a45e0aa0d90daa64cd724b4c3f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcc029de8f8c6b881eb1ab04c0db2f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12267740d538c0eb034dfdbd958c06c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f92f02318b4d0d96ae4480973e2d4f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565176c693649ed4ab0ea585e772af0c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7877b76fb55a96f06321ea76fedf6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6d770af7999b24194be0ffa63a2ee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489191d90de734815af0bcf14c7d786424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500094358b9c1c017f78410a05fd3c22425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b48bf7588dabc9c4fb49622c2055b3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72e4c54b0c88ae123f2edb47512947427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c67b528fb502d0c96124740878dc4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fa0e68979ebe5af7ab3048bc42449429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e830548b4ec7991e220f1dd96fd35d8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacf4a38a7061dc821283757ee026e1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cc66a8d5f6b2a1760eac711424936432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72404c45543039b08709b7e4cd1a7db1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60740dcb7819d13c5e187c8142c4fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537856fdb443ec5799155e8b7f403da435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18c6d77d9a755eea8dbf4f45d55765436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9282cb13ff8563e73b20bc67b7f0db437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe696b59f2f1e79136da944b91e5ca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f36f2d22ebfbbc83a4a18df941f60439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d848e27c33bc843692696102b84958440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07aa10b511ab05731042d60f884ebd6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f1ddb315c990e0c1aa13de62c7119442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75ab4f05d41223665778219e2bdfb9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7623f2edf9ef8236ec3f3d1c454ba66444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c26dd0858903c132023ff166574dbb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e736a954d05fcf2188b842ef74417f4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ac3ed5c91a93bb6853fb1aaacc9b4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e346d09b3fd250e3def6ae055b3eb08448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebc236f5901f24aa738b055ecd409d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9feb09044a9304aef56f63e731a5502450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67290eec54d540dac6639077ca7337451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d8171db23c45dc9d8252aeae57334452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4c0896b3044918c0a782c79b93c93453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6f9b472830e33090d63de01dac989454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac138ecc121c2d63e05fb1ad053a76455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab47d26f1e7e2074bc31205406ea98f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a92c9bea3ea9adddb2dfd936116dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90790bf28663c08a4b76d2933fb8d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f47e09b5452d6411ff4d4c1a84ace459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1feaa2c7c7a0d950171459a4be7c5f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693939358862211e67e05d66d88bc9e1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3efb6478a5b029dd6818dc98f2ef3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8727b7db6bb361b753ffbee4475e23e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6cae721beb2cc3505a1f4bab3d31b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea725e1ea2e3e5f8d298499bb356183d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73d203b4448faa5233df2bce4a874e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693745ef1b7a6d6789b2c113d37dec1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab25c3df35c1ebea39ce4d2f8cc519a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1b08ec99ae7fff44fcbf7411d8849469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c66072f812ec80179f3c96f1048a23470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a8524b0a66927d26844d907ff04af471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847127df321c08179186efc4e6c28fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99421202f5336d0b98722e713cf68af3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a9955ffb9b89aecec7144c1278cb8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a551f3ed3944951e0b23faa375fe7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e934ec653fd5481515f967b7c4a428476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c2a579cecafcc6453f26fc5ce59e7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703924f6f6e81922c305fbb40ba22be9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375290674023fc92b5450c3108d48a42479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4686ed531f3b6934cdf271a321fed0f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b4cfe76f45d39315a2123ed576cc1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2ae57935e3291d1c732a90caf19d0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8a1d0efcd35b14d624dade627d427483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56de1142e9dcae16bbcb00af9070846484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7a0e71a94321bf16ca3ea05bdf3ba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93d7c6acc206a77114ae8d4dd5f85e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230b795c78735cb5660561eede9772f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b8cfb1ee2e10a43d7170230552840488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756302c6904895940c62f38c56a22322489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59230f71ad408575921d9844a4c90454490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15c5da30567ca06cd1df1d4e5ecbd1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e67e3b12e67b27b7e74a2dd9e7ee04492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3d7050336747867b3ee6933d1e3e7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703330c3531b3362a945e6c8925dcc96494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8815efcf396c8b1dd2b0e6f17a34784495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed13de04dd94f349da664954b6c95e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a946050afb33cc4f2ec21d4d8c8fa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70945d83731b50727956dd653aebbfb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632919451beb2e1c0e8545849d7b73aa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1059852f637e85c9edaed48fc0c25c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d28d4c3d98d7f4d508b56c963b0059501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cb40e2b893ba0d4f4da2f1d06e92d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255246ee55986d0c4ab80339d263561503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13391581b23992c7eb89b06b0339b349504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cb4954b28961da696abadd27e2a30505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365da5518c2acf0ac8c315a161e25524506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d054f09c1b5e2718274a4527966b3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ea64a51d85a4205aee2f7ecc7bdd3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8820b265e11e75046e64600c244fab0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a8c24d042880f732fd364cd341657510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946779aab626457a732ab48866f268c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52a098caecd403e18d8b9b4f3d29c3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35452455c32b03004b7ed53a43bd396e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b69ecc08b91819a87952601a719cb5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0a306699d4f42cae95e1866393107515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901aa615780bf73dcc6cb3c1f93f44e0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13d5201d9e88d99beee43a0c843f25517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd64b7c17d492fbcc9c200e5cd4c0e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0c8982c4b58c0885df701af991ec8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a44509f662d40bb5eae25431e9b18520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674a678df09863501e5ebb51f08d57f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6bb647fa0ba3764f124a87a513ba4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce0b212d9a5c5ff3e6d36ac5bba1d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f01e0f779fbe72361c0ca00f561812524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4225df2d12957bd25d224b96e32a900525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307a987f2035b95ebe5c4b307ebba64526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80219a6fe3ee18c4a22b7c57d60fed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c70263b5913a31bb558647cf78e56528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773786b1114cbb747f6eebb23b02399c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2228f598085ae3ebd81b38861eeee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9307342bb23c4ef5d3ec1bb057a29b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b14c48252945faac68a14f83f2441d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b13e38343d52e8fafc7257e3ace3c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fb262f66d7b938710a14eb58a5a20534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633d2d5fa844b4467d24046d9df10e7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa1d1df125ad4f4fcc7895e1d85f7f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbba68051ac675b585e3134a1be5700537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d59c0517c3b872487488d9fcd87a7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921bd750b201563c4c644ce591d74e5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07616d0284b92ffd06183833ba7ba07540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711b9915960915fddb29d83fc814de4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff703eb347abb2c4826f5009dcc9323542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8e9f0aa2f7a069b07734190e03858543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b773e80b1cf64297a76aff3942ffe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beebc89b1ec899d515e339b02367895545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b44212babab6dc5fec47c6bb15ab4b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856031d7af97533853378fbc418c28a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12505dc5b0387b42de2840aac020565d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0af388b749e65f9ebbca51aa50a703549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b945ade0b06e10f91b685e5bcf214550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbcff43d1109c09243db56b46d6114551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f753e2a50d3a238cbebbdb9f80e225552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6eb57adec25e5e45e5f637eb83b452553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f86a7e770bd4553cf780bb9def7ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbd5f3749f90dfee3137d47a2b4538555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afe1293feff71ced625092652074c7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f258d097dad793ec1b74e7cf53450d4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61757d06c7126f40513dfddb5fffea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd96f402dca5096ea10f91edd0d6643559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d43780a77af8314e9c165507772f0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf538084b014f14a6fdca049861630561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e6a5b3ab51932ec3bc7a118097a5f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ecaeeaf4467acf1adbb9088c544f0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b538422635230217fabeb51afd15dc9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fafc280ffac263f59872d062fbd0d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e557be22a141a2fde183955af1589d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a822ce2b9b1dac0099b132abaed7469567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf4cc972b64e4b31b23b96d595ab1f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005d3950fa1293a8a801e5170aa040e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a8cc09584927d52b09d72c472ca91570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d182f7e5d5bc9d530f40e5cb7a646f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3261236c928d321e89377d0af33a4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab6c9c6e790660fdb35e1faee4fdbf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747fc48e63430fe16050c5e9aaadb8a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da87fb791d80c16af4f9552d3d20b83575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dace388935ba060d222709c2cf32f55576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5465e231a50763ed038780ec950e6db577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bd96bf3384cb97333b8602a03c5b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c616c9b33fdd978d7561484e64808579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352054f3015e836b017c6df52895bf9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af47f2b0908b61f7564a45ba981a55581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241b2733b90a878a48ee277d530cb4b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efc8c5932a5584c65be6ede5c4811d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2dbb25e5dc77e8232c9beec0fd105584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef93104b7e502a69655e0931e93805585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd3785e8576458e67aabab2c980d12586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b47778618c9326f8c2af1ef1ed0680587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7065f15e0d949d1879494dba9d515588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54ce239590a664310187046c83cb39589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd66398d354107f9a967c27be00a7f5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9e2e78b23f654fa9115ddac658ec1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d02bd4d7f8a43ac17de97af8965fa4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78401c29f52224cb9bcbeb4799d29a95593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d927642b6db8e0cb9a9ce517b72fc7e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6649a9010383d498ed3f7722d6cbc76595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d615f020163d0678e29e1adc9e40a4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fabe2ad33b8bb9fbba0cae955a758597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c1bc986120fdb373b2f4b78e2855b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f916a393ba6ed01c3ce6ab8e088c4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06bb290295c874ad201e3a4109d8ac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147dbd08b4b8a2898e1c12af040df33d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e4be470a1fa03e56cbab1c77a2c51602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67187fa76fe0686f4032df2607d384603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bdf20c67a82e44691d931edd94ce6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb59345eb48d79988768da83f4fc1e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc26bb7ab4b67c7c56cf299aaa0243606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af105b28cb1287a324ae35e748bf655607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ce8232f133d63e3a03356f2ec6bc9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb675356b4c6dd83fcacdb5713439e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452c9dfba0362dc4536b54c6ada125c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229f500034177dc086fb56a13968d9a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140c9d41ed328aa037cb2329c889ec1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2adbaeefd07bec5c174e14bb74eb8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da19ceebe72c5f69efe9e01f0370c3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d0a48183b00a7040d9cc5a245ca4f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b3df75d4daf18e0ba30e50214e182616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744685dc601353da3cc77f234598d5e4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35509512f3766f51d368fd43ffa07c3a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13fe95eb99fc6e092f1f048c8811a9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a925b328e411d4909b070748e3bd33620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92bc69268ad199a9ffd872b7604b97621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf233585df0b213a8eaca013157721622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77715c7517df89fa444488a7f6eccd56623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d83c8eb16d45eabb40c8055108295e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172b7c7abf428bf00d6e33cf007567f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2caae41e2fae291de92514492896018626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d844f2dfb8c015ac853155c0f80729a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e420a9d577d0cede2044cad93de144628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f21fc4ea63a8b2305e24db9c086d63629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37aad8ddc8caadc785e0811c36b5f3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f111011c40d46c9cfe0b8344d706a3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b4091667e0e8a5a5a56b45be5d80c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f320b3f6e584c537bf968212204170633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327efc92864daf6b6a364d96d19dced634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e210450db85a2289452f49436478c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed0a191c42f8394cecfbad2dc31ee5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900faae5b16d82a5160f646093b00de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4b6362eb1d15a48613ccdf35e3311638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdf42121ae0fcdf6f99addeee78595639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3455b7923ffeb4ea80db702b924e626640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed97411df8e1ce03fd9d08edd5a1b8d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab6a820ba5bcdaabeb1cdd453aacd0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9e8f80590bd67a246ea970f6c4864643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf3fd7ebed3ae20ac10a98ea3fa024644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ebf443c004c002171526b673c3b62645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442fd55e5a87ab395084fe6cfbe7fe3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7eaca10f27fefb33c45b855675953647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560f82cedddd1925dbe2645ebae25e0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1c0495adbef9361f4df677a389c6a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5da102b22b937468130b91c7726a37650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337661231017dc0aff8d44bf012460f7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615137bc34ee52031f1f3d9c12603bf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d62292bc92aca163025fb2e1e75230653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2d39078f40ef82199a12746a0c2c3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b992f78bfb4b12464c1c3bbb75aad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea454b552f71ee84fa44ac17a5592f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c398ae095ccfcf882d391c7b22b80657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c376a383f642f9864adf471913f732658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bf0e0294db515f737ba8857d24dad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c68aaf53566ecaf93ab4b94cd615d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ed7bcab4ffb06980607daca1a635f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748f5a6164c44f2a841c85e857e72c4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd911d9b3ea8676c89a524fd1afec61663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c3464405e00eccc252da2f6496ab9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791300582e357fed22a1800b50ee94bd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e065068c52be29ffb5db43bc944d8e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e554dfe52bb0b0f14ae6b38865f86667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80ff004fb7dadb6378b57516d36a83668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ae6f6e66d4cd7e9d4f69ca88a97cc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88373be5c8e08a13496cd428fae07c41670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd914b64645903f8eae821c8c46a560671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bb58d4a751d79d5bc1daf0eb62b2c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce25c399fb4b4807753f70bf42d3751673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656419aa80500b64ae56b581942f1f6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be9c69ff592003eb7509a9d8cb8c22675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdffeab97f2f0815d83c85b324d0ac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118a82857ecf220c59a46839abdb85d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f261bb7b3d88dbcb226e032fa9aa15f678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>