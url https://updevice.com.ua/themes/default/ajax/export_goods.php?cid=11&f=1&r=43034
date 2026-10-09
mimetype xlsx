--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f077234a5c2fc756ca30d2afb2e59b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cc775c68cb664a7221d1ad1e35b532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990bc603035fcea01279d5f581920973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219d88b50e90af4e5c720c34f51d1ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecb23bcccfc73c7992e8e109b5108a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5b462d66e5c975b88d4c3061c41966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ff84270dc6a47b8c056efbfd946437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71edab3498f7cc4c065643b6d429038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d787ca3ef2f2532de25d7d6c6ddbea09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c7b319620862063207feda460543e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a3b0c2681e73e57e70b63f20866e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb8de8ad804e9db4d34c402fb004dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be90724f55e49b6b29be3b5d7ba48013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c352ef4ac10af3cbd8e8276e9555314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e7052736c347c8d8547980c4391e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afabdc2f76c42449742683a377c08116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb138c94808dac51ad46ed598f0f920117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720da298fba90e488407ea5499651bc918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf07b93fa0aadcbc3dfde5b666258a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d55d5df8448df9b15a73e30007d2220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f153f0ede89343267bf61baaeb7221f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1ee7e6a2ddf784916cab5c1bef11e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9009e081c30158b2436bdb122e6af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf91f24eac4f78681e15257a56e286024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e362a18ed98f7099ea5f39e924880425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1b59b9072b0979e16ed04d5d4882126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d898ec635c98b0d817b88a80dbf2527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc038c387ee96f93ad167e9ae76286c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6795ddc75c3fd8cbd5fd87dbccce6e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f944fa163f2b7109cd97a284e8f98f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba965007972849729dd78d58f6c27931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcdd1deed890196139900aec4ad63a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f689488d806c6c1e486bf6a4f9b74c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67902f8bd4ed66fb5d620ab17a20cac634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ca96beb8156b3142020a7bc39b66a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900546ca199af00d326f0a4d2db3258a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe104ce0e7814a13f70dfc454287cdc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5bf37d73fd1c7337e0844508b1dd738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20434f8cb1be696592f657b557911fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129288772ccea06605a98799e7abbf740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8955ef5aa5da6e74d52a724642711b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4a7aadcd29f6cdf3ddd3441a8a26542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8bf0532b0bcaee437d9c6542459b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e32c6ac41d601f2ea9339c22acd41144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe11daa9fd97319a873e77e001af8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a8b3e990cfc409b70a9bacb037f1e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92373149a70298c6346f9bf7472e1047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b140219dc5af86c56f0b8a656748d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867815df94cb08168c7c28957e9183249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7e0c431e2be388823b68897edd6c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b930e9c75cad14fbb234666685a54ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5c56bde2fff43dced7f15717f0d0652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adc999c5fdb5991ec5a362f23777a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f83d99bd5e11c6cfaf9115b2d135a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff96e16f635d75ebbc54aab90d1c5655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44a82bc23e43dbdbd14587ea54113b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b6429d727e93efb9f1a3a8f1b40a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27776af2ff823b8c2519b2a21d10c16758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03e131ce52465794d5bbbe0d0aa37c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5ff22162edf18192b0ef6ec2e2fa160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efe1f9599a51f12c9f14091763b54f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420ba0968a1b36ef30090b809af2c4562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f564e598f0e63d5fb2b0cee95e2019f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b405283b61fd232a03ea9532643b4e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ed93924bfd66b5cb73b5c5170174565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb4d0602b8b6f4ccf834a23ab375ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6d3e836279881772967e05858070d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0232f85a57645524d81bbaac7b5c2068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fc36fd2c63ee5c6356d3c25f5a72469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca74d77801a255dda826880fe7613d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861534f71cb70c8ce0e95ee8d16a719571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687f460abb5cd8e0440debe3950414e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e173c12bc60d61b71e4f7cbfecb2c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b444b6cfcefc15dc7af5aac885c1e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3680e04420a5277f92b454d8f08b4b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea420fa2f2823237b16a7fb9a50da8e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8179886452213f1265bbf2208fa42d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b22ba6c5d67eecf20da4f3880c41378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122552a56e7014ff0a55b5d0c6ecc6f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34135d5a9c2c5d882629aa2952da644980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547c8c0736254b72ee84600659cacc081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bee423c08dbc022b465de3532c1a5582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33607f2187c3cbd5c3f47033ba8ad6b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2febdbc0f2b02183515bba35fcb6aa384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0937a7acb4de8f4d3c34a18bb246caf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae529cc091ff98c39cd647c92b32f8f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075164f1019428a4fd215e4997f0a1587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4050b6a797d3dacb31f82251f9173b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06e4469e2985b9f40c421e96be8b3389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250929bd4bf003c7b1c71a1ebce2b5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4a3631e3ad005e58d5689d4788a5491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a156a5115d88a7892485bedba19b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c7cbc6cd618c41d6e22d5ff46f11f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2494e048fa4ec1e69577e7fc9560394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc5ed3594b87c801a4d46c7c3b812395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe00a5a286974cfc003a11db75b9ea696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e8d9bfc372eb0bc1a9a475bfbdfe997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1c9cd7493e3bcfa256599e158a31d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64be8470dfa8343422098bd69dbd9699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173749c26560ffec51f3db5469cd775100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb994c0531fea865d63763421f0e49101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39baf47c350d4c74f64f0fe1468b6ddd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd3ba50ca128d800a538aa74433bfe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65030caa5b1fb1d78d05e59b4e2213104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bad876cbd1ac4a2f7fe070c9cda3a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23812dd93b7f3f1fe25aabaa65ab1aae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9eb6977617d2fbba8b298c08184d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46315166d5f318fa7bef3710b9f2ec8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1ce8387bd366c25e0f4c1f09989dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714d295d5258c6332d8163934dd41bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17b9086f26acd43c059144287200a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227d6dbf3a52feba44a1442af9ceaf0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a12c30599555da6e458e77a7b22ebe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb613a8344f592eb93e439c6f00ed2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b12b8cde21d92d46b06536297094ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fc561983215c6732cf18fec887ebb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e2c7bb6f480f13b6e97486c186fe2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6daa28f9bf24b695d2331e3a92a17118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fc6f6cc4549d20176da2aafb97c08119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d18201e424719b29ff80bbf68fa618120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dce1d2be5c8236bd5834c753ad7b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507bf87de3c7b0b93122a73049e83b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1134d7fdefe74ddabb4e410df77de1a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344a188e62284d263756c711ec25671124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0b43a8368ac95d50eab2908e10960125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9e1e96699912f4cf195e5bba70e11126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bb703485157c6f5827b30143c3353127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67e3aff56b131155f9ad03b33bbb0e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ed7490f6c3a931f34fa5fbd2a3e7f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cea6862550f187821e4260277af66130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71be16576f35ce3562c2742e6947676131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57371a2177ba7300065d13dc7e895fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e56dca2f58c3b3b2b996af3c24cf3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4927c62f28b61dabd78c947ca65af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db7d39a2a5cb3eaecd64d84ddf7c78135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04afaea8e3d06c7725a4b51ed6268be136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51bdbf79c307833399f3141d328087137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d22135656cdb89afd35c98f80bf336138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4750cbff1137fed80df36003887f157139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80169cfc92f2a3b7b78318adee12103f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e20325844c55afb6e78d7f644cbe6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11fa969bddce08d1781654034ae637142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e476b09a60220793ba0f0852c6c48f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bff11d82cd7572eb756d94eaff2982144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c27947f8c15dbdebbe7b003764c99145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bd0e2d5c3937145e82ebfefe408b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c903a2b71b8ed67bcb930ff8322a90f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c479ab9cbcd346bf23ae48962bb4c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4b27c8b555178ead510b83315f0db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a5ba03fb542e9d3cff4aab38ce84f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f30afa3a191c022d70c3bfa4153e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ff92c17f191cb227fa60f71a8d0e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea5f818499d22a4eaafe8c46b86dcb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323ee046ced1c9610a8a2d2829f52b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40270bfad182918737b14cc020d03a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2df9884fd7bce56d3b09dd7f26bdd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a656a8da7a9f89c916e8915b44d4c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa03a0cced22cfa2aa6851f89ba7e9d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3bda631a6a1ce5b2a5d9a7e1f4dd0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb996a1528f52f7954a168510614261160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5f795d7e3b7a3e502d62e9dceca27161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352a528838046dbdcc9239bbb66875c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d68d8af4dec774760ca61b28967bbe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ad0cfce626d90ea7040531a805c0c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4246c889eaaf404c83108b0a682b27f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e72a89b68f9b6379771e3d8a5c5454166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42509949c6eb48a29e4e2ca6f29a2a29167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6d50d630527da2da3d17c00fffa44168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc824dbe98331f7d6bfac2ae9de4a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390b4236f642c01ea60459276c97afe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eddee8612675a9a49a095cb3f34790171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4939fa8a6472ceda125d6c4d82c8c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb907257026b4f3cd89bb1fd084084d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf2008658368c5f210dbfc28c8b5c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0bc5745ba51f6980343bdfa51b303175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c60793b60bbe22a15b73083739791176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc37c5470222fe4f20c4ebb6c0aac1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aced0bbf8211dc104fc175d23b3cb31178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9540b4ff0990bd02ec40b5aa086ca85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec808cc3eb36feec9db9e0e24fe0dd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d29b033705c221b074c565e18a78fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58cf7555dd59ed073be2c0866f3f90182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638ca00f9909c61e4a66908c0e5faab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01081ad9cb5f51bb92bc3e067526eee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836ca3f887b3ec7723b917effa2a1b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f52df3b1f3c5f255a251f1ed71f2d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b734189fa4a51ddbb82360b3d71f47d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202c7b51fd8ffceb8799d9e7e0c1b22188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41034d8ed3fd4a3f762f4a0dbb5fd028189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911980315ae9920fb082b2e5aab16c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76600a5fbbe77e865319fc6182fd3ecf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e136f1d3781dee79d3384443dcb474192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38dc001457c737aa3109051638c245193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5202514715bbf42ee3ad12318d34ebb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3ea02810671e08fa97c8bfab9a786195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cdbf630e9e09e0592e4723e21bc26196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570b0752ba47df9e9fbff2dd6305976197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61c2119dba64e9ee919ea8eb1896df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7cb64295c89a8fb15517dd5d9c268199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29e43bbe2a00ce3a3aa42c4da6e163200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f984f5863961f699a6ba4c10c56d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef96823ae79a098854cbd596fa1e443202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282f2e6be0991b0de41a08241782fad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92a954f90e8a4518182506ec34e464204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f252b1245bd05f3b1bd3944d6fbc7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4efe34c80c4e405f3860daab0b944206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3b1d0ea6b2aca37369b484d635ed6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7eb8f293f56b68478837c6a5cc0c2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd0c1c61b39f64f24035b7e0f7b734209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c64a80771f9f2f131dbfb32d82ad4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21193bdeaf84455213aee02340063b97211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000922e7acaaa20bfb7e52bfcb01b759212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9994381363b8ac94676ed3d6fc86b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7c7bb564b7fee0dad4981b0c227ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7494d4455ef88b7830bf48c827c657f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757e3fb31e9d99f4bcf66a942ca1c18216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894d815bdb92b56158783fa8d38428f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a4d7223b942e3554f08605d34473f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ad7ea9599539bda2debde399369a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb090a8a7e3fe6a2e8980cbe2603cc0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc890129cb29166f62cb22b54ed2cae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486c17539096dabeabb7f3b1f3db996222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac485bd092ca7904bbd14d92de25a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a77d6cd66477a36ee07b33d8c4505224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96882f530e76973480bc69527a297fbd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e3375ab339a49fd66f35f7a5205b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb2c3df98cd60a68ab3e79070db983227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d09e456fa1243b03a7602fd2d7322228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f8731d8a5afdd53b56cadb3f3cb8c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aec8076a62b2be26f65ba6cdbb8645230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4646fe9e6179dec344511f425261329231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ba78027e3c678d97d12a4fd6476a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f23e5bf7bf8fe4fe7461e5df2ac757233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6ff7768ec03bb3e07a0dd322767bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9b2204155e82cccfa1c7c8c8402cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8d9438dd353d9343a1ce55525545f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ed0b09b0421a41016a689d03ccd7d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52babc355c2a0976cd0c20b1e4e758238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fb20876aab725a3919bfce0597f93239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f684f3b079a64577cdda426db69fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54f79a90fad6f7c7f6cbbd7f1785f5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a3f0c9ba681e0bf1ee977ac9bba25242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf653dbfc0fac0dc5023b8639c8bd1d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8333c361ecc2f7e94c53982f9ff5689244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed7c899aee25d7d225f3897bd972dd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aecaa6122286e18186bc408b61fa8b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86337d517c46469086764c3f318f32247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0793c5bb49533c44d49cd0acbb27172248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7aaeb94d0fe124ac4728cd459d2b2f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab5ba5fa83152a390e675442992b47250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f381eb95cd60707aafd5a510be2ebb0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c829bf5942320d80a53d6a456075a08252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d62d85153d0e5d1d12e62058c04ad9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0f2dfb65f434369fd771961dda53b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411aab1c1a2db42665ac0585791f85c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0637a3a36fbfe8700104e4f26e59bc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c6b20aed28021cb00c5f6479bbbd8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260a06e984fcf9a9ad4e62427654dec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dae3e49cf3a89b376d00e9aee29343259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b67abb867e02aded3267201a855d39260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99f49aa54f88230cdc752f0f7da80d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b428be146b879de3de6aaa33ac078da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb657b0d990e33d6953fffbfa89840f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6003fc9717fba91bab3ba9a983c06264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0366be9b3f0e1c086067f78690af0c7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1f2a124a8c52e283b0d3dbf73bfb6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78af5e8112b8529d34fc8467c96d19267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f14770b7ee1cd8a6a38f20515042f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f718369d95d88a6638fadda859b78d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41fd2a025d003777dbb4b939e99d3b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305fc3d5d2466eede51e6021721e4d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feca561e8ff32750ced672938cb2484272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a5d5b656083ddc8a0839a2db54895273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba004cd79984847f4fe074e36126b2cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f816f088e91e586d6feebc288c667275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecfff06cfefcda9072be0ffa01e06f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fad41cad00e406720d1e8dc5565d3f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ff0d56c9ad7603a962057d5a55bb4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb80b32522e593d76168a684664a8a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3cdf3c93720df1f8fd48db4efcdba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a240e579f720e9b9210d2ced4dc4c2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7461167babe8a87158a41c3374db08282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705ebc6e466a8a3e50956c948a27649283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695291f6544e8ba67b7491c3c09a1ab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069143ee0981782e21a1c013da39e19285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d4b37c526fcc5781f2c81a36b4fac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ec4c8d6eaf2c0a8c564c8faa01d6f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceadca700fcfa16d764b8c3091bbc3f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b6d1526c5d2366e9731674ef3c7af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3446117fb30761f45ad96fa1682c75290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bf79a315dfbf4daa27942e0a32c8d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2b97679edca368e5862b89d147651292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa10c98f56e3124770962dccb61e27293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445d617a4d4437f8570c6f5f3479945294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf79cf7979d05b75886fe0001caee03295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209434d3283061177b532a1b0f5fbc9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1d2c129b063bf37369313ceb45d88297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149bc8ffdeb0d3a7c48e74fa58b0979298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e02cab51cf26e700e8d71b146267b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a101fed018a0fb0c248c772603f501300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2067b0144cd8d77c68eea30d8f81e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176597c420a7d2d07a21beafd94b9c1d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6065a14d521c1cd3732a7b95a4a919d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63191aaa7b3f05ead0962c3ab769c09304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679ee0820f8842c79b5f1ff2e80ab35305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e7070f0c2f6c9ae031a2fab7365d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d8347298f67878e70b226c0881c94307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c7e3c9f0e622792355274055558c0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4885aac7cd4dfa4712078e7a031f9eb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d91c2ea4d93d2a8a83cdf2130e5525310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8cfd4df3b0977512d08e0e6c8c9b1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8af1d67af3d42ff8a0a86dcdf935a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889f48b2e8b8a970fbad8c722cd110f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a56b3b83f04edd4cfe8fe5a4fd821a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28aa975e5dd9db9657e1411a7acbcd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404b6ec60da4fec4e3d94f3d813a986316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93e6b3719287f632d9f7ffd74acd11317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf64d6914030b33099d6c348af92e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ffbb1acce9047253b3f2c0a9bd0db319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817627e55e207df0d992acb0254c00be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b6515150ebd4bbf7d5f51ea5b64b7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57602905f919f22b18effdc45f16f50322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a166e9ebb0e180a3dc2351836e38e7e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82acae0d9660afca62df49722ad7b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b519ce5a9dafcf8016c6787d7ccb7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6b295ed4d6c752723c2b196daf035326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d221fac6c2002cb8057b836cf02d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf0ca7790f51edd73141a36bbc44bc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cca62bdf019a82ec9729a8048a045329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d43cea4aaae0507fb9818b4dec318330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfc68bb2ffd70367dffe0187e9df0d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4614dd5006aa5d23856da8f62e315332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a8b022cfe2bdb0d26b4de9a207db3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7e51d0a6418f3d49ca3d8e0379cda334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488de401c2fd1567111a6e15319f1cd0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f97cc2219b9fc30ea13befbc21def336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408bcf17be0e87cf8f4ba410a533fc0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f513634b47b5bb8386a7128a73121338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836a894f933e1a645cd56a2b838a932339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf716fbf098d207c17be3ef7d8459f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0f094320cdb8b5989cd139e7ddd97341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ee2d0c21c0d0d7ea1499e89ef19c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af793acfc5b85ecd66978ae9c14ecdb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056891e34376b77a2d2ef3596f1e33c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2a6c7034977b8d196bc1e94d32cfa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670eb917171a8b9fa151345c83345d3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16dbfba13c9dd5f761438d27d0e4b6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647cb2bbbf06edf57c7e214323c7f37348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e71efaed95d3e3930faf4efb13b55349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4914bb9867d031f26ba5e9e3ce50184350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7b0e8921a6c37fd485d5e222f8e02351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b0a705f21373e36a6d043bc0eb0a2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff408f8e7735f4630fc13fa9a703525353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bda6397eb239fe6cf0367e22cce5fe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e308d3b23ad7637d655a38d6e931fd8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31372ba34e0d54af58ac3a89a920dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c33cf91dc14c7315f9354490b3f79f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d0ef2e03b824da46d0f9492355fc4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee84b167b4b8411dddff6b2a9e198f1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca30e1b46660b621d3c1f1dcfc0e320360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb914a8c1f31b8de5781b1a42daa4b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f4c03f42f8cb90a4687751f7adcd0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba7d2b85c560f747ca7153739d8957363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8227ec86e10812b2380bd3c3af749364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba4274805ec99f15c721d5f25e0c20365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7865010aebe0b4988479c3f82367c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62e35e6b1f79572fa5e5dce45f5864367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d71b08e44a9187abe440f6c0879053368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4f146f750d7f9c2add802ce33512e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0a5a49db1e7346ef5c9be77cfa82b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475f3e46fb9cc23d96466edd3d2b18f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e121ffd6aa7c6fe623ee3eb1fa95e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe49054804cc87d514400eac028a92d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f962e6113524a5dcd8b1428717368b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075d6fd0da15ed0b1e4b78ab714d496375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589550efee650ee3ffc9f017095a8e4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355e04581d1fb0d3ba6a3e4c5188d28377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622a8411992419496fcb1c193f32cf9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2fe839c613016eb9ea9c70d98e6fc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f547f084b2f09859ef5e831d6e425380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37fad4bbee31454c8e4d591c799b7d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17470d58ebb3b65149e26d95ede76406382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0313a221748e9c1df52273f7d86ab0d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dec1ff593d4a0c96ed75b27f9a5f7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f597090a39bdebf7bd15ce7901106385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66145c46a0b946cc81d5747078f7003e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04aba587779788c6add0bed4f9790b7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21335a1b6cb63b0ca5cda8b936b9c0f0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e2d5a539ff27124ed0e6388d87dc2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2e03bbdc6a68104c015fc18c9a600390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102504fd45c45517123ef7f9c225025391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b267c53e4af7ad3e2620c5df4c0fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23affcafa65e5192ea8b7c90c67eabd0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40be508e7e2f7f5735d7aa1fc86b05394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1e6c3da9970aa04200cae79c873a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991728e5356f0b0bdf4793e69ffe51d7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36585c7cc321cd278d7de58e6f4866a7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a06d5f17e7185f04e57209516e793398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fad4653a8958c5a5313185755475d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809934619a17b97787b49c441058689400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af5ca43d3ed1c0169eaf03455c81fb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a295bac31c1a1afb2ed600424fe0fc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059970ae802ecf991cd155ca87090305403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16818495f42d7807f34d0339d0a21bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43de5b41791eead76d631288b555520405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822ea7dfc86cb12e54f749602a13c9a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf017e0e64f03b2c170165ac4baf772407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d7d0baf5908734430e9b134b72563408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d10a1817de0ca54eeb7dd3ebd4adba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3effbdd327907d68bd7c55dcd970a23410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f769d94e0a5024afedb0f67aaae8c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41d9b4a00a2f5ef6e98f7068fbe335412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841cab3eb8938fb1ee6a6811e54bd15413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374ca7afadbcaafc49ececc0296113f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19a9f8506c4927e3a669a343464c5f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442b82b1fca82e7575d04c22a47dc54416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1d3d94bec52bc3292c62fd0e72530417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fd26370c50214fbd285d9aef27676418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880adbed4c27e99250f0f67745806f54419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504bb967a9e35c7dd6ec627c3886791420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea81bda5801cdb70c086edb40f7243421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab81a9e749dcbb6eccab44170b6d6eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8e01bffab3995de443f090b7c366d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9eaab341895e944f33441cc0794d0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b1604cf0a2f67d79411910d20c7e9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea792bbe56974b09d92095b40ea9d01426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6a3bf02f7613e8e08c06fca60d218427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e99c16c9f98f41a7cfd0c76d365680428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00d162da496e3fab3a1b9944b78e3b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6a41fcaaa00d9d0d122db8002be53430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b975d23da1c9b27a778990d5a2a034431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d19bd7d5e5a256916cd0f9c78330f4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099bfa48e2d44b96dd05d10ea46ba21433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4eedca2634b9281cbac51cd65041a1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf3c864c91b4dba9b3d6c77beb8894435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d1c95d95435ba0cdb4bcbe7a96922436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7722f57eefd57bcaa7ac75d38e233d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75bb16ffaf44fc6002c5cff1de6ec2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6e1fbe6de158d118460452189ebb5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7504fcf2bbacc9396fa01eb45ec51440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50638dc1e652c97f2e91205a2767da5a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f9e55868d0ef751e9cef99b48301e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92171fd877a43e862b2df38d8e08e1ca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b86491edfd431bc6df5d40ae4314ba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f7fffc47179aea0234f38c046674c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef5a49dcc5ba088e7be6b66585ef3f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a2ba20185242bc4d451e45f0be3f9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a377ac3bcef2e5d91cbec3eb77d5b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06010d7916c34f8f07793337f92af2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf2d0e956406f195be80a429493c91450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5609af91661b71083eda3824c92f8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96a8cb041ed1bfb9456118ea63db25452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6598a7af60877bbdbd5b5159d13cd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e085bab6587732019d833b3bc0ea69d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371749a368f058f1929366538a1bad3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59969e4bc763ffdf1a9938e1b86779456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311dc8f769055d5fc68182bb3a5b0c8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce60a7f42557d030d30169ce00537b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097afc9bce4454827ab9b1edea4e27db459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71c55f231c2359c6b1f9de8e94ac4f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238303e173c230b2a8d3b26e02115c7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b7eb53fb13c565d8a7c5f4ae2a7f9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a637c7ea6e4eac1a066bf6122e75a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e396e25cdd9f21fb3d9dcbb48ca5342464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d691025917baaff393187c8df63db465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe13ef66092d253e89ce4374d94ae4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c15b0653fdd07a6616a58b6c2db5a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98ec1a92077c376dfaaf32f5b507dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366967e9b97a459fdd6e61fbe29ba68f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9517565da3e9ab057cf951296d901b4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f196d7f0d818ab1de00cf66dde842f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e874e922d12aa7edde499ad1bc9ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdbd7f8ac5ecdc28b69c85c0cd1949473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6b48306ea399c93480de154a06c4d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f91f6d52c0e40e6416d71c247af541475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a04eb47f02b2a36b603d00e019865476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86f73184cdcdceebe3ddeafe86a477477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190408e8eaecef57e9e15bd15015d16e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20ac262bc42ca4e10549aa3df83415479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cd9068d81db48648349b48cc3438e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e6d4326970905d76cd10290ce6e99481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef3838b4631046297621c6cba09da9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b9b00de4b891c9e45f9c3be231c79483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19763389f0ffa40b97dc3a1cfb9c65484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fa7de8bafd180f6af7d6817b4462c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ea3ea7b74b82d5cd898380e5efb1b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a124147b945905b3f0ef773b7682eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a88fd5dd0d44b28a7ceab05c8433b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb93000b34d472e86cea23e9afe9df489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a63c8fafeb2702426f93723366384490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d2be2df568177f44076f58d4e4db8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77729151f0e1d594d9b209328d6039d9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51cc07188b38fac72af663f8664b8c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a400168deb8b127b161bd0db12cda5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313560f87b17fecda52e95ec0718026495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f6176bd81d4556198cdd69e5aefc5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be4331358bf4899af56376effbc3fe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9acd79a72721c733dac19414f52964498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c296a7bec45e3f888436d2da1f2b3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996a86002ccb89e97a9a8168f80395d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42400b1844699fd232851dc50b49c99501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b94eeaa150c907b36c29d451d3994502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457344da7276c3cb24fa58af953ddee9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc28d48bdd6d501bb3d481e5fe1936504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9937850ba86b0b7e1c9456e0e955dc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1c9456e7165f59a1e0a5d612c690c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca129d283d78f089ed24c8d8375f4e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01698d3b72a90442bbacda5cd925bb73508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b61ad54855f1c6ac1138358369fb3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ddf8106e342aaa8e2f184361c62b6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fb05e8658857586869cd4c2754e35511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cb655253783ec013689ef32084a5f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969a650e95da4a4b7914aebc10f400a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42528d3a9a065f370600d626f9583b3f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a4c3cf711a152d4781cdb8c63a07b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f8fcb91c7795a48e8dfc35d9d2bda516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37136fdb0c2cb15ea6328ede5b17b886517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda5ac3628ff6bc49adefd255619ba3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bdb38db5f11943acebcffb8c9d84b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3fda9e6f1e6e84fb8798f04db55ae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b1b7b3bbc9174a781a30b3c1570f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca6c085a81600b904e87bab56b0cdb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1bf8e472d2e1c6bad00a814735f94523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b8b9d8558b806cecec46befd3ad34524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58093ca1c5acae909d598a182021665a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b0738b47f33b7d4c8b6ae401f3dda526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637529cd76096116bc109ec3105e060527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f1c56f5f461a91e95296d4176faa3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141cda55f8268f99e2f4040000d8e7ae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4891b9ca189e4c4151fa7a332d85fb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791780db8a1a70ec79c08da87b844a9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863c0f78f51c3ba35cdc3c040042bbf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97acb272d0db7042ef0edd8c4d77af533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c007f1311eb88116c0c53867013298534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddc38fdc3785d108047a0d418ed068535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad46a1fcbdcbc9019aea56a4104e014536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d0d21bdbc0249da5fa7acf7a20a71537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb66fec2da023f3b7a81d302bbc818538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca853bb9717fb91fd38158bf7890b4b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5532ca9b10de35bff4450e4c62da41d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43cd77952f3a337f54153fb6725dbf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500643ea599193725d7c33f971469085542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bae79be9fe03edc4f1ea22a5249a4a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd953d721091becfa8424fded4720d9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af86a7bdfb80047dd891c05035e38e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb1574a0d69bba3d1239e9cd0f5f1c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218d7dfc723275eda3ccc49a6bbca7a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1178b52a0c239136aa9b5fffd2100548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdb92ebfec64897186766e29728a1b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d033013258599269751538d4e1cdc70550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579a1a92d9c177aac6536d75e5ba227551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c9db6f54862034434325f02bcf76e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3399b87ba4b473a636a42cd6df1aef3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e47a0c459b1a4714a4265924e3b9cf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b30d99b82862e12f5578b3528d3988555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43198fae7c2987e2f1ecbdb58622c7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cd85709050a9c5f60e7fe7ec33755557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca04cd87abfb38a9b9189b94df85872558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629da8a93e4d14a3cb9cf6d6a0097b1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d8f6826d14d4f1799cdea05f792ae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878a5fd7c7d703f956d706399012add561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488a7a174df5cdc96fbb32adec55161562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e911907522d13e13fc5bcd97c9a22a7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec79d898b9914006fba5eecf944a26564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8814cdfc9834489f0556b444d12d047565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4ab4ef2730ef95743289387bc54d1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2777d19c199bc8001ecb5c5443b72567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e05ef6b679174b519714e6a7d84102568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e49fd2505a8fe3a508b3d2e5c414d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8c26ef08e39fcb2fbf7a619d4d41e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536eb475e4b483186d259444eb06963c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11a9f66bd3472d6a68fbd5e229e223572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259cc38ff2037cf9b4c6178233aa0e3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b032f11e38d2df716b898c9be78119574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6c61b1224cc73ba0d1784817f5e8c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d7af59dff9688f44971818e67d9e7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d75c1372d1209543f6bed8051490b9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf293dca8ce53e1c692b60b834ac64f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67fb235811e3a5504dae002b927586579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bee7ce1dac6409945ba3266305a677580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff939318c3288bee3fa5070333cc5a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e1257971e411977bfd3ca5249085c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8674c59f1aa4b2b1484af811e21799583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca783836d5c0b7422ad6de39bfd63be7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff1ebf29fb359849fec88e7d2cf3b0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46703a78805e49623f2c5d69ea9e18e0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921aba9f50c235f41b6e153d690846c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95cff266643b69c807793653335bf9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6516ef70b4c6649282aad0f34208f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972aac329365108715a7fea771ff1845590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea22b938274c5f583b5ea928b946d70591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2ff4ab802dd032d5ab2aacfddba6f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c967672ed6f50539fbff2f63953a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83a84a85a48291ae28751b8bd83239594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504449c5f3d20f6b20415bf099afd893595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195322a7dc5469c50b64691daf02fe6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140a27d166ef94afd097fda9493ffd5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ab7094d89355b40df3a3042c60570598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed842e5e5f5f9ed4870eb66956aeea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a734272f77b5b3a03c27fcada58d4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf966bf8e53de8cf84f773f9984a127601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279367401f3aa9a8561685bbe1d5e652602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f20c7d815c45a36930f2b345aed919603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8c5fd724e18892c0bfc9517b482df604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2ee160c001e0aab80d477cde8a4d6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6d0c7dbda2a3ffaaa26659788fd8f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5012db1af050aeaee2563e10be7ef8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d94e216509779c22d29386fcc0301608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30487985756abed89f1816f89df5b7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7a73615eae4d1efe17d29dada7d6a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af64142dea4061c78b35636e1ecbcce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391a341510073036b97541cfbc8adbb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fad9ff372942b3f9dd09354900e90e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312e0d4abd5989fca079e7181eced72614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19518807d819cfbf46907d5221ff4605615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424f5ef03cf9cc67eaae496bd23e588616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eafea2ce8a02d7edb7e5980b824c73617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146643091d534be398389d9cf0d99a3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8b2e29d3d1b360ff92f7d57562d05619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41287970f303a5f397e213cc5cd28e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f416ae2df9fdd23e7bdc53fcded82621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04261ffa0e96b18b16ec3d0dd7178e38622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68476444492e4989006f260696807e79623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5965d23be11c39f1a1f315466d67d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf962c5d906e7fe6ff2d4ad246793f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2f3a5e845c301ac3249da47476d06626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5100e5f86aeb2a866212c5e79a3895d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586db5a2f879e424e94d2aeab7c38bfc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649044e6b20ffd05d2f7c7371967826629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8ab486912bf15772fcf333fea28af630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4058e9d3057095eb1899e0d4c2bd20631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91699db0a4d96343d0ed1455579c4e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808ca5498960aa5abd9fe9e254965fa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76079dcb64995c405255ee56d28f5980634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361df495ededa5f1bdf887a85ced576635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862ce2fc11a009f98207d170eca1dc1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1d79c1919ba346218159fcce13ce2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bb503b2817d5e8d7b9565f09400a7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2fabd06a96303e771b735cbf61149639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5411d6f414008a3ee4d01ef00ce97640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf83a20ef053b7592239cee3768de02641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685cac6144ee448a197caba2f3a8961642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ed53f49113149cdea7d263c44f84e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2056991de6466588246672c5dee8a62644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be007390d7ef6bf470fe184aa7cfec62645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27afb4fa398cbb28c85f535b8ea8b6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad4c3e9a73c1b42b92833205caf774647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144faea6b9939aca6c623b4c8db6897648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928b0c3c6e8736e452c6c55d1b8aae2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec934353c0ef47e654b3994f0ed89e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836122dead298a60d43f519673e2aec651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14f88255838090c8311f91f60d05de652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7c38a1dcf5b31fbcded754988eea0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ed06f80344f00824d038b2117f0f0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a8c76739477583559bf22dbb19962655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6363ff658a822399e208a2e0f13d46a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08539aaf5b80cad6ec6fa0b0b9c2199657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589e83dd5402bf27630777574120c9f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a35d2ba30e168c0fd9487d7f5727e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d79a8fc9f0ad3afce3ed09bd0b684660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e312c8ca4cc55bd461233fae610b8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1044d080e87f60929925e079fdda1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1259e1d381cc703989c370bb74a26663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490817cb39a983754737ce86ca11a1f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aaf51dd003b12ff53a3a5f61492f04665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3091d5d00aff912ac22fb6f34c6ef7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd01c7be99b0b975970410f671dcdf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7f79b4c7838908176eadf581759d6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1143a99c21149362dea2bb1fa7fff92669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745e7d9c6a9aecbd11ad10d819ce290670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc0a50df295ed3e1583d473acc0a31671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3bfa9bf7bf9518b12901b3601ac12672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426c8ea0e926495a24e927107fd9e1f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9e89c2623fc5350844edddca44b26674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d033be45760a04069510b5537f167675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11453fd016c7f31bf2d7fc1620caae38676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ecdd50892fd71387587e9cf22e552677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1c3c134e9d0945e8fc31a974d729a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046e6087a37fcd05eabd81d7f1e8fe0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bedf7fd4ed278759ab99dcefefada4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bae06bf9341c9e5a92d2d53fba3b04681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f25df1bde30ea904b813b360194391682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c07088af4a0f0c14377e8aa846cd95683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce87ba7b6c7b1c5aa86eb9fb82ff2d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b587da06513a068f925515c7c1ba6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82648d4d35a1996aee52087eb0363e38686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f03e33cc622e77e6a38e4e95e664e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1051d1afcb61114106f56f9b9cf610688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d338846a2b65b0ec27350a28b856004689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837551b9d330b98bf215f5db9bf71031690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534a64218538ed66d97d9c0d969366d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ce0ee7005c5d3710e254d4cbd0796692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bb88c694c53918a27e528c5d4b692693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6ebb8a88e0d91557fc17e84e75ac9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabd4d7a925c48181626840c5f036e5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b5ca07bc063752296d6f65d8426d2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addaaf9f116951efacf6e2a5751d961697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbe994f697d66fe2ba12ffc7a96d10698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be6309d232232848570a90cc091c5d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c93d0b462fb298f1b72150b60f96b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b0cb601edffaa17fc29ae55f4845e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f90162627b37cf9cc381fd61e19c94702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64f0499892e894d27607ec90ded3ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d0c7f070a239e34a330cc6e7c3aeb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976fc6e009fb31f6961249481ad313a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b118ad84b6c70ea74cd0e8f6381a4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48295cca2432a8955c74178fe3345fc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84952b80497628d39301a28d68ac6f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff6b10ad7edf54299e44df3582251e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce89c44b4e73c4d331732b1edcd308c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403fd3fc626693744c9f86a84e0475b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13c45f268e7f448d3d3d64b43e9e52712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd2d22a43d393abe56a00002993a2e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607388bc0cf72f273210b8696ba120812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25231de524a64935c574b14ff58f21e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d229c2259c2189be00423b3c44e694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147bbf4ceb8db6fc6edf241056ce6c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6be107c66c83c53e873fe67cdd48a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d755a77155c23756ef60e5456756faf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fb9488260fa25a317b45223ce529a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27518665187c172fb0eb847db16c6c4d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1b9dead4649f366ebc98b98e78ad610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d2c387c555ab33819c8fd52ab531a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9872f0a7499a98e51257075fbb67f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a026a396ba27231a98af3462031cc813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7c0f88fa8e1e08c235eb5b343ea0914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc84f026fdf5eb5fb305e9368307af015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b6bacf4e038318003996f216ffcc716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b009a668353255255a83976f5456417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386dd00a030fd7cfc98df9fc005f46d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4945429dee244dc5eef9e38063f8819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cb7c2b36b5d77bf77df126173a7d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd7f6b25784a13a4f5918de61ccf9c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a6e31d9f9114a9069ceeb406e1e4a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddbbe82d9d79a93431604a2e01f7a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41e6a14e5246f8f4f9130bca8feb8624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0085946fe2bc4fd3c2210c162b083c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62699a767d0d1ff3a4f17eefa464b3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2e1d780dfd4279c4f9d5984fc205027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a840ab96eeeab23527121a1e8d5a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d95e67bd55c736090f94a40da95aa029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088ddabea39dd4c7e014a87dc33d72b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0aa3f15038e9444e349aa0c77570231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60223445009747ffbb3a9850c1c04eee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dda79a2ef4e0272607bd6931a0aafa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3515c868f2c207d16eabe49e99aa2bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae43ff931cae147655f39c234d912b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7061c9f8e891af9ba65faef0c80586436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f433f6daa797a805a3fc1214cbeda37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb617770cced66b2365807b383898c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a97ee28aeab559918579e24e5513f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0683223e36cd43db0e50900cbbe057c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c112adc4bc00535b0ff88e89f96c8f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb098b7267869ac3a83cba193e8f8742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ea8b8728926a0b4553aa31c44432543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c98893a2c0e9644bb6a40b53cdf3744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7f17fe18ef1eb57215da659362c9545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c8cf5b3a45f7099ec0b9233d9fc2746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4592d3f6b650e0bb4076d8646599647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f68dc50f1981d5dff7e1a7bd9a66c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef274785658693801987ef4fc00cc949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff09922023d38b87c6c20774bead40650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ea504ef86d31ce47caf4378c8049251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2ab4d2da924bbb765e8c02ba79bd852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890b85824706e5d1c08bee037179eb453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392b099582dcfbea28333007b6f5fcc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a226e93e90f06428c81b70ca8dfbc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac9ee6b30f44b3043b5463136f926456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad34bce2d998782fb2979aec4a3e95c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65821c39d0e8e54476d351d9278805158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98227002279a47b751da3bd04750378359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f5596004bfd4986a3ca9839c8742660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c07be4777ff9caef2d87dc77bc03a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dda12b0f1fc731c8fd515d6b0ff1d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02078a30c7b75b205be55c6b022438db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6303c88fb3ada2ad78e11dfac8ec864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bb99ffb9ba125b23de3287ad88b8965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd4ea11a858ad059400b4948e2fbbf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8b3ee71dc7e9aaf45b211701a823767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11ce659598b0361c0882dd9d2a57c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ea66dc245c2ccad02896b7f698e0b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cbb0516b4aedb7f89acba2bfa464e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099536242e006c6963a65cb85009e22171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99acae76fc3a567a8ac4392b665fc8c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a79e1a21c2753a52165e6843a121c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23d99a00d23c92752f3b889562636574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d69df4026b1d049d99b129db47157075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b5055b26c68f16fafebd83f093da176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b347330e4088e70d99154d59054851577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8fab223714a801abe40f7a93a153278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e64c925100ea28d96b46dab971174979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82d42d49c9b785124645b8fcee56f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0547cec88e13aeba62c9dadae3bdc1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edb9021bff88e9a1549f0dabde7f6882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931be7321855a989df8e1a98170ada383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fde3548ebd033e2cf67e048ff6c16984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db63a66bcca747362fcbb8c9861600285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5d8d6df86d5d69665449a2cfe6eab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e50cd6fca8ae77707b1beebfcd15787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee902a9b9cb6f868248bbfddd6bc2df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469aea536f68e6587ad88d635b3db59689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ac2102f43bebe0f29446f776217a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f1f941020ad4e41983529b0cc3e8e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066db30b209bf6731879b5a873f793992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454784c4abc7e616f27982858a52498593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93f410961c191ddd8008aea87f69b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf3a2ce03d295357aac4eed68ee3e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1bc17fe4d1c75708d488d99dad1a596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab51233d0e5d6003a1752a8af34af397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420fec6d86a8097e9586a0ebf7e229398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f40581dc7aaa59b57db4c3daa6ec899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6343eba06396079a4ec6fa7dbb325da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a107aa275ca2c24744fae4234d956b8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29ef7322baf2346b73b6196be78cec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1fed97d6081aae7170d5b117c09bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0bdeb9f1589cb43d7a715be606d2f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8bd6e610adf5685879b8dc5337596105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690450a574abec8cc9384f6d6800c032106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2deb10313c48885d1b5b0638bdda0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e91d5bb15e61dc294e51e68fcfc07108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162bd9efd773b31eb1d34ebc5d74425109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20308242971b66d29d68a006739559ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79234f1fb396bad5a05ec273d984153111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb221252efe90a6bd4cd7cb204074534112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929409a3fbc31a43e66c0b2f11bc8dc4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3699526c98854ebf5ae98069269d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011cef9f501d0bbe38f3c8aae0b1219115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67f0b1aaea78b53d914d39826b34b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fc7e43520a4a937fe42214fe014d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185d46452579db69cbda65cad6fc398118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163d543e73b79b879c4da03224af6ce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c91166fc2833ed84b2004bffc716a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db85af270c01be16d67edd1e690765121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe79ead50b0f8a42ead7d6708e44ada122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d095fb2b216dc15c31924872b49a8b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ef4e57bb490a9206e7d59b94f87f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548dc4c0b47de9b6aab286b2cdc5a6c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9407ec777074cc925072293c062f557126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88948b709b2f0ad4ea4abf6f45d5b11b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0b98adac366509ca6443728fae0f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a0efd6e87772dc9faf713f6b696ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7558ac31c43ada958d84aace6ee3a65130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523b36ce1a8c348cd413a3ab13cad52131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa9cc3beab6b9d6e269d16d08a7ad4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035ce62a6250aed5004c2fc08df24d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd2529fcf30c994e6762c044e07c37134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8e5df4f99db836afc1f8dd7590d77135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386878ef48d227d44948f3bd0575bdea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1890b9c78758e5551765cee878e8265137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684fe5937e09efdc5ae17781d158830138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a736c262c6688c01e8b78cdb0d5e8a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bba2d4d82ec55f835c10ba2d645f5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63521bf674c4a2a863991af7dec592f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31da3eb49f33c5a1cd72e34a9580a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071c64b1bb1d651358f488cb335d2c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a06afa9332b778ce345c2eb6a40d66144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e4ccbb81365e59b10c98ce9e019cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001a51497c9cbab693a2844826c0ebc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2107f1a59ff3bac48bac84d0284e90147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe52fc910aa97d97475c99dee81b074148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02257112f54996cdf2c4eade17079e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6d0e0a9fcd7e5f10050dc08e6efea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452de3911c1fa21a3bacfe52c85d0df8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199d47dd33690991b23baf82026dbaa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779423db3ab5a44c55b3bc7304fb35f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce49169b747dae04ead28f69f6f3df9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e783208b2d354b137cd33a7da7875155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fede62d2c2362c30e174c8fa15faa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec80b05ebe6905c2f463ce1af815aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d87850cc9c9e896073b211fee06ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97558aa2dcb19e48884974ea0d443f5c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761e92e884b2f0d2faadd2329c73c36160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2fca2fe61fb3b1a48ed1e04f0283a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb8818b70e2d81c5e5ff75f83c7fe7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ec0e5d0b29b92f53900b2acdfa5c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fbd20fdb3c70179e631a2265883cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a82726c7985ec8b45b435f29ceb668165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916ffe669aa2b9bd0eb597aa4ce04c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b50755f6d6f2d25d0792a0b8e2dd6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cabef5609c4c71beda543577994d59168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1134646fcb62de559158c17af8a0e33169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41a6f36e28ec5982bdc39aa8aa7027170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d18d60c21a12a2a27da3209a9a1787171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664d885bc72dade5c91c631924db4c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4029e7fe2b29e725c8e9bd9cd4b0520173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db6fcde1fd8a7ec5e538dc815bdf62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc763187ba74e689ec2df9d5341114175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5dd65cfb6aa6618368b6674db173eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6dffea71d2f7c0c7e6fc8cfcccd79e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b27cbaf5c05a20df75e572af64049e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7d7697be23ae5573bd0f60c431972179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68665505f326ea31e7e0104c552b91b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338ff230fe82394f54ae607c3dfcfeb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0391c0e34ec474a18a2f32fb9dab827182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8917e62a8e574781c9519ab1701e67183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180191dc79f179b25f1b964d2ec4103184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bac8cddd9ffa4e45a1bfe47e564825185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cabeb3fb17692cb239c229317d919186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2538923d981a5a95da49d9e742769d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c796b241c38df690ce45568556c3ae0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4ef15b82d7012d29f47487fb3a418189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0f37f9070d9a6a5f96bb813af10ab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531065db372746f1a45a7fb5e95c2262191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443f04123da4efac9cd2214f4a0476a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3921a43414c786a9d71bb6a013a148193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc0275d7decc86d366036e3805c0a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4a596c5c4d3d9e87516285ff2d8ca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f0f4e42f7c1c7c69525c619c083ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3a5b174851567c6891b3fe1d9929c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5e212bbd000a33c00c935e24378c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04396798b39d9b166755b79fd613223199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3ff32137ae4da4eb761c689696806200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da6589d278901abb8ddf4eca56c467201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b653d29d30ffbb227e6282e614395202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03496f44fa97514977164e0d3d5e3d8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862afba81a12923fe7e73a249acd23d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373f6cb79ea880363f2dd8d37e4139e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494f8914db122c2f3861e6fae69bc36206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616f973b769fa9b2e7be26079babd1e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405eb876fe662dc3954846b16857be5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a8dcd2ed3220ba10be7bc5b58c09f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c769cfbb9454dedcdfebdc092dd18c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af985ab8b48c82dd8501b7431dc43169211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b09e79c7eb7fc0294a502f347f9f7b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff6fd779016e07dc29cb41fb80e9be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c369647835cb7f21b6aca4d04a23f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874a18639e99edc8f85dd24e00a3e70215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6625d1fa292192991cdfc7d1a6c08216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca44240baf32e212a7168ac240bbe4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2912eca4a31e7d267701d298f586f8f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248409190af442f04d38e20030f9565219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8b1bbb05a90ddca957c6aaac693de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438c28d7a5f9a40cf8495ab2db52f87221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce27a9a95d03033d1adbac56726b98a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcb0dc299c7975d3678443401e02c2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbca94abd501caa0825283aa9d488c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ec350ab26480703a6734b1e14d451225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db660b5632a6c2f4d38228fb6b2a6de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41464d5dd62ff1999c08b7b3bc6c598227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3335303db095fc66b640fd80a83d734228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3aea58ad406299852402a6ee65f7c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a9cd00a7f20dec57071ac07d20627230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867aa774dd2e714d4186d029979a27a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d12ffc4b9887919af6596c08ffaa3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb6fefa7e3dd2fcf90aea1aa8a5d02233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b22625319366c1ce99a41a33b99f2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c697fd72d449b41cf9104b977f7e6e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d10237b8751d697ae049f32d1c699236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5351a93abc58452765d377f82de582a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5e5cd064a4eef71751234a0ac1aff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d4f4551d6f288fa608e631f7b6919239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089a0be520136b026248b43bfdbf61b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5f64d48615f7d1a1668a01e6be61b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37244b8efc1d715e2e6ed500c491e9e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f2b2324b4407f25c856e34867c996243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a6ec838164554042d994ea6595c06244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9092b968ea827f36ceecf5f94c170245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d50a58544028b9717e1d91f66c5dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0729dc3de5ce64730ddae31099aee19247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216179a7edeb181e4a5092d6368d959a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd7b239f1ad1f1ad818cc2fa925e49249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0452fcb41de9270d710a2dfba9f1bff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917a33dbbf4ab530727c84239b895d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c7092513ed4a9fb5d6848c36f7c28252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0ed1e94e50430d75853644752dc46253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9e513bb2a4b98914dbd037636b2a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a357934c606823e6e7972474bcfea2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b279ca2bc57710f7d7cd30bc797c05256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15b87b21837b3ad245668752248777257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b47b1272916cb434039b057dae0b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78defb75c70cc30da2532000634b17a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c714ba0310e531c84fb0c10bf2f7b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912647790770521820e420ecc257d964261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e062132485da6df6f94c1ddea0ea6b0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64219714b5bc7f0b8c760f38abf20cc1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b0cac91d10f9338db42890942f812264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273ea6bf1e02b8a93706ca2fa6479a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d58a94ca8c88537db39c3a4021534266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b90a5b4ec53eb753dcfe105116d95267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a753d948a6554941ab66e4c07509b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23e0d0bea005b34516829137c4c1ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c04546cce92cd179f1cd9a58d48be4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a6665e8d79f666d9d2df65476b234271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058aa7f996db9e266ae8624b7ff29dd9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441e962fa76052cad7de790c67820e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14367e07640848cad16b03a7856065274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46775f2436d993d494fef1eb54407bc1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99599dce4b6e078ca2302bbfcd1c96e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43425003c1ba43f6f85bdbcb616c7a72277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa8bb1d409dee0cd70cdbe7e59c3ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53248f0273f141b58b6c3a659309e7b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff06121389a04d3ce3160971ec9426d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b84ecb8360e11495a75fcdb8c0e472281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c1f23970649331d6c0d26c327a059282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c44d7ad3c0d6f2916345480db04bc0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921d858c66c2ae55ddc49108056ae01284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fdb824910a1e8380da281d00f452d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f25c6f970ac12805166cafab358181286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a699ef9b07a7338d8bafe75c1ee29f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7fccd728b21a917ee67e153090886288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93dd9a73b6704f00d19645727bcc2f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f946701716322f103699240c70e0078290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d955d8d936c8f6a1564d52792eb40fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e799778caad4db3c94ce5c53ed0d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbf63d20f3d352d56766a3b11bdf47293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ce212f6ad889c34409ac4f37f3479294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360f2c069e2d58749ca4f667e3626f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7666e52e439db904a963a03367844a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0beafe52253a96a87e149c2f22f442a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176fa6aad7c468aa977ac9b9eaeadc1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427350de4cc93decb580937f819bb0d1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f6342d304b804abb9b9dbd4dcc38d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bb4f7bacd87de0cf5f2aebe6286d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b2eeb7c5b962c155c8d03239e89d5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370b09ed17c917fa199c60652326538303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfd9dc5e1ab4e70dc271fd4df7d74c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3c5eee0f86e57a1557af71a1800e5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3103932a10dd56cd9588cc46c83dde5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38345560ad048a368d9791056c87a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cc70ba0d6c3a7ebf5235e5a78c18d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29eae428ea143a219c0df047b234d8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f7b052c867ee126e7db8e9f91b845310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4462d28b53957f190a7400f8ae9f1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c1810b138fc4e6e999b1a614ab35f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fc3c43c3dafe5c75edf73ecf4df4e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f18c48d579bb95babd0489c49d8a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e026b0630e1d30557568e80715a3ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735f2d08fe5b5adbc043dba97cd530b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e19b9833c097168e514089330f422317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830c795696b8998e032a3a4abf7436f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261d7cbbc00d8f1635bbcc1062f6f07319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1faf70705f2b35e58781807e250724320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96ba64861a519fd6e78cca903ff9bc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db35c365deaaf501767a605910a330c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950beb80992c1c709e7c07187f0c273323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd4af5e74057563fd503f081fa5ecb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef707e793e511f1a6ca3bcf1b1c59e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483a64d5e2df6e3821c829481df923c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e175c4024c857d993d530d62c969e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d6c70e4ffcd52c5af4fbe82409868328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae8bba0cf9d41c004b70b06815e16b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19888423e84966bf220c3a3cdd76fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dc6cb39145ec652047e1b6833be4d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2e6205b02a478a7f8013b7ee63ec2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74160a52936f19c6439355555408ef11333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fd86ee461a8f205b603f23b0e7442334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01e847a676ed2e78da0d883f22792b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d07849a77cdfbcf21182142fbc0da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f2bc43ce76b08f704390264bb5cd7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd1958113c9b9a4187a4d25a9b44c2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb70fc6d1d87af54ce087f28275f1f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f48ebded96807aa86a06cfeaef3af5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cc529d569251943a80814b61703a9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf588d31e871a4443b4f950330862b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced0b2a3fb19d97a17e95449cc4e6c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db8863ee4fb2f8a65e13c8a20897b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e75b72c4f388da737a8e9d88bf9df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f42f7055bb6162280865b689a32ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797a7ce4b2049f302992ee275614c3a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b9aecfc1b8823ece4244065813162348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128a86ebcd7c9c2cb88145f7d632bc4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9d07a39ffe3a1227b8b915ed327e5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86439d2dc1d24c447ab030b67c167b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41b8901decb0065c2ae7243910cadf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065d87af97ff85edde25b4fe600a259353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105f25858d8af68f3c156bc5ee48540354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36092c08107474e420e4860db7473005355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8a707fbb1bbafef62c06f91d644a7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1b12d3eeb0a0f4c2e7f5e31593dc4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d355648acb13b4136a1d2397c2bf4e1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38fd11b5b0991724596ac2ae14016b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b593510787abae0dab63ae56c3ec0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbe2bacec48ea9f525f6292dbc29eb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19b2aab57258dcc4cb69be1c64621e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d239c4d6f0752a477c9eaebe55b8f04363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9adab21563af91323598dcdfe4491e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e182bccacf9997073c63821c376e84365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7efdf2ecf50230870ef8c10d7498e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d34f2ecbbc44e65b80ebfb82f8bfba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287406e5149ecb0e0a56bd76b249bf61368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a45ad56c1370ac309a86b7fcbb8087369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85b5332ec3f1086e8635c455fc76ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38635274f84574b4b05d16e7dac640371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8725a368f177ea670ac726218289f5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bc3aabf4f140f0195421ac4294b52373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5823e8099535b109ddeda2260278cea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ad950b72283fdc144d7c2a4de4bf8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc989f77a972a85d9caad906e0baec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9f520e09d2c5b44bdd493844dae42377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c5315aa95ef14043b0fc68c82c1a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d05d2548ddc9aa621472c314a1680d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9431ee9b60824d6ee01eee148c8e5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64badc65958f0713129d14bc82596ef0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39291989a1b0acacb95aab11b66a1758382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1cf052667d7be980126d68ae6d7c4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821609979b0004754e88b82028b06da7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69adf80200defb2f5db839b3a6ee36385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39d83e6e2567de403502c75fb5966f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12170b59e008b2244f91f0e6cc8e4a51387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f19d0da3bdab38f55fa9e6e3ad3d8a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ca9531ee24e540538825556288c54389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9112029e45725368fa7b2de088ab31390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbde7487f46699f7c9f59c9baad02b5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571a1f0130aa790aedd9e3357b79d20392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b391564cb4a5f7ea94ba1b2ff2f162393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a35d18cacd87512fed167c6be3a2e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bb286d7690df3cd6356950618bff8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bb5d47d4294f03ec664f8b34cd48f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae3385d3d45e09eae80dc274865b36397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8512ce29039c143d6b983ffe4494869398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbbbb73bb7d0c170f04c727d4bb2b8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d19c5965dd171a47535c02a84eec0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fe28ae1a413598ca696fea6019a2f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e2e7c513a5f02b0ee41bd811cb88c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a78f10f0c1e260fc29ddc5cae2101403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7f7de1300112b6ca00a9b52fa0cc9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df2f203eebef5f6ce37319dfc3da49405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8d74335e1ef0c05cb9022b6ebec74406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a095ad04a2b547ca858b0268b718997407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b111c849ae5bd89f2213fd7a03fcc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9f31f5de8e87632b8399f70adf08c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb412d6017f9eeac14f0f5fcf035adc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf220e745723887865ce135e8a6ec5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a1a162849a495b2425243616572d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3903003844feec085562c02d20cc99413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800f391ca41d066ad3f512780a2cf06414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab951ea78d8fd454ca4e2a8f743a96b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4bcf76a6776c8aa8f878077771920416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b539dbf57484aabe2219dc5877642417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c92149518339d058894c84124b5f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e91a2fc0f46a647d894ffb3ddf7df2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477cbc35560d46254b4e2a950452124420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f27bb955f081f279c9f8ab344858b6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6295dd289b4946a5e8e6c619c5067422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da79c8c56837cb14a071592bf1cfd8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19330909f7fc612ef12a21608879bb8f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f5518169cbaec82d516a1d4dca6e9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722097daff39e68cc7fab869d3e976e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5dab3ea3de668166b88c20e05a6a68427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2d1c260288aaaeb7962f2a561bc3e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37202f506d887d888288dd96d1a4be4b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587eb8395522f7ad8349055818e1349430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199448fc89b4741219664762d29d79f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1ecb04f3edc7c3074350d58179c94432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d85dd04bb2387f791f620e5625285f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157da2cef06aaa6cb0805c2655014b49434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031336ae6189d3382c8f149752bc9d5a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7a7133352fcec7c5431dc8779a4a3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7c7c6d690b041d801b04891abdd17437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0e2a0e0ce06c024dba52248aef090438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51856f395cc6d72b0081c5242b4a856439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035404037e37e044f94e3af936b9d83440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec79cc85797434f9d98d639b448949441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972a8942b3263043b8fb5b56ccd5849442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b53877af974d4a265f2fd04b121c1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff038745ed2349309eb763336f233df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e861fd204a0b9b306bb41b50d655fa5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3017e61d1b4f757d45d3d54f1659a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f50decda2bdbe35608cb316515e72447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a98dc6975050c32e69a5f5401c630448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e647ac651732805920fbb0bfb70de30449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5aef046ed5f9274864f660313e84c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6566ad821042a4169fcbf393e7ca68451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6573f03d288f3ddcc7653768ed6fba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d46a8b106a8dce670014d68ac5cc28453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ca1e099e450136b08233bc4b730d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fb650a640c86b29252fc2c6976905455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ae5dc8de4ddc55a0bea401b8364df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6dc820dfc70a6c6ee8dc0fbc1c590c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052af862a82b9a75b1355540044abf86458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411d159d843b380fd253a364ae68d58459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a2160716025cfc393006dd4accafc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61c19f4d77886ca00bcba4e837e255461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b813752d5a42e728fd4b933cd43a209462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86e2e538ffa5bdd552290973e9d242463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43d3c2f1048424c8cef7d356f91180464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f4e46208c5f8d9a6bbcaa9816db92465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72041b891582dc1b97fb160ca58760f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97267e4aecb9dfc2927c5fc4621b14ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcddd7284e529e276b3d719f911b3a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1653019d795e48af7bc14620bdbb7c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8779428f5b0901a8ee4c56d1a87e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbeb8c10899e343dbdfca299a4278d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba1326c70b5feb3563cb91422721f0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b26bb6929164008c51769c0ecad14473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224249557c3cd3cbd7dd47dc07f9fba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c87ec37611eb6a3af247d37a914930475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b784375c1a96fb3021ac32f779d8c9f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40551f959710a888ee4951898439ce09477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fce92a6be8ff2ccb736b6094877c1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00c4e6789211500eb395ff80d74468479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12379915d5aae44339fc4100e66efb24480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01db28b4ad2ecff899da37e1f1fecf6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d453f5b4ba471097901b120ae0df6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf0408b58a1a94f4e3ea8ad73ed462483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1f4974141d493f3fbc4ce107b2456484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461b70a210e5af2a02163ed3ac41cdb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17521117be5212c9541f930b85277aa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ae612ecdc5dbd3eda7f286899e58f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af56f58e0cb334e26cb93118030871a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9161cb5136f4c095a94cb033e8fa6f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19111aa98df282d9a2e57fc4ad67fb5d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e66701b660d0f36d6983183d4ca24491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76db11f20a0073f54a4ad040b72eee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95e4eb9da51c4c98598b2225115aad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fc2cd66c42fb62344f2921d63d5cc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e01e54027dda9112d8de1e0fb8aa7e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376689667f69bdf2d84d66c2354eee4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e389eb693158170461186624ef83af497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1153ea0f08b91d751e8448300c6a78c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ea16cd0be8bb2298a5b9673ea6319499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af1cc8c712e8ea0464970447ac0547500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fcff13a2865357a914ff9140de03f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04221fc2b55f644b0ed351c2598ade502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee2fa144daba27699634cc02471fd1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776ff1e890f8008d358afefeca2154a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a06aa5697bfd0b7e2dd83035e22391505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec425c4bea18f240ae9bb6ef7964af506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddc75187b967802f035ec8e005930e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c63d75bd7f6d2be21eab1f7ce251b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accae8e54c12b09a941330212408ce4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4b6244220358ca2e0927a756e6972510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49e56f9daec40ebfd6d9d42975df0e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c63bf06e260c717266ea08fb9f3e5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e6b75be0fe772c895910a884902d7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7e99f7c9c449e8bc72a991a8e8ced514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c512f3a4449df71a187f1f8ddc295a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a07928e3cc614c84082c4ba14dbcb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426f987ae0cca6ec9deb74ed4aa986c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc47478c84ae4eb8fb649e4d188439f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0d4b2d3ed7e8084ff5b996e7cf49f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7edb9cbda7d4c6819d9d9593ef7d03520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897a90c487346ced919bbf3809b83e7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc940fa06d6287c454cba44c740a0ceb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bba4305e25f0a5cf52c342589ded99523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713dc37de575c54bd46da1f2b55f85f2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9ef3c15a797c57ef104a984cc2e6d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111566d33d428e47c908bd32a218a945526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260ba3ca61085bf1baf1f38bf009d3d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc28bdee3ecfab30a602e3259d9226528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd88126a7140c4bc5333601c7d05a8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbddf99e8ef9bf54c928271c8bcdc12530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9852075b339eeb42ec4de1d4a4c382f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75de4218d8c77c01628824526f51d88532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1bea010d2138441166b10e64b43d8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d5d4550ff10c4fcc3083fbc82a056534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb72fab0f3b7e27d32ad4d058963b66535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd784f2bdfa4d92447e9ea0a230541536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ec1ea5bc0d4db81d43ff5b5e1c92e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb994e48773710a0844915a85d40459538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc6d0d513c60ee988d508515f12ab2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4b4752334321754bde0941b416174540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a34bbb61bf391539e7c9a6353e87a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208f8ac05df3e66b9548a724992143f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725f6305afe4452bce4bfc4fb46bb48543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0952db24757646e26f5e0ee689418a6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeab7ca6c508528896e64bab6088d0d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc714abf24470be602535add550def546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fba0f5c84d198d09c8d63786b29e43547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3e389e2d9c852a8fac2e1229e5a66548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e23213670174379b1a8af64ecb9aa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6156c6fc501efb4cdb7ec36028a8309550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3aaf20a986ab62cb5a6758c715be72551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6771afddb70d4177612e91ee260508b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e6778a894ebe3155dc81219e2c1ef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e60b9270963fcf804c3d6922a5f921554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c0473cfd4fb0e60bf742630e674fe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da246cd75e73e580eb41869d20c3f8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d90213eb95e325f3729e9d9a7c412557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405e186e597a2483208914e5492756c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e980f77614006fe402c1e19dd8715559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c2cc1cf7c6d240cad5f4e140fccaf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9dbbcb7d47cf9786611f3e3854113561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08980618fdaac769d2dfb6bb8fbacfa2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede515ec6ac3a4b15ffe4193f68a33b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466bfc7968e1f7194f49a959ddb2a201564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8110be28e55c8c6a97b22e1197289565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae31f9936c764bd6bbe96c610fbacb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5d94c3655f614ed77b9ae7b177050567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bf02f442fb28602008eba0c4e9c9d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aec97e9bd32bc1f7fe2f74f3013f6d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d4874c9e41fce06b1040bc04af243570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656b48e888918fc7f2957d6154642f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16949cdf41d63484e3bbd8de5355398a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331df89e6417b6b0f26e4f42469c1d2e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36269af5d6d4698da627c3b07d3f5a8c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827a3b07b77621ef48364df41faea76575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0763057649d2aa800c1b385f222c08576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e32fc247b86d559cc34fd6a11796a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f690cb4727d5291b7449205dfb47645578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cca314c54959e829a634eec6d8194579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf10c062e28259ebb97b57b4a42458580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cb521f6fe9c586a23cbb61fb767ba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffd27989afb46e316b0e99f494422a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419f61d0de29c72fec56a8695717311583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a2fdefce37ea520e3a23c16f71b23584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a5e4667895f30b86eda6400ae8b46585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbb87c080e8d5bd01516ea4eacb079586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2539882929a55f7b79b72b41395d221587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cd6be9e1adc7396133720069a5672588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de97c3f18a2694c144c166d1f10d21589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a58b14b13a5b72e016e9859787b67a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b041c698067864729477d1234cf4ed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d13c2b3a7caf29ba5a243133804899592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1294aa662f7252ea6c4d1f40a651c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f55605fbc0d305cf3df38471da5cc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a5c45045a4040f5662c49fb0921cc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3141a4f7e71484b5bad8c8ddffb8c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f0bffcc54307c9a3e5e916752947d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ae1b0d81cef7fc5629171b6c29e37598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378223c26e5bf5d6898facd9ab8eb16599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78ed9505de389bae2ab3268b978e5a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5739f7f1376f46650f4e16d0135be3b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b000ede6c246d5847b9553f7c8f3e65602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5106180c03b530cbd70dd7022e3e50603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88debffddab6ce2e4208567159f66af2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0592d50c10c874e75dc3fe54ec26f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1209b8565a202688dea11f8721b8215606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d6d08f967453d1a208e60026c7fcd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97071543b93277c51b3325b220a65c8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b780649759d8a0b4f4e6792d819a2a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772791591e496d9dcc5c5aa5a364a12610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaea9a7e6eed6a43ca0c5e20d4294b5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b18121240ac5977c9383d73b5fab58612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4489ef60e88bacd34b5c1ece81e89f1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe45ee4cb47bd0023dcd869787a1a5e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73fd9140574f9845a8c04179cb0730615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1220143d70da3975ddc12fe8d5f20616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a08a083b9a6f8ade34526c40568aea617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3d8205ef3bbc848cafcaa257d88f2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766dace4bd9fbd0c80bf04db575026f0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1e50687f8ff16e8a69cbcf0a2f1c0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ab12e17bc9798dd4a11e2de9fedbf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f857944d197a6590b2932eba1bd80622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e174a605bfcdd08cbf08e248217d65623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610456a6ef5b74aa0cdbd7f6870a129624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771acfe70cb829cf8cfcc12392704396625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e8b46f30d8acd4fda3ca3eb29aaa1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59249392dd450a8a4999faf6f139895627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5452bb9ff60a2cf288d3f2527809a25628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b40472de82f76506784afb50b1733629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d71b98fc0826c728460eda58bf54c4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379f675a219fd57d126a8eae1808da6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415608af0555a4e784e6b46a84369d44632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9114db078cf19840c35dadae1f594b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be6cb5e0784947059355dfe395fc22634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c6f4f126d644fae25f7cc9e1694b8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b105a91b2e06d3abf4c0f4906af3261636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515223c3298ae222a881063400aaf7ff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d32d54212c1545e57f782fb8284c1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c1c9b5abf31d16a2c0fbecc14fa6e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cdd411e8106bfec8fa39e7c163e33640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2dcd0cd2b74d8e130cad25ac504424641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed26e608e3a9441b73691d1cb6a7e8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18790475f34755501c680c4b4678bfc6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e47350c24b217430a80df3db7b0b31644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b77794ce5bc9ea296e9dc83f080cb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8c4812f9bfed3156f13c3d74f3e7e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92ea8b29e47ce11958d472f0a65463647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2cd907c6583a3195e68e81a9bdceb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73383343ab38b5410a1f5c2785cb6cc6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4a1fac0fe3ac4ad80aafb4a0f7586650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc38a21f18573207caf76fe3d141ce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea849529a879d2a700e00a5d2bae14652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539044e7b51f2a02056b7c7c954efed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab5380b5b771ec035f5ef2f06e0525654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231958100b125f7591d8be63b18a2a97655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d2c3facd7da8be3dd99e152039d3b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2083bff3a57b00971984859601fd95657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26ceb2b49c4f4ae1adf7e1276815cc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c065e63348bb4839d1d2b15a0584e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d4119fc57ed71d7f55765cce14305660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95fce73330536e0674a417e0610ab7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4145dfaea803ab583e395e7d28e139662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9771cd9ce02e66644ea4c0cda8c272663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6520f85cda7ac0407e67ed56bbbb10664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc974615b702f7eaf92ce87ed43195665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695715f69e2fb1075e3e298a772b2e1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f121d556a9c5cce0dbfd8e5dcaa9628667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d4c37f3fb82275af49c4736496b01668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f3a428e1936867d4aba85d18657fd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f587bb17e3fe9d43e2d1345edcb03a3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80bce4a36d072e843a23c7cc93f571671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0f7549ecc28424cd606fa96044ce3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d252561e982c94151f18b69003c3b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec474a2cc23a34a4015bc39029cd050674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1625df6d1ef330accd42dd9b1a9f58b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b026f22d71b817788a0da8ab03550f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0e74164c44378fde1b2188713b633677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50980c667da2c39bb884526bc1814d0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae10965476e67bd95d71314a73abf4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994888f08deee26df54e5a5c0f105d81680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>