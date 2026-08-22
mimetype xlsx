--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3169,51 +3169,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d8e2d80a1b786c7afb6ac97e85ab01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36d2fc960fc9b1caea8d33c937a5222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ef92bbab26fe8051d2a3b3f4a4bbe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4b9275ace3028401f6a9bb41ae6c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a39dce46bdf1d1bfcfb06cebf136365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c593f676b36e3ea4d8de80cdf8c246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e7eafc774b832a2356e8c859c4ab57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c84212f751939c4de85bcb0fe85138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51501cf87bbfa690a4b665e42a6cfa79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a618c39c9b5ae6e98ed717b6f279e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd751ef3c50ac84e93bb0a70e3a25c6d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0daceeb0e709dd19b13f9fcfa81bce012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66e5d64a1c2ad7e945e2e69e71a7be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5aa6302076ab332637cb4a09386f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94149f1f5834ac2f96fcef0c38ae1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c84493b5e3167005a47c1706df3db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41dd7b5a806413ad7b7c078a65cfd117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50125a54bcb725048dec83b8fd646c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ccb3e0d2d566cfa6cfe2f29b33bf719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a7a01af0ad80681945b4e8d4f151b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b7109b69b33f2a9337123673697af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213c2a2d498789ecabbe6fafe712b3022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4d23ca07726baf10726b5d91481d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a185d8d311819cc0a76d890eaf27d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177fbd9f24550d0aed83be496bd1fe525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f737baa97d45a58f8e8399213d37426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018d14e428010d38c1efebdb14c476827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8814c7db10fa2750a82ef50be96b11428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d4ecd6f9c9285a867abb32cfccf3a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830676e3b8755c5b41d93229611136f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65cebbd4eeafd23ef1201e8d4f7a5231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d13c4ec3ae69543ee76893f82c2d5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03eaadb1ae071adc96c09082d9411eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa5022b6ccb70671118d1e67e1fd9a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2488134b640d8925ba46a8221a3fe935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0c722e22d9f9e36b0d2c22bd2d8e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f94f2fe9fb3a089dc21f4bbdf9c5bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da540185d01da442db4a17a107cfd438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a132da3ab618a49bb1259414dc76e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb1e7561728bc99d61b75436b9b5aa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb316b48be3e342ec99174badad91f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d2e2595716daebeb2b6b693b7dfa342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34839210de6ab1b3b49b8ad0a1350443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2a79e5118c5a6ca08df78b73ddbd944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d04e36dc5cfa8bd060ac93c52607245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c5fdf820123142fe6c04c722f596846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d4a6cad4a5e1fff53114555a28c6747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982ab5211d4504430bb8d79834b999a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de816a45b8e6cc57c00ae2750fae5e7f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894e322252d0629fb9feb43cfae9aa450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acc65adb7e8193ac4efd2c08b998d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d87fe6e4966b2d8633536d70bb99352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41fdd87446406010b0f32a3c3f81cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa779f896bc1bfb98c9441ede514c46d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211a1ab783a3a95a11deda12ee89d8b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95d439fb0e428ad63b79d7ea1d328456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a293f4af950f1e153e15d9931229757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222c5e3c67a33044f457b18ee504aa558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b70a0fb4d6171f809e59ae80f15a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fe9d94883d3a16dbfff4cabc87b0e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cd43313adb08bb60e88f46b7d986d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbda8a5aceeb8f2428fb8120851e35362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770474fc9aced2746655ad7b85d062663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43ed9d15413a1c076869ff91e7a9b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df0661298ca30ddfb928df8eed949965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7a9c23c1d004526d212f3bf4016f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483af9f0ad7e71766fef16f65a61404e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f056cd3fa51a471ec4c619616124bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b501c472ddcc0ca38d7f5155c72bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5268e6e9c9e796aeac8f0926fdabd170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3b662e703930eed13fa37a62dafcc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6e68692805d00f3d0207fcf5004e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b25ff8888f7a60d943de646fdade173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b90817d3df72ec4c65f0c11ba349c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db161e43b90a03270666d135223a2fe775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff56db6bc44d634128bfd2f828a08176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73aa0e8453e9b9196a64007509f1c8377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a14b4161c7aeedae9b5452698171978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71856b31db1f65f6493d8ab6906c3bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970f15c7dca1773f9888d33443f71c080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe8da9dd733786d79550ef4170fdd781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd08ce2ccfd05e60b7570e205a7467882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa01d4537f333b10bb15b54d9a2bca083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438f48599951008009fc22343da252a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12e7245267c9a4537fec42cfca974785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224307cd4130f45a883f3002e73de6086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a14f2ebee7a15c02b7718ac1eee87387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b3f97ce3db66d2209e96f0ae0eece88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3431d28449a8e52d247e8c6ecff5089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c7e2b94110f03b7b677914fb18a7490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9256509e11a7ce10d99f8c37d23f86491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c711ffbf1505ff8ab34770a1a00068e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018288aba0b04ac9bd66e6764cae37493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693bc31fbc94273eeec9f28f907402194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e370feea423eaf6ba9d34441a2f223695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698b861ef0a76d7640abab5845ca5c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7711f1a69f60bc83d191cd612e26e197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e673e335925e5d1020cc7472d3364598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19afeb653364da2548baef0d9ee3b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50008094a6b43a19a71f1b080f21bff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c10f001233c520292723b466d1e826101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25400f63a957104225faf7e68a4a0c5e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee7174aef704dacfd4680896d96c76103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292ee95cb47a2e4007be90c1706bb1f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69ad63a8b671e0890ca2626408dfed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cebf8e38383c1196c488780345d95106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dab9f405721ba8d2954fbc06e704d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220a1e4b7a18668df3f799ae2e3beca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6357ae698b3ed6cc8cc052288b6a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77eec1446b301337604ae048affbdc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330c3fb262bca52d57fc38b823711ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76ada4b5a7fd03a812a2c9d9a5a90c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e37b09f6cf995e9ac66352f9532f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690d874fb2cd9c9a7bbbf72be8a402d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097b235fada6aa20396178b36d87bb7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f9ba47e0fca4300fc1b69e15c6b3f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94531ac4d3f86a33f03d32faab274aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ccf65453a2482cc4959ab607788e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f30336f4ad0081f48955b3bc375d25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc4f514ecb5e29fe5241c1e303a04c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11135a1562c914eec47e7c0523684e0d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe215ab283fa165c1972c563cc39c56122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b81cb55cb21e2c6e0232fcb3f1e036123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b1ad74f6c90b9e274e7a9d6e6e945124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7778f8c9fd32f081c40eea7597fc70c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8ed3e5a3024221508e2be79131de4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c40e28d4b7f08157741eb77d22bf5b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadaa964a1ca9cd844e8a619c6a2221b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a2dc3bd4947fddac46beeec8181d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b5d189893990fcd07ef75d2779d89130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421b2d6b0e08be4b90aeedf49d75ba8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5ec40da36930288e27347d8922589132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b906451bdeeaef8829c9fea3ad3e00133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b017fe8144a8063779860b47cdf83e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006f1e3cf562b0c6c404487bfeb8ada135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038daf5e63c4f8056f51eaefcb4b1f90136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f353c7546b3a301f076999c63bba0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a15d83689ebafa5c1d6d620a30c55138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a77c099439ff4bab1cda9d7ef9846e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de721efd413bc282aadd016b7debbe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6e9d7a40555735ba3292ab98cd6dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301a5643bd5832262abf66a3e2d8903142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d97e2c06ed7ccb35367a61e44de85143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f6bdcd52d00313b8b3b467d82bc0c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7c5979f3025fb82948c31d4285e42145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7643e39462aea97e011f5b1782b72146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2659f42b648a2e981d7e620fdd36b0e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5897250133e2336b9269f25a405980148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54cbce65e0ab2ae78d93c629c9e44d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6115e4f920bd6a24dcb0956e8c61f34150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068356b323765d674a9123b3958f784b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c5364e44edfd5e74efcdc6fd93c98152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7477526257a3d6cb0b94f671e0c5afb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fbf48324b8a00e5cc311eb151fda1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fb6d79aa07b422b0a415ae276cf82155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffafbf7d338e316fa4fb6bdf5c7df7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f99a5f56452e257ad7c81490bd91e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8b0868c28095c1e88565ac6179d6c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80db0cb2a433c058b1c45a2fa88347159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fc9ebd752e6bc6ef456b48e01a524160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3207e3b80676b6233352afd9cf3ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889fd18bd08b9beef4ba84d03ea692d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c100b771e9cde236523cff875736e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab193465c77383f5f35e6dca2c70ad0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678534dcd433fa21a90d886a66b01f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553beabfe632a8108fa22da77d11487166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d34c1b9f430390b6b8a8311f37a5ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1394af9159dab2878ee5ff56f4cb9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62634c5ad6de5346f29cea8875cdaa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715791bd022c9ac78a48c2c6069ffe6c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259c40f1a986231b8f5be0e0fd71203171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d7bb3b4930fddae1503938d0bb5bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c308642be4e0b7cc71e5bb5a8596d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ba0e5ac8fa1715ec722ad34c17bb5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834827f99b8464d1e84df2cf8946bcfd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37835abaa8111eeab881e317b263698a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1eb2fc42f1186493b4ba7bfde67c90177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a13fe825b0cf0e21745bb876da1f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794a04f7d6bdeb636a0848cb55c8aac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e912a43b4b472cdc9f75d49b27127180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616296f8cf9e7714d3be8d55fc33f15181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c70398666c61f1c5e6d726b4ddf036182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dda8afe9839555484960440e55839a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af12a6eb5fee40d45c5596e35b456f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2960e586fbc5d5e8bf8f6405235e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd597f7fce9a8024f7fe9b04dde2c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc763d72de6f5803e09c1ad12084466d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bd942b23d0ef10e95188780aeb9e1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a63fe34d313f45805240c7942fe319189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26f2a91d071772fc0db8a17a9da512190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730127b5692436c74189e6f638ef989191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e402363b39e88f88a7fdea737723f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af55790faf2d05a452f373d3443c98193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e65d9d861b145f15139695d786f0da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237274f6469682225b32d9899e247e08195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c607ecc18c8f471d986bc4e819d8b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd33b296e717a3af26da63c972efa6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ce9d9193608e688cbea2d2856ea2e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f7e07009e8e491ab23726b42827be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff9cab6c25c907cd0e0380c67eaeb1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ad73bef54f036f6d0d8c432a9b053201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3255bcb49d7dbebb1e115e67703a7b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c02be7fd28bded2afbf992f606553e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0c49f8034c2ecb00b77a552ddb981204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b86b458261a9f193df84c6f4afd9ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157282dca501c5d2861851aa4ca04f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be368d17dbc5a028817a591ad347daad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a56ba87761dde14b94b2469180ac25208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7189fff42742c18de824b1b0a2e7969209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbaa13722d7f1468ccf26257ea5333210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80cf846a80cab66d6cb6bb35b9fb37211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17a23322959dd184008a852e4a549e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14f16574bea24b130013b4dd33fa20213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a5065d0c566071657b284bbaecc33214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16600372b5bbe01277b4d850b8aa84bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f064b41ed974cafc7f1f2e7852db0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cfef49f1f329c9c5f025d3e860cba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d06cece9dbe6c915722a94b6a6e7a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ba4dd87d8192135997003c5e107c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890dcb612f15808949053fe5bc8679fd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04849c56b2d818f001a8b31f89b7109221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc77752087c9a8493f75af8fd07b98222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c476cf43eab1aad14fa1d31c7fc02223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd77326f9ec4136fbca0cbf22cf40c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bebcf98882fa6bd6d85d9a4e5d1ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8662fbdde015a4ada7c65b88944429226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd0c7bd48400bdc9451fb715079ffb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44cb033f2c886d251ebeabf2333dd9b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657706a2c85c996bf94fa5c5172834f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99812d8ff8410f77f7934cc4e864f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f8aa9ff42b52f4b8bebabce5ce6c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1b0843536fd6b339f8e48b15dbb0d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfe60cd5dc5c0bba77cdc26f50ab4c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218cca2d54685d1da786f5a03aa77b6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3def6e7eba414cd57676b553644c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8effcb2c58784e70c940f62dab67a5b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e01708ddf5e633df3f5fa9d46919d2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539d89036abe9f9a54698556fbfec31238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8760569ab0ecb3f98eae5b681bfbef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330cc5e0cc77a10c421354c5e9e4e54240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528fbdf25d04b5c9c1edd851200906f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4104e20536ddb4ac9f187cc705e95242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6b3f1961fc00648f34a3bfd3dd571243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef50ed3abfefae18fe5eb0b0c932042244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941edc665caab6d8f57a89331ae321a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030beabd47f8e882ddcc9baebecedfb9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0634b469fbf9c0001950ed6590975247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb0742286d3fa35e2fa8abfacf45e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060314a68b21c5da1b4d749d7e9cb650249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7302734e56bb92b6d94ab76944ce78250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5d5825e831005e21d974ea0497ec9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5210224f0bd4b35205dd6578a0a59c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05afa0a8fa9200235e0ba68bcf18be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a8a01a1000ecfd02b918f64639a4d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea353971ae5d8459286ef9d71fb680dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5a6ee331488e827289301ad309f9f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da6e3ccc0e657730e1963c8107e7c9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c801b8f2c24045e4e790b5a64405c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017b750ce9a80550b1ec98527e9f080259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e126a6004a5b6c4f6aaac3c3e3c92260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59c64f94c09b6c362c0c3ca0368b9b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78041b5ebef18860362aac763e57a67a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74951c11c7be98f04e543ec8082607263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfda4a354842be7d1fc07b3a1d27157264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f090dcf6cbd0878e3fc9dd135251694265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b54f9e65c612e86db23e60592f70cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8b3927e79643a055cb18752199e48267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0f9ea1a23bb2edce6e2540412f734268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f345f3078df86163812ecff50d87f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2e1d303a280ef920c8ee36522557e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2134ab9a4a5436ecdba5cf209338f11271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84073ad688c8b8b8fd196f8add09cd16272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5586519258f3ea924b1b2120658305273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040198af53f657033f4c99c843bf62bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c53de413e6dce6e4289a2e65d35076275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466d387a6353245f2e3a0084a88666c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89fa8f64e2a24e667355e89839bd20277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff31bd5391e5ac2ca080aa484974c33278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32706b12378c89e329d5a4aef5d912a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362c33d86018f7712147fb460fe94e3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c83bda13d716f1ad070d00edf60af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af444ecd5032a5b4a8d7e8921a4d7c17282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918b5802e92474dbb5e90ca86ef4154283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688c929b4bc533bd3435dae095e6541284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4a753eb4274e09873b83c598dbc36285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97134e541476e49bc9049d95c88bd2c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05874d12165e291fdee6e3debbc7076287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428f5c1fca6d1cc0c0cd046ecff3252288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832235697287ff134dc7047a50b5c95289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91e3a70efec52eafeed2d2ad3558c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073369d9df91f929e335ecbd88c454a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0799053c821dd67e80cf39726e9d6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5788486606548055b5d7ae89d2820a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a44e3abb8ec78ebe6c6d9ecf1ea87294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bb59fdf28a00d57249fddbf0bc748295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c622d246e07bc18dc0730e255ce12296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11b2c46d9762afa0e8a5c48a87b30c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cbd08ab9482bc319eaeb6e753bfd5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce39df9e17f5ee3a869ae0c2b37d8f7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1f26853aa745fc25cb7783a651f09300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a606169b04f7e33719af751649189301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fe82e059567788b9a8ba881ce379c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b21317140c044e8486718301cf445303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403e5a4eca2a77241f010cd0b4b4673304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdade1ee3189d0f8b97a5f097fee2d0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362732007fd932339969cf14bdd79b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a667e8214398037e8c3821cee1106307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b674cbcd9760432ad7eaff1cc94e1e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13deb29f23d979036720ce66781984309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc967921988f02fb4336c8edb5dc19f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ea47bee9a44061a6dbcd7c7549c18311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2319c9c6b91460881e41c1ad3dca4b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1ad71b848e1433ffd4a2a26cbd202313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ce0128054bd1a419552633002a97f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0157672cf8c9cc88e2df27cf7953c0e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcb9a994f710805c589e6076543207316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c23fce8043a008af937809412dbb8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6e93b608fe584fb45ab47016297eb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b14d34f747a1e2ed8ff6d010f65dc2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641d112250dd54c42cba1d1bc77a664320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e3c5be134fe2653d69248260a0cc4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361f9d10bffc498a897e2968457fc2b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4dfc9df08c0505b199bb9fd3362517323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d897d4e2b1a1213c69ba278fe2883324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7458687c21082b23db87096855150b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4f0ca187fd17f74b2ba9fffad9f65326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d097e11e335fb0332da6441c74fc6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0c7185cc87d1baf24cdccde2fad5e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53051cc7fea72dc27e416892999ce24329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58811b37684aaae0dd9901e7bd91b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b3e9c318d86177760c161b91e1609331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bde670f0efa8bed04bea4011100dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b660a14b0de21500412783567a49789333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2a2cdff1d45724b3f37fa2d324112334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf5ceac2c5b05ea366210421779fcd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e76159bc075d9b2c664f30d144824336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f9110a12f256f05722f428340b5b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c99a010a7230f922468676ac26c88f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86322b9090ac6abc30bf446765f58261339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b222c21056ce4220b85744e892c7fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102961b5b23aef927fc31ea02ffc2ecb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ca321e1c7037d5a2e0ae3d1435d4f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe8c2cf1bfc4551d81bb4605f30ecd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4002f133838bee7ffdceb030fce2ee5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410fd8373d19723d47f8b59ead86a52345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcd0ad26ea1b6d5e98c1c395bfe619346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d6648d6e0c038b344f89b3d315023347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2337ba0d8052c5f74d68181c74b6a3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8035139d933f060677dbc60f00edb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a10180cc73005780f39b94369a3d6b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dab22c28b986b02d9c7652f9d5be54351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2456eca26783dc06d3d9591533e52352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc122189cb053cf2e5306da02bea4444353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3c61af0e2b6284af8a63a9ee6d0d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdf72954b4598430ce7bd13a094bfe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e84b609a87b0b82c887cd1f3be126356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a25a0630e815a68ce23ed56c0d57dc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294967a4523492a2028c25edc2add95d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5e4fbb5e5453bb265df28621bb546359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c659fb0f92ef10caa0efc2ee1f3e1c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea968489a96a78ace1e26bc6d7a05dc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2896e8b37cad423b6fbcdb4a7a392362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e37e5be59d288a83bc001f41422c66363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe6a32aac4cbfc58ad2839d2866b1d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22091278380f92bb2f89f69bbbd420365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa219b2be0d6cf6e3309e003ee9fb6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f1ac6f1431b0d75b976b3a18bf455367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf46fee03a53b7d0516abff1cd6757368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e1f4bd0a2db8aea694c79a4f153fc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050850c3822dcc83e4451142a74c3572370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0d0e9884946b31fb6ec8c38298c39371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfde99e9ca26eebc399f169e01ff1c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38be87675655858a5c59365cd2ce4f6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe27320eed70be4b98bcad4e91fda82374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b07b62333291a1e00ba35edf8b0d0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858618a6af44523d1c54948623880a56376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96686b9385bb51d20d7a1e34c9a7b0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba1871e496a4a2049c770f81d8d442378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4a9648ca584b21b20909507c5bc2b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3efaabe1198ff5df168b4c83a9b98380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8733b154b0c534139901d6e9325ed0a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f827a7fe109fbc752b7c55139c75075382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e98bcc9faa13920fb28c67c372a0c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf489078c34386055dae67c17bcb63384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9dfdf33277a417a39504e50766118385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81294c90170c1348b1a4a4c099d86cf3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59390436f598e79df1ae4b2eeacc0c8b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febb7264be3719713cbd32da3330829388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1acd6438c7f13d1262ec9d295c4fa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a7456bf497d599589efbde4fc38a8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43457e57823f02f3b31ab5396aaedc75391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5257ebaf89b161ce286c8716e93ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1201baa7a9cf09a354a0cdd780dee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41ff0c528f041e6bdca38bb27511f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520cb38fa20039c33c3749aed25c09a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4a4b9612bfbc1f313282bbc508bb9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af099bedda70717a1ac8a8f850f13bf7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ec8fbdd0d175bc12bf912e7a0f035398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9beae9bafc358402fdc03c222c64470399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0de230b677cc33af9d8ef67b26b72400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5492f21fe97cdbad1ec918c46cd3f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d5ed9587b01f588037b8f49920f4a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc51cc8def580afe573ae89463353fe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de3d55d19228fcdfe0c74b29e40f6d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600a5307826a839e8ecaee1eec2e2cd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb54460aacda0d5af673235e356b9b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a6d8ba435875667aec5dfd01431be407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887936320ffbccdba7c99b529145f00408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c9ab16d99df3d72b5ad213a1ec626409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec12c38650568cb3b1d6eedde38320410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e38e4f60f89076f67df20ecc95af5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32ba0b9ebe75404a96dfbe7a41e4af412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d81cb5170d4378d2c4e15d29e934b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ab71d9b70add54d696a694d942802414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25eec5bc99fec338be18695bebfe185415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b85da7f001ac12cd7e48413241cf97416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2889fdbbfe8de048a9e877b0f4666f4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f87fc14810fc06481169fdd09215bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f795c8cd96c098abcd9e3693f194fce419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c976b7dfce2f8361a899500fd1adee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9a58d3ce0633a1cfda3af24ab6849421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17906eb637eb018158fba6a620d226f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de1abab44a27a3365916820123185a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8112ce201dca38434faf74cc04039424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906cebd9e760e5a497c56d89d67126b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5942de2efb0f3b89c0908e67ee106426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2eb34360cb3fdfe6c6d5eb0c0d0fb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b36052a254058440f55adbc5c7fbba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1b2b05f55c5e7c4c7befdf1c6cc25429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0763635e14629339ca79ce51e89db430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbb37ec4a6563921d3dd1060208f0d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9f4f47d6b24fb8b62e448f7486c42432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca625524e89f6729d93fde607af2c3d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8298020a7d8e803bd56116e115f2551434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b49f0dcf5d16e8d480c13daee70155435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4ca868e9332857c47ef5940e1200a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a678d1eb02bebb234e545031cb9218437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bccf79b86aad01a1d04d61165f8489438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f8259b21485bcfb755cc4ddb52c24439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592821d5b8598ccc4cc6f303c0a1630440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3adb24eca2665dec5551f8a1e7090441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fee42dd20a55c5579c4462f4af532442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b483df4f972a8e676f172b571da18443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b94da604648e0d7f3e94f49e839345444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775780e22f9a10dbe2165d09a56dc151445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643674baf8737da30ae6a12697c589f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf69b17dae8fecc73c952dfd5c1140447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dadb201a90ad2149fc4812cf7da605448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decdccb5bfacc4d62e923a8d22a3107449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f69f838c68449686d7fd9e645114be450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a916f267eb4e7e6a6c00073537ffa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d2a9186afdf73949a4624de902c64452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b5e84c3cd460aba6abfac1da6fb6a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71114c00594d1c876874fede2eabd873454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1639226d07909aa4a81292af7ccd19455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93092cae1a57168e269080a889c8a9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc236c44e41f18a2e6ee4e8581d6ee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940630fe38afd57c610ef1644bee8db7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291262dce46b2029a2dfe873ab989fa9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2321a9aa1e5a2377d72d6c0f8a815460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e80acb80f0d89cd26cfe764953c8d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a6573bb8bd0c79ead39e803f07f68462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75db625914fa0c53a181913a2ed8f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08793b67a9b30f0689e3cba294fbf019464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a6ddd7f6598e764b8dc1ef1444e70465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad5ac87431527c88e763a6262109af466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8f61f6aaf16f08bce6e661d8a767f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35181864cde9059db89bce4bbf0399b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae064ca415782e965d5206c495a98468469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997315dd921e05316e91962e5c28e02e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde6700858365b661d2407d39d662be471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ac6523fac147f5b156937d38c1d9f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17b4d1206336f246c626bf97402e43473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c045d656f12f127749ae8deff034abe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18918a4b319cd1c809d6968dccb9ad94475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6a9f52e1d68c74e2070bab043010f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1ee5efa69b10649529c582209fffa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7eea766e58f2c083f1f3014c8cd40b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ea4964555390f289e5bfc447aa883479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3d9328b8b40bbeb9ad7567ab25992480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935077716af70f96336abc12e03e232481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113440d1fb14478e3ae558305ba08f80482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce028ba95d4d97b429f1190b5d216ec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0d8a8c5cf5943011d8ea4bd19ad48484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb865827f618e08ebf66f07a438adcb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5913a733a5e9917e92fa71d21a801a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d1270b0a0ff7679009d9d5d89fed8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5815bd96ea4e676e9a20e58146566488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f16669318f42b952ef09763db814c9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148376fc0e8a27ff3003acb2c472feb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860925c30f7f8d74d672657c4d0d09ba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd506004c0a80a1d1a6343c6c50e15492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01847f7c436b032c7fd8308e69812a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7d854761a3f18b348173c7651c3b4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb621a7a3cee53e2727ef33d53f6b446495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669be153afce3640ded1299ad24da82496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bd31bf2e3e2c614a1ca321f0cb9dd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24557ce334b50d3efaa6e318ba4d80d0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476257ebbbb9bf1c752ffc6b52dd1c0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f8ea435da94b44eefc2d812a486e9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63996417158cde8f731b9afb88b3962b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73528d7e085fe2c0d315f0e526dce961502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0259074c8a7012fc78b26bf07217b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb62792b5b2d1681129cf364cb6acb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9e900f63331afe94c2c69a4b6e55b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e0ddbdb6dae9a89ac4d9c3221e9ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1dd38f1801b9db5dcafd635133d04507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8ecd9e379f9b1faf83c1acef49dff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e57baba245313072de39e369ee0197509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ed9d634ef80ba6b54c4db9cb55003510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2e9e185517a0f2fd4ecc1d8af3eb1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210c27994e23711707e448a560d9099512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d316424b1823cec18bb001e1cee7f3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aeff664e19f00959ad2e2dd7498640514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48636c8bde90291404bb8b37c4571271515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180fe02073df99022b2ad97e17a78de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfe05070421729b95e4b8c20c0f5d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32b7b78c78663658376e2cf89eb347518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffc60168282275719fc3eb99986308519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348c92f4d374e6a76acd53ae7818e00520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bff820c623260377a471d47122f60521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f17849d9dd275dcc003f488ec80361522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005be01077d5534c816d9a77dc6e521523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4df8d249366ac5c05885147639607524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b3f03d4f5000dcae5fe6b4d9017c9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f869acdf9b77a52695b8479e0ce090526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48eb6ca37d28c04876d61e41b656c43527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023f59a61aa488bb2f84d0467f0df81528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af215f6c666208352c99281c71d3fdb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb80d0b9c37c8961e46c7d134a911d8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744de200c16a5286b88c66a27ac7a24531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a10361fafbcf83a67be0adb7c5e4a5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c27fc945c3f50a15037b028ee839a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225027432b3aa14d56199321a435789c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052ec29fe2aa6f155ffcbe621a11d04535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b62730c23ca52bb6251f09cee29a65536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13d1efdfe9503ec8e672a2f0afd63b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85232bd7d5944b2bc620c2a11bd49f51538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd091df7216906d71556f4facff53e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b530b6ec09017a69f138ee455248bd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194c27d7bb376fbe8569d9f1fc2f6af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a437ddc8e55971edbedd3100236274542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1dff313770970db8c828fc60d9df04543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a1fe3df329cc1fd9e97f7f15b90b1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e13c85b2dd8b056e9bf83643ee0912545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35339d1166ff4d5f2518c3a459ca41df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1295bd4a92d308c8946cc4111172e3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bfe068a68da4d4ef878a77032ec28548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643736faefc0f644097ff193128d078c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056d71cea6a9c7919adf75b02e4b6b5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f63137df685e62db7ed473d4dee6b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f8d5083c2e461e34c664d36e10a3e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0672de73f6f873953a886a5d482c8f2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905093a9ca1d813d88233ed07df24755554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720c527082168de317be077b752ba43555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b293084c75d3c7994473ebe6e1da5a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109214c172308e78d0ece9bfa2f0fab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31597b76940c7dfdb7d28ecea76c9c75558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5318f98278237026d0fea657832357559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1708011f35c6e8e5bd39ef0015b1c6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2610d54fce11b8bd73552605ac8c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabbf4255128734ed4f8d7b8ef83ab5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fd96464fce552ee29955f1e6f9fac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d7642343728609b43a5fa88654d2e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88938659fb851cb511529400741b794565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a584d5b869f8070dd7229414935bce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e8cc1f768eadf494b3e3a61952abb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c985791db67193affb62ca5a164344568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1a0a3d08525b0d4a45b12632079b2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba946e72d5f9c3133d8496a2365b4ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61493ec743981b0609102831a9626718571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1588f88f7518954ae99a0ab8cdaf1c2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdf0619128f2114c5ccbcff98beaa1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9a89afd67e6909b085ad88b29ba01574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987aeb690d93c12fc7d57941608b1963575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af389f3361f7ff52e0aded6420859a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a660538674a058d655666ae375646577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0617aa105f8468cec7693ede8fb0100578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172b3311ad47d9bfd9706661503feaa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16461f6c5573c3a70cc7b1c2f256c4f4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94c9e633d95425c5d69df7a11db93e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb8587a214db002c3755135096ca58582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81620993e3d9fda27adb24fdfe3e45583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21a403112e7ce2f899d0eae992e63a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5dfdd07133c6562a504a91749e8af585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd694d3f964defe38db339e443f14f95586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4131d11f277f46a6d74b48c412abe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374ddd7c751f6027f3d3637517e37b1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bb5abdb09526259cdd39be84913ab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701615f01cfe9d05a4c326754f86cbf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24334ec44aaeb4ddf509cf537f4977c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72dd8e67482814076b396cd8bcb6dfc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce5ae409bf24a7cc02a662eef2ba3c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e443a4f4659159a724d82b1bcff4e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41ef1197fa8b91e2e70c79aca46f1e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206a7ecf3f0ad2dafd429399d23d911596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ab3ecc69d7e19f0979d3af485f1ab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be535e57d465ea4342d8136b26b288598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f17ce0fe21948a4cfe718292a8d9a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fa9e24adfc432f950f4b7e92a8847600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d4a49b573ee28cb140560abe994e4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03980141e9687608775f03896775f7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b53a8a061def7098c25c008a9514d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49776314fb39fe4ed9ef8c6f02041e68604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405c47bb7e799535e135251977a9900605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f3bb4830567c8bd71c2e2f2108839606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9830f65873829c7c9fbed625b479f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b057c1b1aed8ce0450311d8085e90c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bf07a50feade55cbcc66450568f18609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424c7d4bba31035d4c9b4e424790a3b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aeb2b3f6924d0b4291c4516236e249611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baedd989ba08e455bd6ed6aea134f44612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9368196b6e9ebc86350cbb8436b5bb4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1544c3bbe15086f49c382ced1d8db4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce25a4f7195c334c7ade347bdcacf54615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63bb7819d2a4a1cc011f9b8471891d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9180f890a6eeebacd75ceb4539128617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf8ce303fb1a58b98585fdcc413a2a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91610c90db83dabbc4fb04c572144643619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00199c904da2dba8897f0ecb7db1e4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257fa241667fd93b24aab427f066e61621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41412dab0e513012599fc4a33914cd89622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ef35e8653e0bb0e0fb598b6945f71623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776452ef199c94af4db1bb295055fe3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d26c8ba003ebb703d7140cd6d3b45625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcbaecad1b09c53c758eaacbe0d411626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da81890dddfcfab2f8dee494d583db627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e5aa9a94102a53651b7fd597119db628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e193462d7cdba41f3b760b3d35c733629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efe749905ed13c71dec1747188c7ee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ae124814fac7b677f458921d927e2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0fe19bfe6956b58289786f15babf7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779c047ce8107a27b5ba0337c17a22a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ae191c75c86368f9f6edb81549e4a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88444330fbc6a425d8b5198e20fc04635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843205d09095a81cf99d1c366f5993c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36d87a5c5968d2229b94c3c2b67878637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc9732318143b98ca2d0a74b2b100d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3a521d6cc71d74c897878b81ffcc1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323cf6e81e3e074a1bc28c82b8c13b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82ece7f76cbf759867bdb781a46607641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca1c7fa9327b9d3733acdea730311f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce3daa567a5c015cc4b863f859a1d0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832bcc9831c0425bbd5973a50c2c639644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4203ab775b3ef211188f2f5fa576ae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab8a3c47bb1a4e9c2196d7a5aedec6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d2bebe88cf9d4a3aec37776cd1a86647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca14399a491d5450a9aac69fdb8a87648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1766964977ffeddd084a1f57cc397649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3beba78fb21a28a00e4347cfde1791650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2207dee1fedb81e5fd070b0162a8da651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f148a7aca09aed3b158fa090d2b83652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785c20de7cfc198544b79b8c9f0b002653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd30ccdf2ef54baddc4ca5e46ff8ed0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b70fa1a964793fcb879e7033462595655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a4ae8308b6ebf4840f9cbdcc65348656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3d5484bbc14afb8ef2d68120eff7c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751fb51c291f771085629716acb64b8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cd6f9a68a8642c449e5cd8d5568c8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6304132821a4dbfbdf2866ec58f8451660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7264b9654d4c7a76528731a5d1f73661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4b76c4e78ffe7ab1883121a40b4b3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b944383a0b9139590eb396c5208a2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158a73fd9d472cd5a2d814674675818664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a097359def22a2c431204b546db480665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d152bf3d19b6bafd8435ccf474757666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605385aa8315f25634fac5c7b45852e9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42942ffec633a6d43335122a64da7819668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c703783acfc426d8609c2d868087e19669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24296eb4b7c709b791cd80a37db94ad0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb121da98adee2476541064fed1945671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c203bf8cfec72532181befd2d2845672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86528f1885db333161e58c7383425bb2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd96913dcd221b4f374470b7234dc1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575d9fb7dee84bcf7434047fcce61ca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d82a949044ed3b558a4fe2cd2eefa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5935e41ad387e1c601db619908a25677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce01418c496b39349e4a8e9727396a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7acb0c50d818292f4d0a84ede2fc86679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cf561abc36312c63e4309d4759d8c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a69b050e0bedcf6142594c6db9888681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862e227520b8fa99de77c951f0445b4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e74317bb2eeaf1ecf142c591f1e39683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84668fb00963f7e4df2a29433507b7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f1d9bbe22b2efcac12d3474f58640685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169d19a0ec1827dfd40d76d3021049c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2700060943d5d9014f5c825c2f58c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa9d98718846ec54bad1b6cb47f08a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be52dbd4cce22e4287f3b9509705fb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11094e8371655cb8cb8b32f6845686db690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019e15367982500f37ee9a7554bceab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d7cebe4574dbbe4fa60b01bc298c3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b186ca6826cafba79f7ebc0fc2e477693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12285d6ca3cfddc3b46402a489efc050694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144ef33aa815d7632e6acc413a30c9d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063490c908428567b85e0f69be94d53696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f64ce9e2b9518925a30f68d5145d8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd4e79c38c8253d6b2dcbe767f7004698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291b144c1692c14825036f1522e976a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c23b575aa951f580af21c889269fd2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca236066fec3e93db3adea9d175c8ca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5df6c79d18c2cfaf98266e16ad0221702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3dda64fb18ca24cd74f6ca7718ad10703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fee617e899dd36f25b9dfbb33d0b2a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db7918b0f69e64928410ccfe40a564705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e2aedcca9a14e16fcce8aed5d185f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393357907288615dff8bfa5c7c9942c9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d406ad7c56db5f7941611d347b190d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159b76b602b7a47adf7c71ca6252000709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f92e3c15d6d5f00dd89f865699f9b0710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3645bf8e604c30f6345b31f32ac9b301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d64564096ed6a122b09c3aebd303e52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cac62529b0b804f6ad21d2f9f84703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c6cd038251c25bd4eac2c4a21c4ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9c710a175b4b21fd22b2d11c332255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4f18131b25bc9b1e4201af56da3b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbc7a5e2b32c1aa231228119a6bf227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5f95c6de908e68abfa672e16100028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f3e2bb2ccbc87ed7ebc39f2890d389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdf010a8fd9c87eafb4f7e59c7f4f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e3d5fe9ca840c025b8a1db80e22c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ae6061da6ad4118fc2c5058d5bc5912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b6e58dc808999525954bde38afca713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c250295db59c1a6e67006524762ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34c9c66859f4b21bf9616fbfef213f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fac692ad43f7a7b9db8f3a667b34e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b430a2752ae791d5c2edf8086eced17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5d367f46cd00a05f1ee3073c8af5318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91a1800bd0c3b32c357429105bb0b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f500c11483fa939b273259faeeae820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4278fd0bb1c1ee375d043a9e1b74f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def12f1e6fda5e64b71e7617379f369e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcc85923fda23f53f62e09f68f566c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda054a7565b3f833eb4ec0a0528b05124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0b2fa1a37a9497122d1770f5f9ccf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784292bfd0f2dd0ab88236b4458793426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55663958d915044cf89206420df3e56627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711352384da9b15f73c1ae0da6358a7328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b3e346f992c9afaa7d9bfcaf23ec029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde272a1d7568a187076fcb89b17032c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45d999423dcfe138bda1589a9ddb6a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6a8531aa9c96dae758175975371b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd43053af85e402460bfa1051c8c7fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba4014744f42c39fbf8d16c64dbc3b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0108cb391017e4298a51faa7d944535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359aeddcf32cd7017169e6e3536b55636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467033be9342b9d15d37bb2c9f4842d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55684bf6a5d5bb59e10e9a9f86eba038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784d0def2417a19c46a5ac83dcf66a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fcc29b6493b406699c3d128006b5140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97ce7248fad484e12dddf64fbbf1a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5864f4be9b87c8e88df7aae238594142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b35472a69b62bd2ad65cdd7c21428a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad0cc7dc29c5455b3e071f6fe2544d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13305855ff4bfd74722e1fde34af6145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa020b4d83ab5e627e360ad8d87ca0e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1bad701856c869d0d05b5f240fe2a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a2fc04ee88fa8923979045b23a0c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dd224eb31e36a3b1b6d8a9e90de6049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f272e5ec49f4a8120d3747fef8059cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70faee4fd0e6d9d6b0672125b33d0051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7d8c1a02ece4afc9540c8536b7d0452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259bee538665d021bda77bc5432cdc953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa570d7efc5eb5264a2dda568af79c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8449fb85627b57984bfaf4608d88855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d640448b61eaa078263417613d70056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbda04a8264adb0ef34284d61e6fd9857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba3ddfb8715c8654bdb4bd170980ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2d69f71d5abe979eeb1281196a5a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5418b60bd2133077637a87b1f2f3360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b647fee2fcbb44745e3a41427292661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300225262794444733155ed8009ca8662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddb8fbec5bebeb84904a3d45dd033263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7054de020ef2fb49a7f61a8eabbeb7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a9765fc54380c5b8ab10ed8a9e51e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3964d4b7b91ba5b8278619480c5b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49faddd9cc2347de900ff891946f52067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dabf224772ba3b08c2a2ecd5af039c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36250080434b90178d88d15172fbcf3469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2c89fdf86f86d9fd3aae68d4a591c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee5a18806130f8f639a91de5a4b4ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead799366483fab784eda779ded3cf6c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972af278be165392271249f645de88a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cd91a147df525284a22cfaf177bac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64fb6dc1bcf5bd28d42140d31da5bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41078aef9ea815ea8d30244fb00752b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6591a1bb433467ac1cde3be6cfa5a0777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34815af940ccde3c8fa6341f5a68a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092224eecf739104616e56538e8751279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bbfc590a999a3eefc05e51bcd441d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da06c6aa25f8fb10e6a9461763148a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc2494ad0007224246a0dd4add255e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2fed102f104dc31af38b932fd912f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8437f9af4100a76ea941f0407b736e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabafc8105e660b2230fb995e87506885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15cf4075c1e27d4593021e8c708e2986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18517f4f91861d6aca5a7112b279d8587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b3e6bd597a7acefe9ec83056b656988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e166bc2467fae496d20c762ec9d3989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d372a29aad7c272926d20d4bef1d5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37356e9b1c38a0cc127712ac9901b6ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377c9711446ed8d3957d3c179f850d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2882c866b0521cf8afadbaa059c2393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5053fef0e985802caf40137628de6094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284ccb0765985bf1bf45f9e4ed158fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83d824d5ee98cbf048790772c2212396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11366ee5181078d1ad753c0bb142d92097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db3b9ecc0267f77249e0d3f78750e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bcf0351d72cd6998cb7ef1a96478999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ef0a80324b1754fcbbc17a0bf9009100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c697563591b8715d5b40f5a46bdfd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cb3422c2fa9f33a8e42abc3d09aa6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c3e83f4561fdd7bd21fc06a2606d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7362509c9eb0fdbb7bf36a9fa98536d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1408750cc7d0e2621db56f7c76bbe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e610f711f1c54f4c8a61bcc0c533d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251852991c73b929a92a642d8103f205107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1ca8afdf243ecc9d16a9aa7105f10108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6817b06351aaf2d28af8927bf876af8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7f08c56b5c92fd3a6a1dad279641e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7041a8e1a4195388557e8357e31e48111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fec9e0dec2beefc94ccbf575ce124112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402296ddeccb2c04e51eee9fc527ac91113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe18c75e21028e25ff2f061584179a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d38facec315610c000f89a92897c0f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f248bca4ec9da77d8eb83a0b371bd7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195866fb96d5f5181a205a623c18f593117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454ec9121a0438a5e6217dd14d17efd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4bba0ff902922e8b583514b5d2e13119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1bdbb46096bddc530cfab6915ab9f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60301e48a91c821e5475c718869323121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda3621a369cc1d7321ccf1a790ce9e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b84b8f74c0f60613ff26b0daade0d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6dfabc81add802e0bad2f29025a5cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3f929638fa7cb932e9f80d2e0644c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b2be58988afc09a4c742f971cdabe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e045ba48e3e031dc45db91c2e8c1a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550b821943a54ec23b1f0e1ebbd4153128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da48a07a3f47cbfdb5b9ec2035f8c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a348404af68216547480fcc5f2b55a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bca99919d729779ab640992af9bd0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926626c0b1191f30c3d074fc6a84fd40132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d401c1522ec9cc309c39c14e375e38133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c466622d99d7486f51d5dddff1b7b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03922e7dba5ced4d7383c8bfaa85a85d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a93dd71dde8f3a81b4107ef5ff678136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ae39f9a032b74f2ec70384a7c4c84137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29895f4ff63235fe3ed93fae7357c21e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4398c6518dff28691af76d193d012139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91d60e46c86bb5743bfdb178d7328e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14c15042a30bba9424aeb0a5b1c918141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e237cdf0c071510a2e3bddcf962bcb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a93554e585546d0917b1c08029a13143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df857adbd80db017ff353c610c9cdb76144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51c4744a3edf7c9611fec43e19085e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b055e640f8de867bf1592610cbdab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a4c2dce570edbb983ae3ab534f687147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991b0dbb84d0757c3360150b4a96129148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75145cb43259e9ca0bf661caf277ea0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174521845714bb4f4e5e8820afa559e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfb3f0dc46d9828611e66c0b9ae84e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fe9d9bd15fb500eb37bd32ad9a89f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c3cb27b275da8ce36aceb16029dd3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ef085f3a88c57854e684bf4e097d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521adec336c65f929aa1476e30df990c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33aa18b2737c0c869e123764ec4f76156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f935b1d9364ced491e45a1a8cd0faad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7fd49fb1df4825608fa79af998b4d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f12795c9c8a78c25333f1c6eb03aa9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa6aed86fd4096c77f0481cbd329c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c86a26d139b34f36e3ff35a7be61e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb17499d8c375cd498582fb62f4e54162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f4e0c8f900f501697237bc63becde163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979171b1e75fd125a7aeca7e302ca73164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e02b3bd9a3bcd4ade3ae8f073ea938165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9036993b073920551a48b1044692d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f1f1588382ca8cdb39f55ae66e054167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55185ad804e513baca97ced6b780df42168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47fe7aab6a5a0cb9b47222f333cb00169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b56bb01abb285b624f0eca4186a80170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c989c69a487504a76ab571d2531d45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4fe848dac07c6e0e2faeb99299fd0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4195abcbcd727ddecbf8881713aa69173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6cd1f6ccf194a125a491e25267f20174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233fc664ab3b9d02e93cd9fecd22ac9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b004d3a56a822cd78fdde838daca0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dd26e4795590d2b16491202a40647177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9548ec83bda34ffb46bd18a2113df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d82780ac469fd3ef713f26e23b3e9d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d00705dc8bbfe68d020317f09c39e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d644ab2ba3e57b461b34525655d0071181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9295a65d4bb1ec258f37fecc7f2f21182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c419d4c1bb97c0f3c441b0e1249c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b42724c1661c9ab41c2dbaaa22cacf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09f24fcd90f2c185b0658ae1a5556e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c27e6d5611441046a4088aae82e064186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162dbe71b1d31120a0db26ec4b2efd0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3ffdafac9ea9fc15a43d4287c33c3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e2c3306ab30e56445375019a53ffa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed229ee03cafdbdacfd60bb94f2a9b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b0aa8d027e46f28c777510a4d5e63191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e533b4dce248e8d3c2c9eb62ab30b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e625bc5dd57cd8b8578958a5176d50193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a9bfbfd8471b32843982ff1a4d9b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a285836690d994ca71cdd81b9ce4ab8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbaae02dd386ed0918f7a49b049584196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2575cf8056bc9fbc3b90b47de4421197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd286ad4a2bffc83ebc8075cc27bde198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d6bf113ba8052a5ec6c70a2d61195199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bbb429d51f2e10c3871fc34bd5b29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d03f78d835b5ea5f235b2e94be718201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd088aa04c1c562fab61e1e85254e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542e1f1af385ce3a5e593bd87e55da9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9078f62716abae54663e3bf51dddef6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cba670787ed4647e1ceea97e9637fd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a116a224065c9340d179d9d4b3304c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cb98331f8aeea3180f992fbf453d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b8bb4e9149468d4cc30f90fa8539f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e1c5717e70d70a60bf453ac9683da209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e989392655da1edb838f60c88279ec8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ddb353f6ce7936038a848b3d915fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ebc92827094b9cd1a5b2288d8ca8c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad532cbac9395b6b17747f4ff175ca7c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e41c1b2df936e93237154b5b7f2eb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e8772aebbf4d9a87a27c45c130f07215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf60e8e58b7182d07b7d408ffb49e13216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df26c7060ad9423fad6d7f003d5e18217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e78c9e884330f6e57fa3cb1808073218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5d1b10931a64c001f46604ab1e215219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1675957b069baa82d8a9ebf3c7e4a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef6055730e7a711a922679dd00cb00221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2ab17044f08a86626f61722257997222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bf33279f7ec9a8b05bcc44b5eabab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c8e3c74bf30cb8c4dfd29ca488f2c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc13bd157f8063c352293e440bfa179225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45618c428ac4e69dec1e5ae46bd4183f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426916c8fe3d816d5e3b73d832119be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65c9e86b9bf623e2d416960a882106228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697ebd14e495b6625a123601ad75c03229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2fde534ee5da622989decaa0f666c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048af36b1720559034855424deffe734231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441f89b0378119745b50b944bbaf04f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32ff89cb7018c14769e1aad5c3b9f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31709da702ef4b00e5052cdda5170f6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df617944d74a6c8511903b97b8a69ea1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527ffedb22ce4007662177324d3c055236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55853c38ef2e16ca548e8154fd79126237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf037fe443a287e5bcbe63232657f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79802e05e1bfd6c1ee98db9c21a10da5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508c256941205023e798b6fb7444252240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96023770f3f10d86fa3a0b843e8bf84241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c18532d4e656bb1d0323e57bc9bf76242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa946e6d4e60fae01deb4371dbcfe44243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ba993b1b53c2063f8995f1f8b9fcc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f151991ea1ec923da622eae14a35aff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c97e28081c6e866a2c26a3af43f072246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c50801f64c79e90193883ba59575bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17809ce3e49b7ffa779daff00b9fdf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e259fa15832da1e0eb33001296b67e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256b5bd70b94b2b962ae7122c9cc576250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4228939d5364b87897789e772572141251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f408872c5b7d28c2070217b2eff835252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa56430f8a39725a5b17540afd1d549253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374967a4c00783166ec1a9e28294d42a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca7c27b2e88482bc0ca0d90675bdb8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280253a5a257ff492b3c839d0309bc29256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdb3f9b12b13d28aca1d2b07cf1491257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fa7c30a077739cf05607d01f5de6a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e94779b284deec292dc4c07d762d7f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb3091a2cf2a9a56037d267cf0b53a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d3b8d666c40bee2a9d9dc112d702e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96d804279e924d14748ab5c7f89d23262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d4ba30fe69038fea5506c385cab01263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0682fd429815416dc9489d1b5025c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c523e52957b5177fd6fa4753f00123265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96966dd6d7df688c05778704bc494044266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c3571b84709507313c32702bb98cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe84062d06f8d588faa8cfb380615e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c42696becf5e207f00a49569ed650269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317b553b4f3a3b3d787551382ed6d86270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85cc171af0d214e1b9976e80df459e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e49a92b5adbe6bfe3b6a7a89f44cd9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45aae2419dd83e8ab1f0c143523151a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573d16d61ed5429808f5da235d701a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b6c7de459c37d17cce563fc0369bc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bc916ce8b65d7bd8113f494818f30276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92591aca8e1f7d0f89ee7524f5ba3da8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e419eff05c1f25ebf5d97671b0236278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fea9034a3c195885901e5f0e56b706279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377cb6432276164f4922ce541507c6f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead3fec8e944d5bf99541d1563bc069281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708836a04ae64e7b3b9e546ddd13ddbf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05648ded73b982c5068308a0bdafa0bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c0e2b1436d8774ec03b799b78bdff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a90778dbea16b8524533b8abe89f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ecdaab798f88021f786d9791ba217286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4686a6d927b914ef6238a18f95089287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9d246e952e59486b1c67d0389f46f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8607a4a8558bd7105cc37b849f482289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78e82997ec55016d6a38eb9b833e4e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34d54939d97065255b89bc9833a5d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ffa325afa35b412d7b57310467bb2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea549605f4fc33adde42fc686ffeed5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39980a3093ece46b8cff701db5d0080294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f93e2d8a540f46217e8dec2cdba52295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cef80f8468ce075bd39887c0bc9c13296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4166bf3594d7b7007d73577508be9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64839d4740d4728d56fa10213dd9e5b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d1d3fd2d3f7401c9a6891c38f8a61299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90f9a8b78108eb9f75b81ebb0483d9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17747e86d5440e9a028b19760cfa47d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f95fc8ce849a02ffbb49918f48d15a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957ac88fe4286973031fa25482745f0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb243c0727b69b6258b84949ef25ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903ad54164a403a9fedef3d17f0dedf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fc9e020207b7c89810ff29547a6af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d96e83d5d9b05d38496b727ddfaa3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4722ea5d8c9d9950a9548cab633a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa733dbcef3c5fdb8f728f5c0487879309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f29b3bca0596626f860e5a9be1aef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277a20e794b5e54d52cebe9fdbc9171311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a835626b706dd68a9482574e8b1fc7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080d9bc957250486ff239ca07ffd913313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8622bc2d9d1a884fb70323907b164c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4842e07565a4e17affa3cdef7ad76f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ac4ccfe3450d8bfbcf750370e3e16316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca8c9194f9392e69bd3a84c4aa3248317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdaf8f017f88b43f969f5d28b803f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9052316f1aae7309caf3a9cbd68d0e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ed1262deae5e572f7771b557ef846320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be7169fa3c9e1e0d768788acb018dc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b97fa80d385f883e619d6f1c7ccfe0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fad4d8c7d0a915f52a381ffd0466b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9a17502785f2e1ee2663bd8e23037324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5896574e6f40c01cb5604705302d83a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4519d8a22d84bbd9d6ad097b3edf187326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61a20e6107023a16102a6b10de48b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92d7f0e9f5a155054a352bc46517d7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab820b776e5d8e294009c174bed4ff5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5d816f2bea78cbe805c8617b8ae51330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36883f4f35b1e1fdb508310f244236f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097186ed3f6d9db76910c2b8cbbbd05f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f5ecab1a9906e900f691940250f2a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e7776062c9efb044422a49c5e7b00334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bd516b9c6bff88fdbb3283edc26fc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6378970e5f88d2fc02f8e1c22345625336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc1d91919621cab0c29e43e3c6afe8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926793f057dfbcf734332d571a795b9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd110c121734cb134587991902074e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237e6298407dab9e7e9a6c012ea4c3c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee3b28a41694b367047c2f8ff03871341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28149bac39f5bce81fd2dcd4312cdae3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e553bef515917dea89860c4cff5e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8dd559dcf985a4883b268d5363674344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1ea6825b1344430dd615a2c75bd6c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f409f5f2c93fe8f045b3ef43080ad5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312d201a776ac1628662e9ac272dd6d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5038506f5cf79518a19c6aaab727b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bb4e60f325eca1f970dec15bc010b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa69c084225d65db75f0710f416ce1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343493c57c0b7f2da1d72462cb19db9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a7f418c523720f55c3518b8841f79352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c6ed49fa03d014dadcb5a7f72b30d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a8c0bb73ecf5af765be593f9e7ea5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e7887935d6616b22a1cd0179aeaa5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e455a1c71c9187d91cdd5a118e462b1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8ea8053d76f053988f5f0f56ed8c5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cab469278f6183d79a9a4848d799d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdec774ab3433024b8cc47c396c500359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e0effc155cfae902cc3a118380adc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f10a6307e26df4cdca92c3a25702a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4e6eaf2ef4cf1da50adf91e53cdbb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf936f2c70f4afdf1ccf6f5b180ba6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d317deb2eb663133ea7b314f9b9e37d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1224ef31a6fefec4c9e06d46aa35f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b2291447efdfe9fb82a53ea29ed98366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb6b79c74443c41c51047d54cd2aea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b037cbe81ff35094f994805ab7f17368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53625077db9c6770a9417f32a447bb46369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bdb71f65f47ce3ba98473ad3e406a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310c14f3083df3bdf2b151f6c51ab24371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699a2ee8575656676473d4eb0e336e7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb80e2df3a8898cf0148695c350cefe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1d335faca2d5cc2ac964dbb5ddf9a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbd50bcac1f4e20d309afc3609944d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db421f49d81c1b2b69b7c7e5a81b098e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175baacf10601b9190f8b316f43a2516377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae42d97209985fb073086e687541319378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a80a44fcc79dee443572664ae280b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5940b6debb9d15caac23c5feecee5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0f755956e0e02b72b7480dc423bee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee612eb5752e5fd6539f6f70da7929382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be761854a874924b177cc78dc4b607383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a03e9939e8e2c9c7997ba3e33590de384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe177425be99af712aeeeb1e2f01e1f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c79063acfa59ab20a44a007a8d2e26386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b534d5b7f7c95a19b353d78a433551387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d53bdbf0a399238dbe79d32820f90c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a57b44e4ad117f143f150b1291ad6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846deebf6cbd107e26fc86f77d30f258390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a752e0c45ac173bb55df5f0749ddc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705b2c1880c930e79db63f7dda855ba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3924fde21ad70e2a20a4bde8ac71ac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be106cac8021b3ed1fbce887597d0fc9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d353b530c30cac066ab33448a92e5a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a09423cdfccdfc73bde8f3ba8c5a62396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3d42858cdf75e5f903e7b74148aa2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da7366872bb0f4cdb89c10dff59ef1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad475b53825dc76d250e01fb7f841a1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2715d0670407e894ca29969e5575d45400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee43644f8cf2bde5631f00d2e9f7530401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6038860ca8960c2061bd80a80db86b0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1f25b26fefed4bdfe03134496825c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769aa8818999f962b24bc0a9d2ac164404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e71490cca320ac3c0286da6af3abd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd71efd4d44365d17661f2f950a6bf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5100a4c6a6a97fe6e766b17a98f80407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763eb166513c64e3780d7b740161b6e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f831f5815f9418190f283c5b8bc5a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d06e02e22383c003224c5f41fc5a0e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33646084d5c6ed4558a2c26617ca7e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542039c3e60a23d8722003ddc2c53a4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed1981c1d6b7bc0959e61bc067c085413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df89c2a149bcb011f71c9a9aa46b8ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a54c02dad217fe3528e454b94bc7e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e5e602b59d6a0af90f693b8a0087e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643200d7063f586ddfa80752c3b16f1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b57d6de6fe0bcef6994fe01cec59a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295036c04822b16a68d1f7d15737602e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6e7e8189dd1f512539f9622b50427420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3a47314542d4f249950d494a21605421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920be95044731a6780ccdcf0bd56be00422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a6529d3636f8678791ab83f4832fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95433dfd48f846efc9aad3eda7e0d11d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9240dbd703c75c36b1a8d854df5e3dd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6e9ee3720199facf2ffbabd52fad6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ddd4796226dde4c17dc51cb2c98c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77aec54fdf12e4b43538e535fb5593428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668e5e6bd4a0fb1c51570da2ee316ad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65455880942d3de713c4eade1d5efc29430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bbeb91dfe38868cb8a6d96d659c90431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc110a87f5ad4d85c1c9b132b38817432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393230d16087580623942a76409c737433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f35f8c7323a653b8a4c65b0603eeb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1b82749613cef93aa3654853a9c88435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b0720539970eb4edd9c851d3855d6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844fde97e5aacc0747e458afe00d465437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d9ab92b82e2a1b7a8ee1d35fa5afe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbde28f52cf22e96d64e6cea31e1b6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0513f7e7edbd2069bbcfe9e2f4cfc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18909caeac5a633ada022c6b22f21e25441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06af2c042118e1e94e4e2e4150fe3e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244e12fd93f4556faa3e0d68a98c4e4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c91889b81f028f1ca6dbb579d7d82444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2df6c434593c3195010ad684147def445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1be9336015466c1623c29efcaea4c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a74badb56d84b212efc09a91c24e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29687f9b0441f37283fb71782dc0dbc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c24a55b008692a6a9909d1892b1c8a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a2484dabc4610c02ad7c56a41c813450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8dd2fc9126a2ae211517b65a3ebfc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe00c2b6f045e3972f159d1bd8f46a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd07d9959ed0863f5ca5f36160c489b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738e55ba995ccb6f38b8c059dd97a7d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bd92b4d161c46a2e197b4ff5a54f8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5fa4cf35b296acc7efdc857a06b4d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f69bb49736f18fdb70946e52ae90e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ece06236f6a96a36289daa36bf8f5f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad155a4b772c2fc99d7fe9ffc4c9b672459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab258e92588b51c1d14f4f194600f58460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248dd911c95f4042aee9aa876f8a6af461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc3fc3372e9f92e4f0ac044a531e89462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe80effadd7c0967622605ee9d765d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fcd27cb18e9b3f7d8d3551314a337464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff037747944e6fc0b67b4a14ae755e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111dd903e9b9b8b66aa4cfb590033cf6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802cf989546c2cba3414d9bc120d5d2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc636cfc59660b1bb8462fa444d5c0b0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef576c44f3be19097af01d32c5781ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9a8f3ea533517e1af963114e569f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d165a10ee50caf10f474a4e3dee557471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadaffaf3e059aa92417eb694cbd1ee9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d5c2acaf9541edcc26dc8bed6c33e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b56b2eae5c9b43837014cb9ca99820474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e0bb5f7c533b2561a1ca291951e63475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baad62bac945695034842bf2feaae4f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce31616d504654576e2d82fa4c49bd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99877abbce6d26087a4b494d7d355db8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00763fde8d89e1aff747fe1f849710ac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104afcc94e0370cf48b62d4997d8394480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976b7ba5efa9f90e906cb75390b73f8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6925e1c94a4c5327e4bd66cb6a818d5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edadea9f3fa0004e7d351f89e386ff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d463b1cba73a3dceb54a79b225b535484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353fde2f3483ef77870e3bf0452e631485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cb1b7d59cfdd7b7f8a74f0e5e86e4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56edfea77bf65766ffc811b8eb5d99487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9041246214594638806c8cd20d871488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c0e0e4f4fa56d3b62d929aca1f1f8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1af3e49c481852f2edfee14f82fa5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83969a2fdec838cf6a441721b56c8da3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301cd90d5d74600e61a73d2ea1a0588492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095cefcc693ef95b337fbc130f8e88d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08161eb9e3664803c63b7bf10d4d0f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e8fdf93d464204e65ec227a57a6f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b569994050ca762ca265fecbd211f93496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627295b1ed7ba28a2d094dd08f589024497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8a5021b727d017a5c38f40d514717498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d874e50ced975b935755631e70a48a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb939bfe79f05bfce49085e36d5dd8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00546ed9a77d043b5dbf7cabf862101e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afde891610360abea5f1565bba608a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d353fca506558d0e9b6095c3326672c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c01d6d8450436f28e511871408432504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca43b2c05337cdbd1b7c3942fb510e8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c414ee993740734dec80039642afc7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697bdc16bc623ad98dd337e95bf7362507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafe24e67b36310d2d54f8d73ea2456508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a14269afb0e53a23ea1fdc221a3a9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b611d2dd4852b7bae011852bfdb995510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63cbc6d772dd6ced415089b367097fc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f28be5f9bb31b8dbdbfb4ca13ec7e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3047774de8c14c286811727b663c0e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f294388642493ba2d2ac1c97666c43514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf003a5b0d48db29dbef819951088a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbcfa7acf1da2db74fd62c0edeaf30516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c09072eea0701c2cd6e22cdf7e4fe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91922ac1a713c0492af5396bea8b67f6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47137a49325a466de92934edc1f77010519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a50b9d1f0c36c45e5ae11c7e777575520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2e1eeef80b36fa285baad9d522326521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd64a2a61299ace8017740da082e24522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d97f38f01483fbe6d25d2161eba61523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ec7310f65959874fe724c57497ca7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3223750b8b442bd390bea256079520525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b442acced4e61dcc0fc8b67b9f59d4e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7cea78fd3cc2312ee15254e3fe82f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5484daead2e6da25a02e4f8b2289e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4484e58423c358aeacaac73d9b383529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba7113d710a547abc8be1735ca8a27530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1c820fd482d81253c8b0fadcd19dc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ad3f55909d35b9f5fcc4055556a0e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5df5885d4e4039de943771c5c6b26533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869eb3a30024a621e84df062e079e25534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf80d07f4f1c8b32faaa38b50cf8fde535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6695b03fc96ec14df64d2aef53303536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6eb2e74e3c0c909444f10fbde6a70537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16212b754e4671bed3c68c999a013c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106946c070a364920a3b44a1c3f68dd1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31930763c1d0e1250137c37dae95ecf9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfad955ceb214417925112c328038d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28783e77e4fa3c995c665295c9a03224542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7b1abf1d032095572acebdeb0a76a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a041ba1699a6b9f013f089b7a70f0f5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb82fb4bd2dd1f23b63183d01ad4fd7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b67b2cbbd7afc67bee8c85b5b60ba1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539047a1a7297fed2606d998e3237fc5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed53ae897dd1ef7feba8353478c704548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1feb72612e5d1ec2813a01e254e9c6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d568e563e4312168c02a519c41a0f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e45e2648eebd3b2daf4c94ba2aa875551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ab3e5a74f3cb798afedae29bda4ca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d34e76f3eb1b83dae4248936fcbb2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94ffa60cf6cfa66242a02c3150b535554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382f116986e328be8b6981b035cea6b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a66fcc153dbcaa524d354fddf2dd27556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804c20bbc7e52769fb7c82971bc6ac8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f71502b274283084060e6d05c76611558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56e84b19fd52f0531e5118c7bebbbe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf94964236d625b4220bce15a37506560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689d0cf9b9b988919b7175c894f9589561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a3418be25829ed491f2ddde0f9bce562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462f6e076b5ce960e672d9ad58502de563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07990baf1473e1ffbaf32142b854c5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7044e06f3235966ad6b2c7bd7af548565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f629264c44207d36b133c38ff16f06566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a96f46d5483941080143e38e83ebe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab704e509a949cd9cbebf2df98637c4f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0854923268c3149885103907790a6ba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb21ae351aefb3602006724d8c8e6d5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1424d3f8f27482688cf4fa5c1d6cf6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d40b249021cc1145ec649ee48d98a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65372b63989e3ed4b6dc36070daf716573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f134468a9bb89fcee70bcb015f717a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742c5f4b39ec71ab8465d08256b6771575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8f20a413f077e05839fd817389054576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cf4a4412e37341084ce83b90c78b6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce578e9d31e9dac3653cdbb5b517adb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc41076759302f343cd82db17dc05b8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e09c5e0c73271d58b6ef703bde668b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308809675f8df16ea393acb6a1fe4bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45648064bc7b40248b5a7ef6d1fd7c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcba8df3430a0cf7052e0035ddd86c4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb860267b1aeba1df1710c75562b04c6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdf5bdbdac56664e3cb78c2e613e79585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2f1f3a88abca7faa43ea18b7df443586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7d4eab32855d65c407e68db3b41ac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859809f7e3739f61305cbe650d6e6c1e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9470a71e25367cdab252b8aa36d482589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4166ecb200758a6f7328eb1261aaf6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbaaba67e7842deb46638c9d08cda7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cb373788c1862389162a339bab967592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb006a954f2d29336b9a72398311d1c6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81372db3ef0240e68f771d907d640c78594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9c296e24a5d681e21782a59f3de13595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e59867f3543109a030b5b466364b3e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af363ddd0841176e02e1a2bb3a435b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643c8b7a259ee4461ebf34ab55ef428598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cae3c06eb92f677461d503b04ccd66599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a853c37877ffba620b6a6000a554f57600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0959f3ac713f88e894a11d896318db601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16327f95bdcf0db86233c0326bad201c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e26d0028b9fc7f5bdc4ac9ecbc54d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c04c0a236e779111135a3fd4429d3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec567ebfab4c1655e1c0c44075cbb82605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f16a322913f7bd7845b0246e91029606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158dacc1bf870d18a4530ca18aacf0ca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f0fe7d74f8f0dbf816a27e843c93c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77bee962f99cb813d678128f32bcd3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9d29ee97e452e2870a322a7400c7f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0338d3f0e4f9d22d49e0f54d82884611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9230b74dc9b8bbd23a1364a83c05af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df9d0e723521998d65468f71162812613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef87cceed360a905a41ba52bdf6c1a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f647b3b4b585f8dcf7b0b645db0e50f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26edaa4034088b06c0549f6fda56e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c41d437bfc2cb392221e51f6c6bb4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f009aaa7e490aff252404bb5eb008618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd193d98c870c598f35f32240a90185619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5e6b6bee81769db9c036009100cc1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036cf71bfeb33d5c367232dc784e36e4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a68bdff2b99fdf0c0db93b25022b8b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b5c6e379b8b904bb0d7901e771c4d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef5aa1f885457bf042f5980161384a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379a74354773b6f4fbc22e0feec6a2a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4d0984e8075f9c130efb698d12ed4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343eab736290c8bcc00fd177d0abea0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdd3980418a842fb4b5983d06f7b04628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff57e32822c0de7c1b656a653c044a9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971186491abedefd6ecea9217f449b5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402a80dc9a6bdc0a2cfb3c0d05f6c3f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a318f31970e44bf6f217327b8e0e67f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d5221ec78bc5dde877ddc902f825e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021f1f9372e9176765c59cae25bfcc1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c975ef5df2e73e9fc7cf80ff8e4fce7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f78ee3c6edc02322efd03f968892d2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8956a298480ecccd38781efe44bd1d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52792ebc85fe5b508831766f0a5223638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75867da7ca09a4f1f7a10476e998198c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfdc4f2785b0bb2f53540f509a30bf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c951463668835cbb35bf6bd627cda641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402322220c527781a6ed587bc2a88b18642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6d25ea38c1934e2e12a82c6228386643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc893196a5309198a29318f4a199fb96644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168258d48aa309ff4d2acf76e8c3d39645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3976eb1aa85f8018b7e7b12ebbdcccd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81481143fc10cc062fd18a93f1be15bd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f7b41b3ef76631eb17e860d3f30f6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f5b558e50d76c493284df6037ae76649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66822d517e2eae8f7ca9cbf627ad47fb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7c0991c48d028650fd5b9894fc687651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72fa4a6c41744e9eca421662781327652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea1d80067d0286e850bad73656415b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233dd691fc5698b5f3bbbe3d9b2b0a1d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88dca075cb5e67c12270d34e74e270d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa5166d99779566fc01efb7e59a79e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93886894bafc4c0c83f71b9f508c826b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d0d1760d8b1a687fc5cb76c797193658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77cd2b9cad35aa753b6730c71b1263659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d0c9b967220581212b3e244e35925660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfe5deb2981798aff1b7487fcfac83661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa055aab0bb7cf5284090f90dc36fa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6749078124d461ed8e49441509c7471663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370c8fa6e23f3fdc530fc54bc80e44d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278259f40275b65d6784b972f15c5cf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e7aa296d8de36b033a14e71999b00666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0abac747fe674378f72e347303bcc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3196458675e42164f4ebc49e9fd6e9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1d779cf42e3da4c3b232e8adb6e96669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c796317d478df304e1bcf5973b6c31a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943eea473d07de5980a62703a55f9208671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17170d2d9b48a48b7fa93ecbab1864672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14561442ce61d5078c9b3288e7f7b299673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2532d61ad2a2774633398b97e30d2e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9c81038ab754ef0db2bb8fc8c82ad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97442c6c540f65f4305d421fafdea37b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97438d4f30e37eea727914445e0f10b8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639bfe2f5eeb72c9eea971e3d8a693c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799fc1151b5846567133b9438e57883679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e5c32ad5a963d188450627cfc3e8d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451a452f498d104c0ed88c5acf8c315681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a5b76493213eddccf2aae5d043965682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196d624e5f915c89373b791f42ce8ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3f8c6bf2f495ab1a4491bb0ee3200684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8ffcccc3b51bf115188a122f5c90d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cc11a5ec28b8521c1fa3d28db5f99686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25882dd1df0819fbdc3637f4e6c347687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d1e4dc11479e4c78bfb4aaae750b3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d164eda9196db69c592d3a3a02be1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82f40906ecd0e93995645143be744a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e22510ed06bbc72c016a4597639dae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607ae34636c6ef0e7985b5adec7eef3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0dfbd7c0a21181c9bf40b840095a3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b29b7b960a392c1f13f2bad62b809f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909317b71dcd9302e8147703174f90f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195088010c4090d8688252643d5551c4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02e5fd1c69659e924b31b8a4de7a77697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8f88c5160dc8e07d2d4133c0e6047698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99ec0319c1fca34376f368d1c3fbff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda6b9b21caa8ab52a3814cb5ef5bdf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd721fdfb829c6054115edddc569c98701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806ad39db4a9e54b976e3490c2a0bca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf7eb869ab89a5560628d260f44791703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3df7e5a13b4a6fc42490b82e2407d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b8c43260acb96d8e0bdb63e42c5fc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edae1533ea0a6da4864bb6f6b9dd9a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e074a8e65abc55258b724b8130e7c4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb693aaf5290afbba449a3dabf1bb0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260c8e951664bb8366173815bf8c608709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cb321a951e6ba4dacadc1a89ab4e8710.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>